--- v1 (2026-03-07)
+++ v2 (2026-05-01)
@@ -189,51 +189,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -707,51 +707,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeogenomics of Upper Palaeolithic to Neolithic European hunter-gatherers</w:t>
+                <w:t xml:space="preserve">Author Correction: Palaeogenomics of Upper Palaeolithic to Neolithic European hunter-gatherers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Posth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">He Yu</w:t>
@@ -790,4385 +790,5011 @@
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 615 (7950), pp.117-126. </w:t>
+              <w:t xml:space="preserve">, 2023, 616 (7956), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-05726-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-05942-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106022v1</w:t>
+                <w:t xml:space="preserve">hal-05055236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandible and teeth characterization of the Gravettian child from Gargas, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Thibeault</w:t>
+                <w:t xml:space="preserve">Palaeogenomics of Upper Palaeolithic to Neolithic European hunter-gatherers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Posth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayshin Ghalichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bmsap.9810⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 615 (7950), pp.117-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-05726-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621005v1</w:t>
+                <w:t xml:space="preserve">hal-04106022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enamel daily secretion rates of deciduous molars from a global sample of children</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mandible and teeth characterization of the Gravettian child from Gargas, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mona Le luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélim Natahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thibeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Oral Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.archoralbio.2021.105290⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Entre vivants et morts : regards croisés sur une frontière relative et fluctuante, 34 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.9810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03915862v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tooth Fairy collection (la collection Petite souris), a sample of documented human deciduous teeth at the University of Bordeaux, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 177 (1), pp.175-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajpa.24405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dents humaines magdaléniennes de la grotte de La Marche (Lussac-Les-Châteaux, Vienne, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enamel daily secretion rates of deciduous molars from a global sample of children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Mcfarlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Loch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debbie Guatelli-Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paleo.6267⟩</w:t>
+              <w:t xml:space="preserve">Archives of Oral Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 132, pp.105290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.archoralbio.2021.105290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03915872v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological implications of intra-and inter-facet microwear texture variation for human childhood paleo-dietary reconstruction: Insights from the deciduous molars of extant and medieval children from France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les dents humaines magdaléniennes de la grotte de La Marche (Lussac-Les-Châteaux, Vienne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Airvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102284⟩</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.158-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.6267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864943v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Neanderthal from the Central Western Zagros, Iran. Structural reassessment of the Wezmeh 1 maxillary premolar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Monchot</w:t>
+                <w:t xml:space="preserve">Methodological implications of intra-and inter-facet microwear texture variation for human childhood paleo-dietary reconstruction: Insights from the deciduous molars of extant and medieval children from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Kanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Rebay-Salisbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102643⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.102284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266334v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for previously unknown mortuary practices in the Southwest of France (Fournol, Lot) during the Gravettian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmy Bocaege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27, pp.101959. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.101959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biorhythm of human skeletal growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephen Schlecht</w:t>
+                <w:t xml:space="preserve">A Neanderthal from the Central Western Zagros, Iran. Structural reassessment of the Wezmeh 1 maxillary premolar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fereidoun Biglari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamyar Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joa.12709⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.102643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03915860v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réduction des dents humaines à la transition Pléistocène-Holocène dans le sud-ouest de la France : réévaluation et apports de l’analyse de la structure interne par imagerie 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Hors série (Numéro spécial), pp.77-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the deciduous/permanent molar enamel thickness ratio a taxon-specific indicator in extant and extinct hominids?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Christopher Dean</w:t>
+                <w:t xml:space="preserve">The biorhythm of human skeletal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mahoney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Miszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chapple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Schlecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2017.05.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 232 (1), pp.26-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.12709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936460v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microevolution of outer and inner structures of upper molars in Late Pleistocene and Early Holocene humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the deciduous/permanent molar enamel thickness ratio a taxon-specific indicator in extant and extinct hominids?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bondioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Christopher Dean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 16 (5-6), pp.632-644. </w:t>
+              <w:t xml:space="preserve">, 2017, 16 (5-6), pp.702 - 714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2016.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2017.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03915856v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de la variabilité de la structure des tissus dentaires dans les populations humaines (sub)actuelles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microevolution of outer and inner structures of upper molars in Late Pleistocene and Early Holocene humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (5-6), pp.632-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2016.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153992v1</w:t>
+                <w:t xml:space="preserve">hal-03915856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D models related to the publication: Internal tooth structure and burial practices: insights into the Neolithic necropolis of Gurgy (France, 5100-4000 cal. BC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration de la variabilité de la structure des tissus dentaires dans les populations humaines (sub)actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Balaresque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Coquerelle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémi Esclassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MorphoMuseum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842876v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal tooth structure and burial practices : Insights into the Neolithic Necropolis of Gurgy (France, 5100-4000 cal. BC)</w:t>
+                <w:t xml:space="preserve">3D models related to the publication: Internal tooth structure and burial practices: insights into the Neolithic necropolis of Gurgy (France, 5100-4000 cal. BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11, </w:t>
+              <w:t xml:space="preserve">MorphoMuseum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0159688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18563/m3.2.1.e1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842536v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief communication : comparative patterns of enamel thickness topography and oblique molar wear in two Early Neolithic and Medieval population samples</w:t>
+                <w:t xml:space="preserve">Internal tooth structure and burial practices : Insights into the Neolithic Necropolis of Gurgy (France, 5100-4000 cal. BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coquerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2014, pp.11. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajpa.22562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0159688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842738v1</w:t>
-[...165 lines deleted...]
-                <w:t xml:space="preserve">hal-04280541v1</w:t>
+                <w:t xml:space="preserve">hal-01842536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the presence of sexual dimorphism in radicular dentine thickness and topographic distribution in modern human upper permanent canines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brief communication : comparative patterns of enamel thickness topography and oblique molar wear in two Early Neolithic and Medieval population samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Dental Morphology</w:t>
-[...1784 lines deleted...]
-                <w:t xml:space="preserve">hal-02881633v1</w:t>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.22562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vestiges humains du Magdalénien de Peyrazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Langlais M. &amp; Laroulandie V. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d’un habitat des derniers chasseurs de rennes du Quercy.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.153-157, 2021, Gallia Préhistoire Supplément 43, 978-2-271-13647-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Palomas Dental Remains: Enamel Thickness and Tissue Proportions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Robson Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Trinkaus E. &amp; Walker M. (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The people of Palomas: Neandertals from the Sima de las Palomas, Cabeza Gordo, Southeastern Spain.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Texas A&amp;M Press Anthropology Series, pp.115-137, 2017, 978-1623494797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution dentaire dans les populations humaines de la fin du Pléistocène et du début de l’Holocène (19000 – 5500 cal. BP) : une approche intégrée des structures externe et interne des couronnes pour le Bassin aquitain et ses marges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anthropologie biologique. Université de Bordeaux, 2016. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016BORD0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01677087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vestiges humains attribuables au Solutréen et la question des pratiques funéraires qu'ils soulèvent : le cas unique du Piage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foni Lebrun-Ricalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie au grand air. Il y a 23475 ans : chroniques solutréennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution dentaire dans les populations humaines de la fin du Pléistocène et du début de l’Holocène (19000 – 5500 cal. BP) : une approche intégrée des structures externe et interne des couronnes pour le Bassin aquitain et ses marges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Neandertal remains from Sirogne Cave (Lot, France): implications for human evolution and behavior prior to the last interglacial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Balter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th Annual ESHE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Age, sex, and ancestry-related variation in cortical bone and dentine thickness in modern humans and relevance to evolutionary anthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna C Oettlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ericka l'Abbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Society for the study of Human Evolution meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aarhus (Danemark), Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48738/2023.iss2.1093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing the presence of sexual dimorphism in radicular dentine thickness and topographic distribution in modern human upper permanent canines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Profico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna C Oettlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Symposium on Dental Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Francfort, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of pre-Hispanic human settlements in the northern Mesoamerican fringe: contribution of the study of variation based on tooth internal structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Delluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélim Natahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, online, France. pp.8742, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.8742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying Past social Organization through Foodways – the importance of a multi-proxy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Syrikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Association of Archaeologists (EAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kiel (online), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bows, arrows and men. The role played by archers in the farmer population of Cerny (5th mill. BC, Paris Basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Syrikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Children of Cain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix Marseille Univ, CNRS, Minist Culture, LAMPEA, Oct 2021, Aix-en-Provence (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vestiges humains gravettiens dans le Sud-Ouest de la France : bilan du projet Gravett’os</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1846es Journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.7213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récit idéologique ou vie réelle ? Expression funéraire du genre à l’épreuve des données bioarchéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bon Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPF 2021 : 29e Congrès Préhistorique de France Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Session F - Où sont les femmes ? Archéologie du genre dans la Préhistoire et la Protohistoire : la France à l'écart des gender studies ?, Jun 2021, Toulouse (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà de l’apport nutritionnel: l’analyse combine de la macro- et micro-usure dentaire et des isotopes stables révèle des comportements alimentaires néolithiques genrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Syrikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris - 1846e réunion scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do dentine and cortical bone thickness covary in humans? The influence of age and sex assessed in a modern sample and the condition of Neandertals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Colard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the European Society for Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, online, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La collection « Petite souris » : étude exploratoire de la croissance et des perturbations pendant la petite enfance à partir de l’histologie et la physicochimie dentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliza Orellana-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lefrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1845èmes Journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Méditerranéenne des Sciences de l’Homme (MMSH), Jan 2020, Aix-en-Provence, France. pp.S9-S33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2019-0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaging biochemical signatures of stress events in human deciduous teeth from the ‘ Tooth Fairy collection ’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliza Orellana-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Y. Lefrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leluyer Mona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SciX Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, California, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dental reduction in Late Pleistocene and Early Holocene human populations: a reappraisal in a whole crown perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th annual meeting of the European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Madrid, Spain. pp.139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracking male vs. female Neolithic behaviors: a new multi-element and multi-isotope-ratio analysis to reconstruct diet and mobility in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tacail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Salazar-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Multi-proxy evidence for reconstructing ancient diets and foodways (A. Shibutani, O. Craig), Eighth World Archaeological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La base de données SIGREF (SItes du Gravettien REcent et Final). Chroniques de la construction collective d'un jeu de données pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Caillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACQuA 2026 - colloque annuel du chapitre français du CAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">tel-01677087v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating stress proteins in teeth to characterize physiological and environmental stressors in Neolithic societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Bathany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tokarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th Annual meeting of the European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taphonomic alterations and dental microwear: impact on the characterization of dietary regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Syrikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris - 1846e réunion scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Tooth Fairy collection of human deciduous teeth: learning from a documented sample of living children to understand factors related to morphology, growth, and developmental disruptions in the past</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliza Orellana-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmy Bocaege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Annual meeting of the European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New human remains associated with Magdalenian rock art from La Marche cave (Lussac-les-Châteaux, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Airvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th annual meeting of the European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Liège, Belgium. Proceedings of the European Society for the study of Human Evolution, 8, pp.106, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oblique wear and molar enamel thickness topography in early agriculturalists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd annual meeting of the European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Vienne, Austria. Proceedings of the European Society for the study of Human Evolution, 2, pp.135, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dental tissue proportions and enamel thickness in European Late Pleistocene and Early Holocene humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Annual meeting of the European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bordeaux, France. Proceedings of the European Society for the study of Human Evolution, 1, pp.116, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId173"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5236,51 +5862,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DEBAF67"/>
+    <w:nsid w:val="52643534"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5467,51 +6093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mona-le-luyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7999-0294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192900080" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/775146284380415331340" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAI-1466-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097490v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone a M Lemmers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Luyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha J Stoll" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison G Hoffnagle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Ferrel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0318700" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Airvaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Boll" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lemmers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Stoll" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hoffnagle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdoe.12971" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243158v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Augoyard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C Oettl&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka l'Abb&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4436/JASS.10019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le&#160;luyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Natahi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9810" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915862v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Mcfarlane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Loch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Guatelli-Steinberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2021.105290" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915836v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24405" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6267" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864943v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Bas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Kanz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rebay-Salisbury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102284" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Biglari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamyar Abdi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102643" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266452v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Bocaege" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.101959" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915860v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mahoney" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Miszkiewicz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapple" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Schlecht" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12709" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christopher Dean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.05.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.11.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153992v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balaresque" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Esclassan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842876v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coquerelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/m3.2.1.e1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842536v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159688" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842738v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22562" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF724C7AE7B06A5142B50AF19467A4988EE5C141/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280541v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2023.iss2.1093" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280562v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Profico" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676302v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delluc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8742" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923376v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Cheung" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Syrikova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023232v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7213" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon C&#233;line" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delvigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923397v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923195v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003751v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cazenave" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532991v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Orellana-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Mcgrath" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefrais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0067" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533045v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leluyer Mona" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430912v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tacail" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Luyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520386v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosselin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brochard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caillo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343464v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Bathany" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923260v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881633v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098627v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Robson Brown" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759356v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01677087v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mona-le-luyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7999-0294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192900080" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/775146284380415331340" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAI-1466-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097490v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone a M Lemmers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Luyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha J Stoll" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison G Hoffnagle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Ferrel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0318700" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Airvaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Boll" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lemmers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Stoll" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hoffnagle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdoe.12971" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243158v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Augoyard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C Oettl&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka l'Abb&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4436/JASS.10019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05942-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le&#160;luyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Natahi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9810" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915836v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24405" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915862v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Mcfarlane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Loch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Guatelli-Steinberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2021.105290" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6267" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Bas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Kanz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rebay-Salisbury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102284" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Bocaege" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.101959" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Biglari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamyar Abdi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102643" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915860v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mahoney" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Miszkiewicz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapple" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Schlecht" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12709" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christopher Dean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.05.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.11.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balaresque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Esclassan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coquerelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/m3.2.1.e1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842536v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159688" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22562" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF724C7AE7B06A5142B50AF19467A4988EE5C141/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098608v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Robson Brown" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01677087v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343439v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albouy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280541v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2023.iss2.1093" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280562v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Profico" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676302v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delluc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8742" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923376v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Cheung" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Syrikova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923397v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023232v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7213" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923347v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon C&#233;line" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delvigne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923195v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003751v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cazenave" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532991v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Orellana-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Mcgrath" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefrais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0067" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533045v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leluyer Mona" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592803v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430912v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tacail" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Luyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520386v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosselin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brochard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caillo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343464v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Bathany" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923260v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881633v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592815v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592789v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592781v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>