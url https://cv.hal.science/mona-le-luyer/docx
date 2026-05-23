--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -142,51 +142,51 @@
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">775146284380415331340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">AAI-1466-2021</w:t>
+          <w:t xml:space="preserve">http://www.researcherid.com/rid/AAI-1466-2021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
@@ -573,377 +573,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of age, sex, and ancestry-related variation in cortical bone and dentine volumes in modern humans, and a preliminary assessment of cortical bone-dentine covariation in later Homo</w:t>
+                <w:t xml:space="preserve">Author Correction: Palaeogenomics of Upper Palaeolithic to Neolithic European hunter-gatherers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Augoyard</w:t>
+                <w:t xml:space="preserve">Cosimo Posth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Zanolli</w:t>
+                <w:t xml:space="preserve">He Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Santos</w:t>
+                <w:t xml:space="preserve">Ayshin Ghalichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna C Oettlé</w:t>
+                <w:t xml:space="preserve">Hélène Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ericka l'Abbé</w:t>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JASs. Journal of anthropological sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 101, </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 616 (7956), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4436/JASS.10019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-05942-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04243158v1</w:t>
+                <w:t xml:space="preserve">hal-05055236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Palaeogenomics of Upper Palaeolithic to Neolithic European hunter-gatherers</w:t>
+                <w:t xml:space="preserve">Evaluation of age, sex, and ancestry-related variation in cortical bone and dentine volumes in modern humans, and a preliminary assessment of cortical bone-dentine covariation in later Homo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosimo Posth</w:t>
+                <w:t xml:space="preserve">Mathilde Augoyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">He Yu</w:t>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayshin Ghalichi</w:t>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rougier</w:t>
+                <w:t xml:space="preserve">Anna C Oettlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+                <w:t xml:space="preserve">Ericka l'Abbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 616 (7956), </w:t>
+              <w:t xml:space="preserve">JASs. Journal of anthropological sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-05942-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4436/JASS.10019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055236v1</w:t>
+                <w:t xml:space="preserve">hal-04243158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeogenomics of Upper Palaeolithic to Neolithic European hunter-gatherers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Posth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">He Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayshin Ghalichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 615 (7950), pp.117-126. </w:t>
@@ -975,252 +975,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandible and teeth characterization of the Gravettian child from Gargas, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Tooth Fairy collection (la collection Petite souris), a sample of documented human deciduous teeth at the University of Bordeaux, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Le luyer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bmsap.9810⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177 (1), pp.175-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.24405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621005v1</w:t>
+                <w:t xml:space="preserve">hal-03915836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tooth Fairy collection (la collection Petite souris), a sample of documented human deciduous teeth at the University of Bordeaux, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Mandible and teeth characterization of the Gravettian child from Gargas, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélim Natahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thibeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 177 (1), pp.175-181. </w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Entre vivants et morts : regards croisés sur une frontière relative et fluctuante, 34 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajpa.24405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.9810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03915836v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enamel daily secretion rates of deciduous molars from a global sample of children</w:t>
               </w:r>
@@ -1245,51 +1245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Loch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debbie Guatelli-Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1578,51 +1578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for previously unknown mortuary practices in the Southwest of France (Fournol, Lot) during the Gravettian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1712,51 +1712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neanderthal from the Central Western Zagros, Iran. Structural reassessment of the Wezmeh 1 maxillary premolar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fereidoun Biglari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2049,64 +2049,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the deciduous/permanent molar enamel thickness ratio a taxon-specific indicator in extant and extinct hominids?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bondioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2196,51 +2196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microevolution of outer and inner structures of upper molars in Late Pleistocene and Early Holocene humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (5-6), pp.632-644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2274,90 +2274,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de la variabilité de la structure des tissus dentaires dans les populations humaines (sub)actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Balaresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Esclassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2438,51 +2438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MorphoMuseum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2555,72 +2555,72 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11, </w:t>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0159688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0159688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2659,72 +2659,72 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2014, pp.11. </w:t>
+              <w:t xml:space="preserve">, 2014, 155 (1), pp.162-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajpa.22562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2867,51 +2867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Palomas Dental Remains: Enamel Thickness and Tissue Proportions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2937,2864 +2937,6480 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The people of Palomas: Neandertals from the Sima de las Palomas, Cabeza Gordo, Southeastern Spain.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Texas A&amp;M Press Anthropology Series, pp.115-137, 2017, 978-1623494797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vestiges humains attribuables au Solutréen et la question des pratiques funéraires qu'ils soulèvent : le cas unique du Piage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foni Lebrun-Ricalens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie au grand air. Il y a 23475 ans : chroniques solutréennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution dentaire dans les populations humaines de la fin du Pléistocène et du début de l’Holocène (19000 – 5500 cal. BP) : une approche intégrée des structures externe et interne des couronnes pour le Bassin aquitain et ses marges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie biologique. Université de Bordeaux, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016BORD0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01677087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vestiges humains attribuables au Solutréen et la question des pratiques funéraires qu'ils soulèvent : le cas unique du Piage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">New Neandertal remains from Sirogne Cave (Lot, France): implications for human evolution and behavior prior to the last interglacial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Foni Lebrun-Ricalens</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Balter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie au grand air. Il y a 23475 ans : chroniques solutréennes</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">15th Annual ESHE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baby teeth as biomarkers of childhood growth: interdisciplinarity insights from the STRONG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone a M Lemmers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mackie O’hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin C Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th annual conference of the Society for the Study of the Childhood in the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Age, sex, and ancestry-related variation in cortical bone and dentine thickness in modern humans and relevance to evolutionary anthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna C Oettlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ericka l'Abbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Society for the study of Human Evolution meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aarhus (Danemark), Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48738/2023.iss2.1093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing the presence of sexual dimorphism in radicular dentine thickness and topographic distribution in modern human upper permanent canines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Profico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna C Oettlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Symposium on Dental Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Francfort, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagerie 3D et enseignement immersif hors campus : la paléoanthropologie sur le site du Piage (Fajoles, Lot)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryelle Bessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Hesry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759356v1</w:t>
+                <w:t xml:space="preserve">Foni Lebrun-Ricalens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ledevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34e édition du colloque du Groupe des Anthropologues de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of pre-Hispanic human settlements in the northern Mesoamerican fringe: contribution of the study of variation based on tooth internal structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Delluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélim Natahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, online, France. pp.8742, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.8742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bows, arrows and men. The role played by archers in the farmer population of Cerny (5th mill. BC, Paris Basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Syrikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Children of Cain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix Marseille Univ, CNRS, Minist Culture, LAMPEA, Oct 2021, Aix-en-Provence (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récit idéologique ou vie réelle ? Expression funéraire du genre à l’épreuve des données bioarchéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bon Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPF 2021 : 29e Congrès Préhistorique de France Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Session F - Où sont les femmes ? Archéologie du genre dans la Préhistoire et la Protohistoire : la France à l'écart des gender studies ?, Jun 2021, Toulouse (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vestiges humains gravettiens dans le Sud-Ouest de la France : bilan du projet Gravett’os</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1846es Journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.7213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà de l’apport nutritionnel: l’analyse combine de la macro- et micro-usure dentaire et des isotopes stables révèle des comportements alimentaires néolithiques genrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Syrikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris - 1846e réunion scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying Past social Organization through Foodways – the importance of a multi-proxy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Syrikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Association of Archaeologists (EAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kiel (online), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do dentine and cortical bone thickness covary in humans? The influence of age and sex assessed in a modern sample and the condition of Neandertals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Colard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the European Society for Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, online, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La collection « Petite souris » : étude exploratoire de la croissance et des perturbations pendant la petite enfance à partir de l’histologie et la physicochimie dentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliza Orellana-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lefrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1845èmes Journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Méditerranéenne des Sciences de l’Homme (MMSH), Jan 2020, Aix-en-Provence, France. pp.S9-S33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2019-0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new Gravettian site from southwestern France: the Fournol’s rockshelter. New and original evidence of specific mortuary practices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmy Bocaege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Caverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Conference World of Gravettian Hunters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cracovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaging biochemical signatures of stress events in human deciduous teeth from the ‘ Tooth Fairy collection ’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliza Orellana-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Y. Lefrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leluyer Mona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SciX Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, California, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human masticatory adaptations among Epipalaeolithic and Mesolithic hunter-gatherers in Western Europe: evidence from mandibular morphology and dental wear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Samsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIe congrès mondial de l’Union Internationale des Sciences Préhistoriques et Protohistoriques (UISPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution dentaire chez les derniers chasseurs-cueilleurs et les premiers agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1842èmes journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. pp.S23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biological and behavioural diversity of human populations at the end of the Pleistocene and the beginning of the Holocene in Nubia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Dias-Meirinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd biennal meeting of the Society of Africanist Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution de l’architecture externe et interne des dents humaines à la fin du Pléistocène et au début de l’Holocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIIe colloque du Groupement des Anthropologistes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dental reduction in Late Pleistocene and Early Holocene human populations: a reappraisal in a whole crown perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th annual meeting of the European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Madrid, Spain. pp.139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracking male vs. female Neolithic behaviors: a new multi-element and multi-isotope-ratio analysis to reconstruct diet and mobility in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tacail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Salazar-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Multi-proxy evidence for reconstructing ancient diets and foodways (A. Shibutani, O. Craig), Eighth World Archaeological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure interne des dents et organisation des ensembles sépulcraux : exemple de la nécropole néolithique de Gurgy (Yonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1840èmes journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France. pp.S20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réduction des dents humaines à la transition Pléistocène-Holocène dans le sud-ouest de la France : réévaluation et apports de l’analyse de la structure interne par imagerie 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l’espace nord aquitain, table-ronde organisée en hommage à Guy Célérier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Les Eyzies-de-Tayac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biological proximity and dental heritability from internal tooth structure analysis of early agriculturalists from the Neolithic necropolis of Gurgy (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Symposium of Dental Morphology and 1st congress of the International Association for Paleodontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Zagreb, Croatia. pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Neandertal remains from Sirogne Cave (Lot, France): implications for human evolution and behavior prior to the last interglacial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marlon Bas</w:t>
+                <w:t xml:space="preserve">La base de données SIGREF (SItes du Gravettien REcent et Final). Chroniques de la construction collective d'un jeu de données pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Caillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual ESHE Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05343439v1</w:t>
+              <w:t xml:space="preserve">ACQuA 2026 - colloque annuel du chapitre français du CAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age, sex, and ancestry-related variation in cortical bone and dentine thickness in modern humans and relevance to evolutionary anthropology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A standardized procedure for 3D dental tissue segmentation and preliminary analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mackie O’hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indu Fnu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaita N Gurian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone a M Lemmers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for the study of Human Evolution meeting</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04280541v1</w:t>
+              <w:t xml:space="preserve">95th annual meeting of the American Association of Biological Anthropologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Denver, United States. American Journal of Biological Anthropology, 189 (S81), pp.140, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the presence of sexual dimorphism in radicular dentine thickness and topographic distribution in modern human upper permanent canines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les traces d’origine anthropique sur les vestiges humains magdaléniens de la grotte de La Marche (Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Airvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Dental Morphology</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04280562v1</w:t>
+              <w:t xml:space="preserve">1850èmes journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Paris, France. Bulletins et Mémoires de la Société d’Anthropologie de Paris, 37, pp.S12, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133nl⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of pre-Hispanic human settlements in the northern Mesoamerican fringe: contribution of the study of variation based on tooth internal structure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating stress proteins in teeth to characterize physiological and environmental stressors in Neolithic societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Bathany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tokarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04676302v1</w:t>
+              <w:t xml:space="preserve">15th Annual meeting of the European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Past social Organization through Foodways – the importance of a multi-proxy approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying and characterizing physiological and environmental stressors in Neolithic societies: investigating stress proteins in teeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tokarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Archaeologists (EAA)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03923376v1</w:t>
+              <w:t xml:space="preserve">16th annual conference of the Society for the Study of the Childhood in the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bows, arrows and men. The role played by archers in the farmer population of Cerny (5th mill. BC, Paris Basin)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Polina Syrikova</w:t>
+                <w:t xml:space="preserve">Oral Health Ratings From Exfoliated Primary Teeth: Assessing Measurement Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoda Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Lisann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone a M Lemmers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Children of Cain</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03923397v1</w:t>
+              <w:t xml:space="preserve">102nd General Session &amp; Exhibition of the International Association for Dental, Oral, and Craniofacial Research, 53rd Annual Meeting of the American Association for Dental, Oral, and Craniofacial Research and the 48th Annual Meeting of the Canadian Association for Dental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, La Nouvelle Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vestiges humains gravettiens dans le Sud-Ouest de la France : bilan du projet Gravett’os</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Heuzé</w:t>
+                <w:t xml:space="preserve">A measurement tool to visually analyze exfoliated primary teeth: a study of the children of mothers pregnant surrounding the time of the 2013 Boston bombing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Lisann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone a M Lemmers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Simpkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1846es Journées de la Société d'Anthropologie de Paris</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04023232v1</w:t>
+              <w:t xml:space="preserve">American Academy of Pediatric Dentistry AAPD 2023 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récit idéologique ou vie réelle ? Expression funéraire du genre à l’épreuve des données bioarchéologiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marine Delvigne</w:t>
+                <w:t xml:space="preserve">A comparison of enamel daily sections rates in deciduous molars from modern-day children living in Aotearoa New Zealand, Britain, Canada, France, and Sweden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Mcfarlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Loch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debbie Guatelli-Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPF 2021 : 29e Congrès Préhistorique de France Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03923347v1</w:t>
+              <w:t xml:space="preserve">91st annual meeting of the American Association of Biological Anthropologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Denver, United States. American Journal of Physical Anthropology, 177 (S73), pp.118-119, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de l’apport nutritionnel: l’analyse combine de la macro- et micro-usure dentaire et des isotopes stables révèle des comportements alimentaires néolithiques genrés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Polina Syrikova</w:t>
+                <w:t xml:space="preserve">Can exfoliated baby teeth be used to identify children at risk for psychopathology: a conceptual replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha J Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mahoney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debbie Guatelli-Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris - 1846e réunion scientifique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03923195v1</w:t>
+              <w:t xml:space="preserve">21st Annual Massachusetts General Hospital Clinical Research Day Virtual Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do dentine and cortical bone thickness covary in humans? The influence of age and sex assessed in a modern sample and the condition of Neandertals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Zanolli</w:t>
+                <w:t xml:space="preserve">Taphonomic alterations and dental microwear: impact on the characterization of dietary regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Syrikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the European Society for Human Evolution</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03003751v1</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris - 1846e réunion scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collection « Petite souris » : étude exploratoire de la croissance et des perturbations pendant la petite enfance à partir de l’histologie et la physicochimie dentaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lefrais</w:t>
+                <w:t xml:space="preserve">Deciduous enamel growth rates in modern and ancient children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mahoney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosie Pitfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Mcfarlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Loch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1845èmes Journées de la Société d’Anthropologie de Paris</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03532991v1</w:t>
+              <w:t xml:space="preserve">89th annual meeting of the American Association of Physical Anthropologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Los Angeles, United States. American Journal of Physical Anthropology, 171 (S69), pp.170, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging biochemical signatures of stress events in human deciduous teeth from the ‘ Tooth Fairy collection ’</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Childhood growth and diet: insights from analysis of deciduous teeth from the Tooth Fairy collection (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mahoney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciX Annual Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03533045v1</w:t>
+              <w:t xml:space="preserve">88th annual meeting of American Association of Physical Anthropologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Cleveland, United States. American Journal of Physical Anthropology, 168 (S68), pp.141, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dental reduction in Late Pleistocene and Early Holocene human populations: a reappraisal in a whole crown perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Tooth Fairy collection of human deciduous teeth: learning from a documented sample of living children to understand factors related to morphology, growth, and developmental disruptions in the past</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliza Orellana-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmy Bocaege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th annual meeting of the European Society for the study of Human Evolution</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05592803v1</w:t>
+              <w:t xml:space="preserve">9th Annual meeting of the European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking male vs. female Neolithic behaviors: a new multi-element and multi-isotope-ratio analysis to reconstruct diet and mobility in northern France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New human remains associated with Magdalenian rock art from La Marche cave (Lussac-les-Châteaux, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Airvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Multi-proxy evidence for reconstructing ancient diets and foodways (A. Shibutani, O. Craig), Eighth World Archaeological Congress</w:t>
-[...160 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
+              <w:t xml:space="preserve">9th annual meeting of the European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Liège, Belgium. Proceedings of the European Society for the study of Human Evolution, 8, pp.106, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520386v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating stress proteins in teeth to characterize physiological and environmental stressors in Neolithic societies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human upper incisors from the Gravettian site of Fournol (Soturac, Lot, France) show high biological variation in Upper Paleolithic human populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmy Bocaege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thibeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Viero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual meeting of the European Society for the study of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">9th annual meeting of the European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Liège, Belgium. Proceedings of the European Society for the study of Human Evolution, 8, pp.21, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343464v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphonomic alterations and dental microwear: impact on the characterization of dietary regimes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Polina Syrikova</w:t>
+                <w:t xml:space="preserve">Dental developmental patterns and tissue volume variation along the arcade in Neandertals and Upper Paleolithic humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Colard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris - 1846e réunion scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">88th annual meeting of American Association of Physical Anthropologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Cleveland, United States. American Journal of Physical Anthropology, 168 (S68), pp.13, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923260v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tooth Fairy collection of human deciduous teeth: learning from a documented sample of living children to understand factors related to morphology, growth, and developmental disruptions in the past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+                <w:t xml:space="preserve">The Biorhythm of Human Skeletal Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mahoney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Miszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chapple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmy Bocaege</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Schlecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Annual meeting of the European Society for the study of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">87th annual meeting of the American Association of Physical Anthropologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Austin, United States. American Journal of Physical Anthropology, 165 (S66), pp.164, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881633v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New human remains associated with Magdalenian rock art from La Marche cave (Lussac-les-Châteaux, France)</w:t>
+                <w:t xml:space="preserve">How did they eat? Inference from wear and enamel thickness in human teeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th annual meeting of the European Society for the study of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Liège, Belgium. Proceedings of the European Society for the study of Human Evolution, 8, pp.106, 2019</w:t>
+              <w:t xml:space="preserve">XVIIIe congrès mondial de l’Union Internationale des Sciences Préhistoriques et Protohistoriques (UISPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05592815v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oblique wear and molar enamel thickness topography in early agriculturalists</w:t>
+                <w:t xml:space="preserve">Biorhythm in deciduous molars from the Tooth Fairy collection: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mahoney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd annual meeting of the European Society for the study of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Vienne, Austria. Proceedings of the European Society for the study of Human Evolution, 2, pp.135, 2013</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Dental Morphology (ISDM) and 2nd congress of International Association for Paleodontology (IAPO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05592789v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dental developmental pattern and tooth internal structure in the Neanderthal child Châteauneuf 2 (Hauteroche, Charente, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Damiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Symposium on Dental Morphology (ISDM) and 2nd congress of International Association for Paleodontology (IAPO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploratory study of microwear signatures in human deciduous molars from the Tooth Fairy collections: methodological considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Symposium on Dental Morphology (ISDM) and 2nd congress of International Association for Paleodontology (IAPO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dental remains of Late Pleistocene European foragers: external and internal characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">86th annual meeting of American Association of Physical Anthropologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Nouvelle-Orléans, United States. American Journal of Physical Anthropology, 162 (S64), pp.260, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dental developmental patterns and tooth internal structure in European Upper Paleolithic humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">86th annual meeting of American Association of Physical Anthropologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Nouvelle-Orléans, United States. American Journal of Physical Anthropology, 162 (S64), pp.112, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing human settlement dynamics in West-Central Mesoamerica through dental morphological and metrical variation: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélim Natahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Symposium on Dental Morphology (ISDM) and 2nd congress of International Association for Paleodontology (IAPO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enamel thickness and dental tissue proportions in the Neandertals from the Sima de las Palomas del Cabezo Gordo, Southeastern Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine A Robson Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th annual meeting of the European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Madrid, Spain. Proceedings of the European Society for the study of Human Evolution, 5, pp.45, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population processes in the Nile Valley at the beginning of the Holocene, the El-Barga clue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Thimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th annual meeting of the European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Madrid, Spain. Proceedings of the European Society for the study of Human Evolution, 5, pp.69, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Tooth Fairy sample – a new reference collection of deciduous teeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th annual conference of the British Association for Biological Anthropology and Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Canterbury, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracking interindividual biological proximity in the burial space through the analysis of enamel thickness and dental tissue proportions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">83rd annual meeting of the American Association of Physical Anthropologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Calgary (Alberta), Canada. American Journal of Physical Anthropology, 153 (S38), pp.166, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enamel thickness topography and molar wear pattern in European early agriculturalists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paleoanthropology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Calgary (Alberta), Canada. PaleoAnthropology, pp.A14, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oblique wear and molar enamel thickness topography in early agriculturalists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd annual meeting of the European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Vienne, Austria. Proceedings of the European Society for the study of Human Evolution, 2, pp.135, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épaisseur de l’émail et proportions des tissus dentaires : marqueurs de proximité biologique interindividuelle dans l’espace funéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1838èmes journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France. Bulletins et Mémoires de la Société d’Anthropologie de Paris, 25, pp.S28, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dental tissue proportions and enamel thickness in European Late Pleistocene and Early Holocene humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Annual meeting of the European Society for the study of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bordeaux, France. Proceedings of the European Society for the study of Human Evolution, 1, pp.116, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05592781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId173"/>
+      <w:footerReference w:type="default" r:id="rId236"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5862,51 +9478,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52643534"/>
+    <w:nsid w:val="C6DA3377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6093,51 +9709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mona-le-luyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7999-0294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192900080" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/775146284380415331340" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAI-1466-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097490v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone a M Lemmers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Luyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha J Stoll" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison G Hoffnagle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Ferrel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0318700" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Airvaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Boll" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lemmers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Stoll" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hoffnagle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdoe.12971" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243158v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Augoyard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C Oettl&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka l'Abb&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4436/JASS.10019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05942-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le&#160;luyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Natahi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9810" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915836v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24405" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915862v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Mcfarlane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Loch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Guatelli-Steinberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2021.105290" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6267" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Bas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Kanz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rebay-Salisbury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102284" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Bocaege" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.101959" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Biglari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamyar Abdi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102643" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915860v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mahoney" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Miszkiewicz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapple" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Schlecht" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12709" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christopher Dean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.05.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.11.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balaresque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Esclassan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coquerelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/m3.2.1.e1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842536v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159688" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22562" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF724C7AE7B06A5142B50AF19467A4988EE5C141/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098608v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Robson Brown" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01677087v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343439v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albouy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280541v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2023.iss2.1093" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280562v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Profico" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676302v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delluc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8742" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923376v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Cheung" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Syrikova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923397v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023232v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7213" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923347v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon C&#233;line" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delvigne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923195v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003751v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cazenave" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532991v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Orellana-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Mcgrath" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefrais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0067" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533045v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leluyer Mona" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592803v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430912v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tacail" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Luyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520386v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosselin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brochard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caillo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343464v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Bathany" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923260v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881633v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592815v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592789v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592781v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mona-le-luyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7999-0294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192900080" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/775146284380415331340" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAI-1466-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097490v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone a M Lemmers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Luyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha J Stoll" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison G Hoffnagle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Ferrel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0318700" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Airvaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Boll" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lemmers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Stoll" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hoffnagle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdoe.12971" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05942-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Augoyard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C Oettl&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka l'Abb&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4436/JASS.10019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915836v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24405" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621005v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le&#160;luyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Natahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9810" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915862v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Mcfarlane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Loch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Guatelli-Steinberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2021.105290" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6267" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Bas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Kanz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rebay-Salisbury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102284" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Bocaege" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.101959" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Biglari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamyar Abdi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102643" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915860v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mahoney" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Miszkiewicz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapple" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Schlecht" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12709" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christopher Dean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.05.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.11.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balaresque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Esclassan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coquerelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/m3.2.1.e1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842536v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159688" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22562" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF724C7AE7B06A5142B50AF19467A4988EE5C141/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098608v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Robson Brown" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759356v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01677087v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343439v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albouy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614020v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackie O&#8217;hara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin C Dunn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280541v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2023.iss2.1093" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280562v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Profico" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05616009v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Hesry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676302v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delluc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8742" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923397v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Cheung" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Syrikova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923347v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon C&#233;line" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delvigne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023232v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7213" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923195v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923376v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003751v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cazenave" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532991v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Orellana-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Mcgrath" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefrais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0067" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05615997v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caverne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533045v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leluyer Mona" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615642v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Samsel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613296v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05615987v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Dias-Meirinho" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615674v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592803v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430912v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tacail" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Luyer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615682v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615679v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613945v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520386v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosselin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brochard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caillo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613975v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indu Fnu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaita N Gurian" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613280v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133nl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343464v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Bathany" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614010v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614085v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Mahmoud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Lisann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614098v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chase" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Simpkin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615554v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615530v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Cheng" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923260v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615566v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Pitfield" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie White" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615595v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881633v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592815v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615580v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Viero" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615607v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615616v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615637v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615864v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615935v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Damiano" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tillier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615927v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615703v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615707v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615943v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615956v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine A Robson Brown" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Walker" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615965v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thimon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615632v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613937v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613304v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592789v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613269v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592781v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>