--- v0 (2026-03-07)
+++ v1 (2026-04-13)
@@ -100,308 +100,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XStacking : An effective and inherently explainable framework for stacked ensemble learning</w:t>
+                <w:t xml:space="preserve">Uncovering the Limitations of Query Performance Prediction: Failures, Insights, and Implications for Selective Query Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Déjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diégo Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inffus.2025.103358⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3774427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118171v1</w:t>
+                <w:t xml:space="preserve">hal-05379351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the Limitations of Query Performance Prediction: Failures, Insights, and Implications for Selective Query Processing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">XStacking : An effective and inherently explainable framework for stacked ensemble learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Mothe</w:t>
+                <w:t xml:space="preserve">Ayah Barhrhouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diégo Ortiz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 124, pp.103358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3774427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.inffus.2025.103358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379351v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IoT-AID: An Automated Decision Support Framework for IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Choaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -474,51 +474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated machine learning hyperparameters tuning through meta-guided Bayesian optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -565,51 +565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Version [ 2 . 0 ] - [AMLBID: An auto-explained Automated Machine Learning tool for Big Industrial Data]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -708,51 +708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Chaabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAES International Journal of Artificial Intelligence (IJ-AI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (2), pp.912-920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -786,51 +786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoencoder-kNN meta-model based data characterization approach for an automated selection of AI algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -903,51 +903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards big industrial data mining through explainable automated machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1037,51 +1037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using meta-learning for automated algorithms selection and configuration: an experimental framework for industrial big data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1171,51 +1171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMLBID: An auto-explained Automated Machine Learning tool for Big Industrial Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1314,1053 +1314,1053 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autism Spectrum Disorder Detection Through Connectivity Analysis and Feature Selection</w:t>
+                <w:t xml:space="preserve">GeMix: Conditional GAN-Based Mixup for Improved Medical Image Augmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Chkifa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hugo Carlesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Eliza Patulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aicha Majda</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Tudor Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Technologies and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-07785-1_4⟩</w:t>
+              <w:t xml:space="preserve">2025 International Conference on Content-Based Multimedia Indexing (CBMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Dublin, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMI66578.2025.11339328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448682v1</w:t>
+                <w:t xml:space="preserve">hal-05494488v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeMix: Conditional GAN-Based Mixup for Improved Medical Image Augmentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autism Spectrum Disorder Detection Through Connectivity Analysis and Feature Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Eliza Patulea</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Imane Chkifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radu Tudor Ionescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josiane Mothe</w:t>
+                <w:t xml:space="preserve">Aicha Majda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Content-Based Multimedia Indexing (CBMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Dublin, France. pp.1-7, </w:t>
+              <w:t xml:space="preserve">Digital Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Ifrane, France. pp.37-45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CBMI66578.2025.11339328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-07785-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494488v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Amharic Information Retrieval: A Comparative Analysis of Traditional, Neural, and Transformer-Based Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">From Black-Box Tuning to Guided Optimization via Hyperparameters Interaction Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Mothe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yaregal Assabie</w:t>
+                <w:t xml:space="preserve">Ayah Barhrhouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 8th International Conference on Information and Computer Technologies (ICICT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICICT64582.2025.00041⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE 37th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Athens, Greece. pp.376-382, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI66417.2025.00056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375586v1</w:t>
+                <w:t xml:space="preserve">hal-05421717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XStacking: Explanation-Guided Stacked Ensemble Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Advancing Amharic Information Retrieval: A Comparative Analysis of Traditional, Neural, and Transformer-Based Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilahun Yeshambel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Teste</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaregal Assabie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases - ECMLPKDD 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 8th International Conference on Information and Computer Technologies (ICICT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Hawaii-Hilo, France. pp.223-228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICICT64582.2025.00041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250779v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Explainable Automated Diagnosis of Autistic Spectrum Disorder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">XStacking: Explanation-Guided Stacked Ensemble Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Aligon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayah Barhrhouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning(ESANN 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases - ECMLPKDD 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933048v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT-AID: Leveraging XAI for Conversational Recommendations in Cyber-Physical Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Multimodal Explainable Automated Diagnosis of Autistic Spectrum Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adeel Ahmad</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aligon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Enterprise Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">33rd European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning(ESANN 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Bruges, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068872v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense Retrieval for Low Resource languages - the Case of Amharic Language</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Multimodal Explainable Automated Diagnosis of Autistic Spectrum Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Josiane Mothe</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aligon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGIR '25: The 48th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3726302.3730274⟩</w:t>
+              <w:t xml:space="preserve">ESANN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Bruges (Belgium) and online, France. pp.329-334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/esann/2025.es2025-72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195625v1</w:t>
+                <w:t xml:space="preserve">hal-05043756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Explainable Automated Diagnosis of Autistic Spectrum Disorder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">IoT-AID: Leveraging XAI for Conversational Recommendations in Cyber-Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Choaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Aligon</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESANN 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14428/esann/2025.es2025-72⟩</w:t>
+              <w:t xml:space="preserve">27th International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC : Institute for Systems and Technologies of Information, Control and Communication, Apr 2025, Porto, Portugal. pp.671-679, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013497100003929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043756v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Black-Box Tuning to Guided Optimization via Hyperparameters Interaction Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dense Retrieval for Low Resource languages - the Case of Amharic Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilahun Yeshambel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ayah Barhrhouj</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 37th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Athens, Greece. pp.376-382, </w:t>
+              <w:t xml:space="preserve">SIGIR '25: The 48th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Padua, Italy. pp.3098-3100, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI66417.2025.00056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3726302.3730274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421717v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autism Spectrum Disorder Detection Through Connectivity Analysis and Feature Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Chkifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Majda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Digital Technologies and Applications ICDTA (2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Ifrane, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2385,103 +2385,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we predict QPP? An approach based on multivariate outliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diégo Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th European Conference on Information Retrieval (ECIR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.458--467, </w:t>
@@ -2519,103 +2519,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédictibilité de la prédiction de la performance des requêtes? Une approche basée sur les valeurs aberrantes multivariées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diégo Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19éme COnférence francophone en Recherche d’Information et Applications (CORIA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association ARIA, Apr 2024, La Rochelle, France. pp.458--467</w:t>
@@ -2657,51 +2657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IoT Sensor Selection in Cyber-Physical Systems: Leveraging Large Language Models as Recommender Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Choaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2774,51 +2774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Study on Explainable Energy Consumption Patterns in Smart Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar El Azaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmae Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2882,51 +2882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Lake : a New Alternative for Machine Learning Model Management and Governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2986,90 +2986,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Duality of Interpretability and Explainability in Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Mothe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ayah Barhrhouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aligon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Herndon, Virginia, United States. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3094,51 +3094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Meta-Bayesian Based Hyperparameters Optimization for Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3205,265 +3205,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the Black Box: Towards Interactive Explainable Automated Machine Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Explaining Meta-Features Importance in Meta-Learning Through Shapley Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Intelligent Data Engineering and Automated Learning (IDEAL 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Evora, Nov 2023, Evora, Portugal. pp.458--469, </w:t>
+              <w:t xml:space="preserve">25th International Conference on Enterprise Information Systems (ICEIS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Prague, France. pp.591--598, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-48232-8_42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0011986600003467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573629v1</w:t>
+                <w:t xml:space="preserve">hal-04573670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining Meta-Features Importance in Meta-Learning Through Shapley Values</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Unlocking the Black Box: Towards Interactive Explainable Automated Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Enterprise Information Systems (ICEIS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Prague, France. pp.591--598, </w:t>
+              <w:t xml:space="preserve">24th International Conference on Intelligent Data Engineering and Automated Learning (IDEAL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Evora, Nov 2023, Evora, Portugal. pp.458--469, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0011986600003467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-48232-8_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573670v1</w:t>
+                <w:t xml:space="preserve">hal-04573629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Decision Support Framework for IoT: Towards a Cyber Physical Recommendation System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Choaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3540,51 +3540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging the Automated Machine Learning for Arabic Opinion Mining: A Preliminary Study on AutoML Tools and Comparison to Human Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasun Zaysa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3631,51 +3631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a New Lexicon-Based Features Vector for Sentiment Analysis: Application to Moroccan Arabic Tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Kharroubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3722,51 +3722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards meta-learning based data analytics to better assist the domain experts in industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3856,51 +3856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAC: An Open and Free Moroccan Arabic Corpus for Sentiment Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Kharroubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3941,286 +3941,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiment Analysis of Moroccan Tweets Using Text Mining</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Towards an automatic assistance framework for the selection and configuration of machine-learning-based data analytics solutions in industry 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bourguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2021 International Conference on Digital Technologies and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Fifth International Conference on Big Data and Internet of Things (BDIoT'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Rabat, Morocco. pp.3-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162936v1</w:t>
+                <w:t xml:space="preserve">hal-03159685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an automatic assistance framework for the selection and configuration of machine-learning-based data analytics solutions in industry 4.0</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sentiment Analysis of Moroccan Tweets Using Text Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanae Chrita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Kharroubi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth International Conference on Big Data and Internet of Things (BDIoT'21)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2021 International Conference on Digital Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Online Streaming, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-73882-2_54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159685v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Automation of Industrial Data Science: A Meta-learning based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4394,117 +4394,117 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Daffa Robani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verstaevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371637v1</w:t>
+                <w:t xml:space="preserve">hal-05371637v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental survey and Perspective View on Meta-Learning for Automated Algorithms Selection and Parametrization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4580,77 +4580,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploratory ABIDE Dataset Analysis for Autism Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Chkifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Majda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master's thesis in Computer Science [University Moulay Ismail, Institut de recherche en informatique de Toulouse]. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4672,77 +4672,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Modal Explainable Machine Learning for Automated Detection of Autistic Spectrum Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aligon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut de Recherche en Informatique de Toulouse (IRIT). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4796,51 +4796,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Efficient and Explainable Automated Machine Learning Pipelines Design : Application to Industry 4.0 Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Université du Littoral Côte d'Opale; Université Hassan II (Casablanca, Maroc), 2022. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022DUNK0620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5036,51 +5036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Garouani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Barhrhouj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2025.103358" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379351v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Gabriel Chifu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;go Ortiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774427" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573620v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Choaib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mohamed Bouneffa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Waldhoff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mohanna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02780-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573617v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-023-00311-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Ahmad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamlich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101444" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Chaabi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijai.v12.i2.pp912-920" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03975536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-023-00687-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bourguin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-08761-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-022-00612-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100919" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Chkifa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Majda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07785-1_4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494488v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carlesso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eliza Patulea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tudor Ionescu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI66578.2025.11339328" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375586v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilahun Yeshambel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaregal Assabie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICT64582.2025.00041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250779v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933048v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ben Yahia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aligon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068872v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013497100003929" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Molina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3726302.3730274" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043756v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2025.es2025-72" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421717v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00056" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976105v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56063-7_38" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599507v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708357" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar El Azaar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Chakir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700543v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0573-6_10" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700550v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975774v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20490-6_14" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573629v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48232-8_42" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011986600003467" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04129196v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011848900003467" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670344v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasun Zaysa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02447-4_17" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526196v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Kharroubi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91738-8_7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491690v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97610-1_22" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670346v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94191-8_68" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Chrita" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73882-2_54" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484824v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lewandowski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010457107090716" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371637v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramudita Satria Palar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saves" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Daffa Robani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verstaevel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573624v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713925v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725536v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03842609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022DUNK0620" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Gabriel Chifu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Garouani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;go Ortiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774427" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118171v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Barhrhouj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2025.103358" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573620v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Choaib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mohamed Bouneffa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Waldhoff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mohanna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02780-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573617v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-023-00311-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Ahmad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamlich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101444" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Chaabi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijai.v12.i2.pp912-920" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03975536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-023-00687-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bourguin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-08761-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-022-00612-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100919" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494488v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carlesso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eliza Patulea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tudor Ionescu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI66578.2025.11339328" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Chkifa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Majda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07785-1_4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421717v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00056" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375586v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilahun Yeshambel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaregal Assabie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICT64582.2025.00041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250779v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933048v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ben Yahia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aligon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043756v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2025.es2025-72" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013497100003929" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Molina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3726302.3730274" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976105v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56063-7_38" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599507v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708357" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar El Azaar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Chakir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700543v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0573-6_10" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700550v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975774v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20490-6_14" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011986600003467" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573629v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48232-8_42" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04129196v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011848900003467" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670344v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasun Zaysa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02447-4_17" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526196v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Kharroubi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91738-8_7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491690v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97610-1_22" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670346v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94191-8_68" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159685v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162936v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Chrita" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73882-2_54" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484824v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lewandowski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010457107090716" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371637v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramudita Satria Palar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saves" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Daffa Robani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verstaevel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573624v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713925v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725536v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03842609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022DUNK0620" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>