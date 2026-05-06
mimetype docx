--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -66,225 +66,225 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the Limitations of Query Performance Prediction: Failures, Insights, and Implications for Selective Query Processing</w:t>
+                <w:t xml:space="preserve">Interpretable and Explainable Surrogate Modeling for Simulations: A State-of-the-Art Survey and Perspectives on Explainable AI for Decision-Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t>
+                <w:t xml:space="preserve">Pramudita Satria Palar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Déjean</w:t>
+                <w:t xml:space="preserve">Paul Saves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Muhammad Daffa Robani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verstaevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diégo Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026 (2026), pp.1-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3774427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11831-026-10600-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379351v1</w:t>
+                <w:t xml:space="preserve">hal-05371637v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XStacking : An effective and inherently explainable framework for stacked ensemble learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayah Barhrhouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -338,4225 +338,4371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT-AID: An Automated Decision Support Framework for IoT</w:t>
+                <w:t xml:space="preserve">Uncovering the Limitations of Query Performance Prediction: Failures, Insights, and Implications for Selective Query Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Choaib</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Déjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Waldhoff</w:t>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasser Mohanna</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diégo Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (4), pp.16P. / 429. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42979-024-02780-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3774427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573620v1</w:t>
+                <w:t xml:space="preserve">hal-05379351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated machine learning hyperparameters tuning through meta-guided Bayesian optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">IoT-AID: An Automated Decision Support Framework for IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Choaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Waldhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Mohanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13748-023-00311-y⟩</w:t>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (4), pp.16P. / 429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42979-024-02780-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573617v1</w:t>
+                <w:t xml:space="preserve">hal-04573620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Version [ 2 . 0 ] - [AMLBID: An auto-explained Automated Machine Learning tool for Big Industrial Data]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Automated machine learning hyperparameters tuning through meta-guided Bayesian optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hamlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2023.101444⟩</w:t>
+              <w:t xml:space="preserve">Progress in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Special Issue on Smart Applications and Data Analysis for Smart Cyber-Physical Systems, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13748-023-00311-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573637v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product defect detection based on convolutional autoencoder and one-class classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Version [ 2 . 0 ] - [AMLBID: An auto-explained Automated Machine Learning tool for Big Industrial Data]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Garouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamlich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAES International Journal of Artificial Intelligence (IJ-AI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.101444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2023.101444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11591/ijai.v12.i2.pp912-920⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04573635v1</w:t>
+                <w:t xml:space="preserve">hal-04573637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoencoder-kNN meta-model based data characterization approach for an automated selection of AI algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Product defect detection based on convolutional autoencoder and one-class classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Chaabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hamlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Big Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40537-023-00687-7⟩</w:t>
+              <w:t xml:space="preserve">IAES International Journal of Artificial Intelligence (IJ-AI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (2), pp.912-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11591/ijai.v12.i2.pp912-920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975536v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards big industrial data mining through explainable automated machine learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Autoencoder-kNN meta-model based data characterization approach for an automated selection of AI algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamlich</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-022-08761-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40537-023-00687-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564107v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using meta-learning for automated algorithms selection and configuration: an experimental framework for industrial big data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bourguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (57), pp.20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40537-022-00612-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards big industrial data mining through explainable automated machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Garouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bourguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120 (1-2), pp.1169-1188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-022-08761-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">AMLBID: An auto-explained Automated Machine Learning tool for Big Industrial Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17, pp.100919. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.softx.2021.100919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeMix: Conditional GAN-Based Mixup for Improved Medical Image Augmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carlesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Eliza Patulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Tudor Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Content-Based Multimedia Indexing (CBMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Dublin, France. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CBMI66578.2025.11339328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494488v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autism Spectrum Disorder Detection Through Connectivity Analysis and Feature Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Chkifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Majda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Ifrane, France. pp.37-45, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-07785-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Black-Box Tuning to Guided Optimization via Hyperparameters Interaction Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyzing Shapley Additive Explanations to Understand Anomaly Detection Algorithm Behaviors and Their Complementarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Saves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ayah Barhrhouj</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verstaevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 37th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTAI66417.2025.00056⟩</w:t>
+              <w:t xml:space="preserve">Intelligent Data Analysis (IDA) 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature and IDA, Apr 2026, Leiden (NL), Netherlands. pp.126-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-23833-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421717v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485124v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Amharic Information Retrieval: A Comparative Analysis of Traditional, Neural, and Transformer-Based Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">From Black-Box Tuning to Guided Optimization via Hyperparameters Interaction Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yaregal Assabie</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayah Barhrhouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 8th International Conference on Information and Computer Technologies (ICICT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICICT64582.2025.00041⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE 37th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Athens, Greece. pp.376-382, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI66417.2025.00056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375586v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XStacking: Explanation-Guided Stacked Ensemble Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multimodal Explainable Automated Diagnosis of Autistic Spectrum Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Teste</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aligon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases - ECMLPKDD 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">33rd European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning(ESANN 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250779v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Explainable Automated Diagnosis of Autistic Spectrum Disorder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Advancing Amharic Information Retrieval: A Comparative Analysis of Traditional, Neural, and Transformer-Based Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilahun Yeshambel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Aligon</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaregal Assabie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning(ESANN 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 8th International Conference on Information and Computer Technologies (ICICT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Hawaii-Hilo, France. pp.223-228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICICT64582.2025.00041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933048v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Explainable Automated Diagnosis of Autistic Spectrum Disorder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">XStacking: Explanation-Guided Stacked Ensemble Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Aligon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayah Barhrhouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESANN 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases - ECMLPKDD 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043756v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT-AID: Leveraging XAI for Conversational Recommendations in Cyber-Physical Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multimodal Explainable Automated Diagnosis of Autistic Spectrum Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adeel Ahmad</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aligon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Enterprise Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0013497100003929⟩</w:t>
+              <w:t xml:space="preserve">ESANN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Bruges (Belgium) and online, France. pp.329-334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/esann/2025.es2025-72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068872v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense Retrieval for Low Resource languages - the Case of Amharic Language</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">IoT-AID: Leveraging XAI for Conversational Recommendations in Cyber-Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Choaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Josiane Mothe</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGIR '25: The 48th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3726302.3730274⟩</w:t>
+              <w:t xml:space="preserve">27th International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC : Institute for Systems and Technologies of Information, Control and Communication, Apr 2025, Porto, Portugal. pp.671-679, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013497100003929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195625v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autism Spectrum Disorder Detection Through Connectivity Analysis and Feature Selection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dense Retrieval for Low Resource languages - the Case of Amharic Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilahun Yeshambel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aicha Majda</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Technologies and Applications ICDTA (2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGIR '25: The 48th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Padua, Italy. pp.3098-3100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3726302.3730274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976105v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we predict QPP? An approach based on multivariate outliers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Autism Spectrum Disorder Detection Through Connectivity Analysis and Feature Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Chkifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Majda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th European Conference on Information Retrieval (ECIR 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Digital Technologies and Applications ICDTA (2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Ifrane, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465059v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédictibilité de la prédiction de la performance des requêtes? Une approche basée sur les valeurs aberrantes multivariées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Can we predict QPP? An approach based on multivariate outliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diégo Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19éme COnférence francophone en Recherche d’Information et Applications (CORIA 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">46th European Conference on Information Retrieval (ECIR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.458--467, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-56063-7_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580035v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IoT Sensor Selection in Cyber-Physical Systems: Leveraging Large Language Models as Recommender Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Choaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Mohanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Control, Decision and Information Technologies (CoDIT 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Valletta, Malta. pp.2516-2519, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CoDIT62066.2024.10708357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Study on Explainable Energy Consumption Patterns in Smart Buildings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Prédictibilité de la prédiction de la performance des requêtes? Une approche basée sur les valeurs aberrantes multivariées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Déjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diégo Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on New Technologies, Artificial Intelligence and Smart Data (INTIS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Tanger, Morocco</w:t>
+              <w:t xml:space="preserve">19éme COnférence francophone en Recherche d’Information et Applications (CORIA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association ARIA, Apr 2024, La Rochelle, France. pp.458--467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599511v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Lake : a New Alternative for Machine Learning Model Management and Governance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Comprehensive Study on Explainable Energy Consumption Patterns in Smart Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar El Azaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Web Information Systems Engineering conference (WISE 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Conference on New Technologies, Artificial Intelligence and Smart Data (INTIS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Tanger, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700543v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Duality of Interpretability and Explainability in Machine Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Model Lake : a New Alternative for Machine Learning Model Management and Governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Aligon</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Web Information Systems Engineering conference (WISE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Doha, Qatar. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-0573-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700550v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Meta-Bayesian Based Hyperparameters Optimization for Machine Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Investigating the Duality of Interpretability and Explainability in Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hamlich</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayah Barhrhouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aligon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Smart Applications and Data analysis, SADASC 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">36th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Herndon, Virginia, United States. à paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975774v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining Meta-Features Importance in Meta-Learning Through Shapley Values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Enterprise Information Systems (ICEIS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Prague, France. pp.591--598, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0011986600003467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking the Black Box: Towards Interactive Explainable Automated Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Intelligent Data Engineering and Automated Learning (IDEAL 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Evora, Nov 2023, Evora, Portugal. pp.458--469, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-48232-8_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Decision Support Framework for IoT: Towards a Cyber Physical Recommendation System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Scalable Meta-Bayesian Based Hyperparameters Optimization for Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamlich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Enterprise Information Systems (ICEIS 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0011848900003467⟩</w:t>
+              <w:t xml:space="preserve">4th International Conference on Smart Applications and Data analysis, SADASC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Marrakech (MA), Morocco. pp.173-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-20490-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129196v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging the Automated Machine Learning for Arabic Opinion Mining: A Preliminary Study on AutoML Tools and Comparison to Human Performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Automated Decision Support Framework for IoT: Towards a Cyber Physical Recommendation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Choaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Waldhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDTA 2022: Digital Technologies and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-02447-4_17⟩</w:t>
+              <w:t xml:space="preserve">25th International Conference on Enterprise Information Systems (ICEIS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.365-373, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011848900003467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670344v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a New Lexicon-Based Features Vector for Sentiment Analysis: Application to Moroccan Arabic Tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Kharroubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Information, Communication &amp; Cybersecurity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Khouribga, Morocco. pp.67-76, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-91738-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards meta-learning based data analytics to better assist the domain experts in industry 4.0</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Leveraging the Automated Machine Learning for Arabic Opinion Mining: A Preliminary Study on AutoML Tools and Comparison to Human Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasun Zaysa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2021 International Conference on Artificial Intelligence and Big Data in Digital Era (ICABDE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-97610-1_22⟩</w:t>
+              <w:t xml:space="preserve">ICDTA 2022: Digital Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Fez, Morocco. pp.163-171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-02447-4_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491690v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAC: An Open and Free Moroccan Arabic Corpus for Sentiment Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards meta-learning based data analytics to better assist the domain experts in industry 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bourguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCA 2021: The 6th Smart City Applications International Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-94191-8_68⟩</w:t>
+              <w:t xml:space="preserve">The 2021 International Conference on Artificial Intelligence and Big Data in Digital Era (ICABDE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Ho Chi Minh City, Vietnam. pp.265-277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-97610-1_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670346v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an automatic assistance framework for the selection and configuration of machine-learning-based data analytics solutions in industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bourguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fifth International Conference on Big Data and Internet of Things (BDIoT'21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Rabat, Morocco. pp.3-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentiment Analysis of Moroccan Tweets Using Text Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Chrita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Kharroubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2021 International Conference on Digital Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Online Streaming, Morocco. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-73882-2_54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">MAC: An Open and Free Moroccan Arabic Corpus for Sentiment Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Garouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Kharroubi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SCA 2021: The 6th Smart City Applications International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Safranbolu, Turkey. pp.849-858, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-94191-8_68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards the Automation of Industrial Data Science: A Meta-learning based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bourguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Enterprise Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online Streaming, France. pp.709-716, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0010457107090716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable and Explainable Surrogate Modeling for Simulations: A State-of-the-Art Survey and Perspectives on Explainable AI for Decision-Making</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An experimental survey and Perspective View on Meta-Learning for Automated Algorithms Selection and Parametrization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4566,213 +4712,213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploratory ABIDE Dataset Analysis for Autism Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Chkifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Majda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master's thesis in Computer Science [University Moulay Ismail, Institut de recherche en informatique de Toulouse]. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Modal Explainable Machine Learning for Automated Detection of Autistic Spectrum Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aligon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut de Recherche en Informatique de Toulouse (IRIT). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4782,114 +4928,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Efficient and Explainable Automated Machine Learning Pipelines Design : Application to Industry 4.0 Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Université du Littoral Côte d'Opale; Université Hassan II (Casablanca, Maroc), 2022. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022DUNK0620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03842609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5036,51 +5182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Gabriel Chifu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Garouani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;go Ortiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774427" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118171v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Barhrhouj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2025.103358" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573620v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Choaib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mohamed Bouneffa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Waldhoff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mohanna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02780-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573617v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-023-00311-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Ahmad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamlich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101444" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Chaabi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijai.v12.i2.pp912-920" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03975536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-023-00687-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bourguin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-08761-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-022-00612-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100919" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494488v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carlesso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eliza Patulea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tudor Ionescu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI66578.2025.11339328" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Chkifa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Majda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07785-1_4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421717v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00056" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375586v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilahun Yeshambel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaregal Assabie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICT64582.2025.00041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250779v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933048v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ben Yahia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aligon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043756v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2025.es2025-72" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013497100003929" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Molina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3726302.3730274" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976105v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56063-7_38" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599507v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708357" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar El Azaar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Chakir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700543v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0573-6_10" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700550v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975774v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20490-6_14" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011986600003467" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573629v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48232-8_42" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04129196v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011848900003467" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670344v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasun Zaysa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02447-4_17" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526196v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Kharroubi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91738-8_7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491690v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97610-1_22" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670346v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94191-8_68" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159685v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162936v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Chrita" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73882-2_54" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484824v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lewandowski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010457107090716" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371637v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramudita Satria Palar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saves" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Daffa Robani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verstaevel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573624v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713925v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725536v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03842609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022DUNK0620" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371637v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramudita Satria Palar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Daffa Robani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verstaevel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Garouani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-026-10600-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118171v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Barhrhouj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2025.103358" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379351v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Gabriel Chifu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;go Ortiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774427" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Choaib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mohamed Bouneffa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Waldhoff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mohanna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02780-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-023-00311-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Ahmad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamlich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101444" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Chaabi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijai.v12.i2.pp912-920" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03975536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-023-00687-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bourguin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-022-00612-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564107v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-08761-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484800v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100919" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494488v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carlesso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eliza Patulea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tudor Ionescu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI66578.2025.11339328" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Chkifa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Majda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07785-1_4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485124v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Levy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-23833-7_10" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933048v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ben Yahia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aligon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilahun Yeshambel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaregal Assabie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICT64582.2025.00041" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250779v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2025.es2025-72" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068872v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013497100003929" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Molina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3726302.3730274" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465059v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56063-7_38" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599507v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708357" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599511v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar El Azaar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Chakir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700543v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0573-6_10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700550v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011986600003467" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48232-8_42" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20490-6_14" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04129196v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011848900003467" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526196v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Kharroubi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91738-8_7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670344v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasun Zaysa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02447-4_17" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97610-1_22" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162936v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Chrita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73882-2_54" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670346v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94191-8_68" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484824v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lewandowski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010457107090716" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573624v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713925v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725536v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03842609v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022DUNK0620" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>