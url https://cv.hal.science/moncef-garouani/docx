--- v2 (2026-05-06)
+++ v3 (2026-05-30)
@@ -1031,51 +1031,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using meta-learning for automated algorithms selection and configuration: an experimental framework for industrial big data</w:t>
+                <w:t xml:space="preserve">Towards big industrial data mining through explainable automated machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
@@ -1110,106 +1110,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bourguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Big Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (57), pp.20. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120 (1-2), pp.1169-1188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40537-022-00612-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-022-08761-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655423v1</w:t>
+                <w:t xml:space="preserve">hal-03564107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards big industrial data mining through explainable automated machine learning</w:t>
+                <w:t xml:space="preserve">Using meta-learning for automated algorithms selection and configuration: an experimental framework for industrial big data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
@@ -1244,82 +1244,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bourguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 120 (1-2), pp.1169-1188. </w:t>
+              <w:t xml:space="preserve">Journal of Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (57), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-022-08761-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40537-022-00612-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564107v1</w:t>
+                <w:t xml:space="preserve">hal-03655423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMLBID: An auto-explained Automated Machine Learning tool for Big Industrial Data</w:t>
               </w:r>
@@ -1812,545 +1812,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485124v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Black-Box Tuning to Guided Optimization via Hyperparameters Interaction Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advancing Amharic Information Retrieval: A Comparative Analysis of Traditional, Neural, and Transformer-Based Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilahun Yeshambel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ayah Barhrhouj</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaregal Assabie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 37th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTAI66417.2025.00056⟩</w:t>
+              <w:t xml:space="preserve">2025 8th International Conference on Information and Computer Technologies (ICICT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Hawaii-Hilo, France. pp.223-228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICICT64582.2025.00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421717v1</w:t>
+                <w:t xml:space="preserve">hal-05375586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Explainable Automated Diagnosis of Autistic Spectrum Disorder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">XStacking: Explanation-Guided Stacked Ensemble Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Aligon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayah Barhrhouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning(ESANN 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases - ECMLPKDD 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933048v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Amharic Information Retrieval: A Comparative Analysis of Traditional, Neural, and Transformer-Based Models</w:t>
+                <w:t xml:space="preserve">Multimodal Explainable Automated Diagnosis of Autistic Spectrum Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilahun Yeshambel</w:t>
+                <w:t xml:space="preserve">Meryem Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaregal Assabie</w:t>
+                <w:t xml:space="preserve">Julien Aligon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 8th International Conference on Information and Computer Technologies (ICICT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">33rd European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning(ESANN 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Bruges, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375586v1</w:t>
+                <w:t xml:space="preserve">hal-04933048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XStacking: Explanation-Guided Stacked Ensemble Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal Explainable Automated Diagnosis of Autistic Spectrum Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Teste</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aligon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases - ECMLPKDD 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESANN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Bruges (Belgium) and online, France. pp.329-334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/esann/2025.es2025-72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250779v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Explainable Automated Diagnosis of Autistic Spectrum Disorder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meryem Ben Yahia</w:t>
+                <w:t xml:space="preserve">Dense Retrieval for Low Resource languages - the Case of Amharic Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilahun Yeshambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Aligon</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESANN 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14428/esann/2025.es2025-72⟩</w:t>
+              <w:t xml:space="preserve">SIGIR '25: The 48th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Padua, Italy. pp.3098-3100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3726302.3730274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043756v1</w:t>
+                <w:t xml:space="preserve">hal-05195625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IoT-AID: Leveraging XAI for Conversational Recommendations in Cyber-Physical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Choaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2382,1309 +2408,1283 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on Enterprise Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSTICC : Institute for Systems and Technologies of Information, Control and Communication, Apr 2025, Porto, Portugal. pp.671-679, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013497100003929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense Retrieval for Low Resource languages - the Case of Amharic Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tilahun Yeshambel</w:t>
+                <w:t xml:space="preserve">Autism Spectrum Disorder Detection Through Connectivity Analysis and Feature Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Chkifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Josiane Mothe</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Majda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGIR '25: The 48th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Digital Technologies and Applications ICDTA (2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Ifrane, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195625v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autism Spectrum Disorder Detection Through Connectivity Analysis and Feature Selection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Black-Box Tuning to Guided Optimization via Hyperparameters Interaction Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aicha Majda</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayah Barhrhouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Technologies and Applications ICDTA (2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 37th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Athens, Greece. pp.376-382, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI66417.2025.00056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976105v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we predict QPP? An approach based on multivariate outliers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Déjean</w:t>
+                <w:t xml:space="preserve">IoT Sensor Selection in Cyber-Physical Systems: Leveraging Large Language Models as Recommender Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Choaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Mohanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th European Conference on Information Retrieval (ECIR 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.458--467, </w:t>
+              <w:t xml:space="preserve">10th International Conference on Control, Decision and Information Technologies (CoDIT 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Valletta, Malta. pp.2516-2519, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-56063-7_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT62066.2024.10708357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465059v1</w:t>
+                <w:t xml:space="preserve">hal-04599507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT Sensor Selection in Cyber-Physical Systems: Leveraging Large Language Models as Recommender Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Choaib</w:t>
+                <w:t xml:space="preserve">Prédictibilité de la prédiction de la performance des requêtes? Une approche basée sur les valeurs aberrantes multivariées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diégo Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Control, Decision and Information Technologies (CoDIT 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19éme COnférence francophone en Recherche d’Information et Applications (CORIA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association ARIA, Apr 2024, La Rochelle, France. pp.458--467</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599507v1</w:t>
+                <w:t xml:space="preserve">hal-04580035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédictibilité de la prédiction de la performance des requêtes? Une approche basée sur les valeurs aberrantes multivariées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Déjean</w:t>
+                <w:t xml:space="preserve">A Comprehensive Study on Explainable Energy Consumption Patterns in Smart Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar El Azaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19éme COnférence francophone en Recherche d’Information et Applications (CORIA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association ARIA, Apr 2024, La Rochelle, France. pp.458--467</w:t>
+              <w:t xml:space="preserve">12th International Conference on New Technologies, Artificial Intelligence and Smart Data (INTIS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Tanger, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580035v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Study on Explainable Energy Consumption Patterns in Smart Buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model Lake : a New Alternative for Machine Learning Model Management and Governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Garouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaoutar El Azaar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hamlich</w:t>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Ravat</w:t>
+                <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on New Technologies, Artificial Intelligence and Smart Data (INTIS 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Web Information Systems Engineering conference (WISE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Doha, Qatar. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-0573-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599511v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Lake : a New Alternative for Machine Learning Model Management and Governance</w:t>
+                <w:t xml:space="preserve">Investigating the Duality of Interpretability and Explainability in Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayah Barhrhouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aligon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Web Information Systems Engineering conference (WISE 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">36th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Herndon, Virginia, United States. à paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700543v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Duality of Interpretability and Explainability in Machine Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can we predict QPP? An approach based on multivariate outliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Déjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diégo Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">46th European Conference on Information Retrieval (ECIR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.458--467, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-56063-7_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700550v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining Meta-Features Importance in Meta-Learning Through Shapley Values</w:t>
+                <w:t xml:space="preserve">Scalable Meta-Bayesian Based Hyperparameters Optimization for Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Enterprise Information Systems (ICEIS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Prague, France. pp.591--598, </w:t>
+              <w:t xml:space="preserve">4th International Conference on Smart Applications and Data analysis, SADASC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Marrakech (MA), Morocco. pp.173-186, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0011986600003467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-20490-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573670v1</w:t>
+                <w:t xml:space="preserve">hal-03975774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the Black Box: Towards Interactive Explainable Automated Machine Learning</w:t>
+                <w:t xml:space="preserve">Explaining Meta-Features Importance in Meta-Learning Through Shapley Values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Intelligent Data Engineering and Automated Learning (IDEAL 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Evora, Nov 2023, Evora, Portugal. pp.458--469, </w:t>
+              <w:t xml:space="preserve">25th International Conference on Enterprise Information Systems (ICEIS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Prague, France. pp.591--598, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-48232-8_42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0011986600003467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573629v1</w:t>
+                <w:t xml:space="preserve">hal-04573670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Meta-Bayesian Based Hyperparameters Optimization for Machine Learning</w:t>
+                <w:t xml:space="preserve">Unlocking the Black Box: Towards Interactive Explainable Automated Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hamlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Smart Applications and Data analysis, SADASC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Marrakech (MA), Morocco. pp.173-186, </w:t>
+              <w:t xml:space="preserve">24th International Conference on Intelligent Data Engineering and Automated Learning (IDEAL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Evora, Nov 2023, Evora, Portugal. pp.458--469, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-20490-6_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-48232-8_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975774v1</w:t>
+                <w:t xml:space="preserve">hal-04573629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Decision Support Framework for IoT: Towards a Cyber Physical Recommendation System</w:t>
               </w:r>
@@ -3798,209 +3798,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a New Lexicon-Based Features Vector for Sentiment Analysis: Application to Moroccan Arabic Tweets</w:t>
+                <w:t xml:space="preserve">Leveraging the Automated Machine Learning for Arabic Opinion Mining: A Preliminary Study on AutoML Tools and Comparison to Human Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Kharroubi</w:t>
+                <w:t xml:space="preserve">Kasun Zaysa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Information, Communication &amp; Cybersecurity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Khouribga, Morocco. pp.67-76, </w:t>
+              <w:t xml:space="preserve">ICDTA 2022: Digital Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Fez, Morocco. pp.163-171, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-91738-8_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-02447-4_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526196v1</w:t>
+                <w:t xml:space="preserve">hal-03670344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging the Automated Machine Learning for Arabic Opinion Mining: A Preliminary Study on AutoML Tools and Comparison to Human Performance</w:t>
+                <w:t xml:space="preserve">Towards a New Lexicon-Based Features Vector for Sentiment Analysis: Application to Moroccan Arabic Tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasun Zaysa</w:t>
+                <w:t xml:space="preserve">Jamal Kharroubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDTA 2022: Digital Technologies and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Fez, Morocco. pp.163-171, </w:t>
+              <w:t xml:space="preserve">The International Conference on Information, Communication &amp; Cybersecurity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Khouribga, Morocco. pp.67-76, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-02447-4_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91738-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670344v1</w:t>
+                <w:t xml:space="preserve">hal-03526196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards meta-learning based data analytics to better assist the domain experts in industry 4.0</w:t>
               </w:r>
@@ -4114,347 +4114,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03491690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an automatic assistance framework for the selection and configuration of machine-learning-based data analytics solutions in industry 4.0</w:t>
+                <w:t xml:space="preserve">MAC: An Open and Free Moroccan Arabic Corpus for Sentiment Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Kharroubi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth International Conference on Big Data and Internet of Things (BDIoT'21)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SCA 2021: The 6th Smart City Applications International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Safranbolu, Turkey. pp.849-858, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-94191-8_68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159685v1</w:t>
+                <w:t xml:space="preserve">hal-03670346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiment Analysis of Moroccan Tweets Using Text Mining</w:t>
+                <w:t xml:space="preserve">Towards an automatic assistance framework for the selection and configuration of machine-learning-based data analytics solutions in industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bourguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2021 International Conference on Digital Technologies and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Fifth International Conference on Big Data and Internet of Things (BDIoT'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Rabat, Morocco. pp.3-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162936v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAC: An Open and Free Moroccan Arabic Corpus for Sentiment Analysis</w:t>
+                <w:t xml:space="preserve">Sentiment Analysis of Moroccan Tweets Using Text Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanae Chrita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Kharroubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCA 2021: The 6th Smart City Applications International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Safranbolu, Turkey. pp.849-858, </w:t>
+              <w:t xml:space="preserve">The 2021 International Conference on Digital Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Online Streaming, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-94191-8_68⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-73882-2_54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670346v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Automation of Industrial Data Science: A Meta-learning based Approach</w:t>
               </w:r>
@@ -4818,77 +4818,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Modal Explainable Machine Learning for Automated Detection of Autistic Spectrum Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aligon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut de Recherche en Informatique de Toulouse (IRIT). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5182,51 +5182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371637v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramudita Satria Palar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Daffa Robani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verstaevel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Garouani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-026-10600-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118171v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Barhrhouj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2025.103358" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379351v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Gabriel Chifu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;go Ortiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774427" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Choaib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mohamed Bouneffa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Waldhoff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mohanna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02780-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-023-00311-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Ahmad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamlich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101444" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Chaabi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijai.v12.i2.pp912-920" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03975536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-023-00687-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bourguin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-022-00612-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564107v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-08761-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484800v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100919" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494488v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carlesso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eliza Patulea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tudor Ionescu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI66578.2025.11339328" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Chkifa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Majda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07785-1_4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485124v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Levy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-23833-7_10" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933048v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ben Yahia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aligon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilahun Yeshambel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaregal Assabie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICT64582.2025.00041" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250779v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2025.es2025-72" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068872v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013497100003929" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Molina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3726302.3730274" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465059v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56063-7_38" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599507v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708357" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599511v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar El Azaar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Chakir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700543v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0573-6_10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700550v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011986600003467" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48232-8_42" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20490-6_14" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04129196v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011848900003467" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526196v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Kharroubi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91738-8_7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670344v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasun Zaysa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02447-4_17" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97610-1_22" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162936v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Chrita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73882-2_54" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670346v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94191-8_68" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484824v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lewandowski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010457107090716" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573624v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713925v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725536v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03842609v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022DUNK0620" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371637v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramudita Satria Palar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Daffa Robani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verstaevel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Garouani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-026-10600-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118171v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Barhrhouj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2025.103358" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379351v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Gabriel Chifu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;go Ortiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774427" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Choaib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mohamed Bouneffa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Waldhoff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mohanna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02780-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-023-00311-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Ahmad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamlich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101444" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Chaabi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijai.v12.i2.pp912-920" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03975536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-023-00687-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564107v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bourguin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-08761-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655423v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-022-00612-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484800v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100919" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494488v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carlesso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eliza Patulea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tudor Ionescu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI66578.2025.11339328" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Chkifa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Majda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07785-1_4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485124v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Levy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-23833-7_10" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilahun Yeshambel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaregal Assabie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICT64582.2025.00041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250779v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933048v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ben Yahia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aligon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2025.es2025-72" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Molina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3726302.3730274" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013497100003929" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976105v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421717v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00056" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599507v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708357" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580035v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar El Azaar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Chakir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0573-6_10" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700550v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465059v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56063-7_38" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975774v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20490-6_14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011986600003467" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573629v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48232-8_42" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04129196v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011848900003467" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670344v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasun Zaysa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02447-4_17" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526196v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Kharroubi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91738-8_7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97610-1_22" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670346v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94191-8_68" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159685v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162936v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Chrita" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73882-2_54" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484824v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lewandowski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010457107090716" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573624v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713925v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725536v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03842609v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022DUNK0620" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>