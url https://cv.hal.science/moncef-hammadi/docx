--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Moncef Hammadi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moncef Hammadi received the MSc degree in Mechanical Engineering from the National Engineering School of Sfax in 2008 and the PhD in Industrial Engineering from the École Centrale de Paris in 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2012, he has been working as an associate professor at ISAE-Supmeca Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research interests in the QUARTZ laboratory include complex systems modeling, multi-physics simulation, multi-disciplinary optimization and inter-disciplinary collaborative design methodologies for the development of mechatronic and cyber-physical systems.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological and tool-based decision support framework for a sustainable end-of-life management of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Merschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 536, pp.147137. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEF-DPP: A Circular Economy Framework Integrating Digital Product Passport for Improving Circularity of Sustainable Mechatronics Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Merschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circular Economy and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2730-5988. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43615-025-00550-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological and tool-based decision support framework for a sustainable end-of-life management of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Merschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 536, pp.147137. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-MBSE Interoperability for the Checking of Design Requirements Based on Assemblability Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.566. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12020566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for the design and optimization of a quarter-car suspension system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chinese Institute of Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (7), pp.579-587. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02533839.2022.2101540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of CAD models and SysML specifications for the automated checking of design requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.259-264. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2021.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coupled Method for Disassembly Plans Evaluation Based on Operating Time and Quality Indexes Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Aicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Precision Engineering and Manufacturing-Green Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), pp.1493-1510. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40684-021-00393-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel disassembly approach with recycling rate calculation of industrial products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-021-06830-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool workspace consideration for assembly plan generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Bedeoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assembly Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), pp.612-625. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/AA-05-2020-0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of the uncertainty in the dimensioning of a gearbox of a wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hadrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.67-79. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15632/jtam-pl/128854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Design Methodology of Automated Guided Vehicles Based on Swarm Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (13), pp.6187. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11136187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysical Design Approach for Automotive Electronic Throttle Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (8), pp.6752-6761. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2939999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of disassembly plans and quality assessment based on CAD data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhadj Imen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigui Moez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aifaoui Nizar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (12), pp.1300-1320. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192x.2020.1815852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary design optimization using knowledge management applied to an electronic throttle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (2), pp.353-362. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-06-2019-0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predesign of a flexible multibody system excited by moving load using a mechatronic system approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (6), pp.604. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2020076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly sequence plan generation of heavy machines based on the stability criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Bedeoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102 (9-12), pp.2745-2755. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-019-03359-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative design process and product knowledge methodology for mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.213-228. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2018.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Biomimetic Soft Underwater Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaya Taniguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toi Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Society of Instrument and Control Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (4), pp.252-259. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9746/sicetr.55.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of uncertainties in the preliminary design case of an electromagnetic spindle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (4), pp.821-832. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15632/jtam-pl/111913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowing the set of complex systems’ possible design solutions derived from the set-based concurrent engineering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.233-248. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X19855115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematic formulation for the generation of combined paths for mounting parts in assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Benhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104 (9-12), pp.4475-4484. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-019-04300-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Analytical Models for Vibration Analysis in Modelica/Dymola: Application to the Wind Turbine Drive Train System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chinese Society of Mechanical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (1), pp.121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design decision support of a mechatronic system using analytical approach with Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2018019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Framework for Holonic Modelling and Multi-Agent Based Verification of Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Precision Engineering and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp.1793-1809. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12541-018-0208-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge sharing for mechatronic systems design and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (11), pp.1365-1370. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating model-based system engineering with set-based concurrent engineering principles for reliability and manufacturability analysis of mechatronic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Borchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.80-94. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X18816746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interoperability process between CAD system and CAE applications based on CAD data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiheb Gouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.1039 - 1058. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-017-0445-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach from mechatronic to Cyber-Physical Systems for the design of manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.52 - 69. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-domain modelling and verification procedure within MBSE approach to design propulsion systems for road electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Capasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixian Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottorino Veneri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2016006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent approach based on a design process for the optimization of mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (5), pp.507--518. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2016080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design methodology for the preliminary study of a mechatronic system: application to wind turbine system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (4), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2017023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicle design, modelling and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.10. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2015095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-supported approach for the collaborative design of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 07 (02), pp.19. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793962316420010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric compact modelling of dynamical systems using meshfree method with multi-port technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of dynamical systems and differential equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (3), pp.206-219. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJDSDE.2015.071002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRE-DESIGNING OF A MECHATRONIC SYSTEM USING AN ANALYTICAL APPROACH WITH DYMOLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15632/jtam-pl.53.3.697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SysML-based methodology for mechatronic systems architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.218 - 231. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-agent methodology for multi-level modeling of mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.208 - 217. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRDG: Multi-Robots Dataset Generator for CSLAM Backend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Khenfri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 15th France-Japan & 13th Europe-Asia Congress on Mechatronics (MECATRONICS) / 23rd International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saint-Ouen-sur-Seine, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS-REM67547.2025.11349532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed Neural Networks for Fast Thermal Simulation in Laser Wire Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 15th France-Japan & 13th Europe-Asia Congress on Mechatronics (MECATRONICS) / 23rd International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saint-Ouen-sur-Seine, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS-REM67547.2025.11349643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Spectral Thermal Simulation for Wire Laser Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rochdi Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeir Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 15th France-Japan & 13th Europe-Asia Congress on Mechatronics (MECATRONICS) / 23rd International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saint-Ouen-sur-Seine, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS-REM67547.2025.11349503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topological Approach to Design Problems for Distributed Systems Using Category Theory: A Focus on Robotic Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Ahrendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dugowson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Montreal, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon64521.2025.11014826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Selection Tradeoff for Robust C-SLAM in UAV Swarm Systems for Indoor Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Khenfri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Mechatronic Systems and 14th Symposium on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digital Hybrid Pipeline for Energy-Aware CNC Machining: Surrogate Models Leveraging CAM and G-Code Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhene Abdeljabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Symposium on Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A House of Quality Based Methodology for Designing Collaborative SLAM Architecture for UAV Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Khenfri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Systems Engineering (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Perugia, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/isse63315.2024.10741123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new SysML Model for UAV Swarm Modeling: UavSwarmML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montreal Virtual, ON LINE, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon53536.2022.9773922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Systems Engineering methodology for defining multi-physics simulation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Galisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Gherib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montreal ( Virtual ON LINE ), Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon53536.2022.9773905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-MBSE interoperability for the checking of design requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monastir, Tunisia. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD52085.2021.9429472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CAD -System engineering interoperability by Enriching CAD database with functional information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD), 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Sfax, Tunisia. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD52085.2021.9429313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CADDEX tool for CAD and CAE integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Gandouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon48628.2021.9495827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Design Office: Proposition of Problem- and Project-Based Learning Solution in the COVID-19 Era and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthony Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Global Engineering Education Conference (EDUCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, France. pp.1527-1531, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON46332.2021.9454130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Top Down Approach to Ensure the Continuity of the Different Design Levels of Swarm Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Multi-Conference on Systems, Signals &amp; Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative design projects promoting work-related learning in engineering curricula: Feedbacks from the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Xerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dutertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2021 49th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SysML profile for mechanical assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/syscon47679.2020.9275865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Knee Joint Mechanism with Variable Transmission and Joint Stop for Bipedal Robot Inspired by Human Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimitake Ueki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuki Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Shimojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rem49740.2020.9313087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the continuity of the swarm robot design using MBSE method and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Modelling, Optimization and Simulation (MOSIM'20),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and multidisciplinary design optimization for mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.624-629, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8927685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving Mechatronic Students in Business Innovation using Project-Based Learning: a case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 20th International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Wels, Austria. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM.2019.8744121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the SBCE Principles with MBSE Methodology for the Mechatronic System’s Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Orlando, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2019.8836834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic system design with manufacturing constraints using set-based concurrent engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Annual IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2018.8369513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System of Systems Architectural Design of On-Demand Electric Aviation Based on Mission Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hammami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rome, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2018.8544461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic System Design using Model-Based Systems Engineering and Set-Based Concurrent Engineering Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Borchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsu, France. pp.32-38, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems engineering approach for the conjoint design of mechatronic products and their manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Annual IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2018.8369560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation approach of a mechatronic system controller in upstream phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsu, Japan. pp.212-216, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary design and optimization using knowledge based engineering,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMSM’17-International Congress Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The usage of a system engineering approach for integrating machining constraints in the upstream design stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Borchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A holonic-based method for design process of cyber-physical reconfigurable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSE-IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2016, Edumbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems engineering analysis approach based on interoperability for reconfigurable manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Achraf Ben Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Systems Engineering (ISSE) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, EDINBURGH, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2016.7753179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A holonic-based method for design process of cyber-physical reconfigurable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2016 IEEE International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, EDIMBURGH, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2016.7753180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and multi-objective optimization of an Electronic Throttle in open-loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Compiègne, France. pp.331-335, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution from mechatronics to cyber physical systems: An educational point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics (MECATRONICS) /17th International Conference on Research and Education in Mechatronics (REM), 2016 11th France-Japan &amp; 9th Europe-Asia Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, COMPIEGNE, France. pp.360-366, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SysML based-methodology for modelling disturbances in manufacturing systems using ADACOR holonic control architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics (MECATRONICS) /17th International Conference on Research and Education in Mechatronics (REM), 2016 11th France-Japan &amp; 9th Europe-Asia Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, COMPIEGNE, France. pp.097-102, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Engineering Approach for eco-comparison among power-train configurations of hybrid bus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Iuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Camargo Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Orlando, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2016.7490570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process integration and design optimization technologies for modelling improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Iuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchand Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2016 IEEE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, EDINBURGH, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2016.7753146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLACIS: a general project-based learning framework illustrated with a concrete example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottorino Veneri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs for a 3D enriched ontology for mechatronic systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Systems Engineering (ISSE),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. pp.253-260, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System approach to the pre-design of electric propulsion systems for road vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Iebba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Camargo Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottorino Veneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Capasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2015 IEEE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLACIS: Systems engineering through a project-based learning approach general framework, debates and achievements through an overview and a concrete example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Systems Engineering (ISSE) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. pp.358-363, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Design of an Intelligent Welding Cell Using SysML and Holonic Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Congress on Design and Modeling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17527-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-dimensioning of the Dynamic Properties of the Wind Turbine System Using Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Six international congress on Design and Modeling of Mechanical Systems CMSM’2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach for optimizing mechatronic systems: Application to the optimal design of an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besacon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based approach for collaborative distributed mechatronic design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecatronics (MECATRONICS), 2014 10th France-Japan/ 8th Europe-Asia Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary optimization of a quad-rotor by integrating multi-level models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yethreb Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hammami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th France-Japan/8th Europe-Asia Congress on Mecatronics (MECATRONICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2014.7018616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Approach for the Optimal Design of Mechatronic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiphysics Modelling and Simulation for Systems Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical approach for the integrated preliminary analysis of mechatronic systems subjected to vibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecatronics (MECATRONICS), 2014 10th France-Japan/ 8th Europe-Asia Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Radial Basis Functions with Modelica for Mechatronic Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on Design and Modeling of Mechanical Systems (CMSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, DJERBA, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an AGV system using MBSE method and multi-agents' technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.103-114, 2023, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System level specification and multi-agent simulation of manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.30-40, 2022, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-84958-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of A Swarm Robot Application Using MBSE Method and Multi-Agent Technology: Monitoring Oil Spills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.96-105, 2022, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85584-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensioning of an Electromagnetic Spindle with Interval Computation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.67-75, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46729-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Underwater Robots Imitating Manta Actuated by Dielectric-Elastomer Minimum-Energy Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiji Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Design and Modeling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.882-891, 2020, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Approach for Modeling a Multibody System During Pre-design with Application to the Railway System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.150-157, 2020, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24247-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Approach to Model-Based Parametric Design of Mechatronic Systems with Modelica: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-18, 2020, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46729-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling of a Mechatronic Power System of an Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.842-852, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Based Approach for Vibration Analysis in Modelica: Application to the Bridge Crane System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Acoustics and Vibration II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Springer International Publishing, pp.83-91, 2019, Applied Condition Monitoring, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design and Modeling of an Optimized Mechatronic System Using a Set Based Concurrent Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Acoustics and Vibration II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-120, 2019, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-dimensioning of the Dynamic Properties of the Wind Turbine System Using Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.179-188, 2015, Lecture Notes in Mechanical Engineering, 978-3-319-17526-3. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17527-0_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary optimization of mechatronic systems: Application to an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronic Systems: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1--14, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Analysis of Autonomous Drone Technology Across Multiple Sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'intégration de la modélisation et la simulation multi-physique pour conception des systèmes mécatroniques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Ecole Centrale Paris; École nationale d'ingénieurs de Sfax (Tunisie), 2012. Français. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012ECAP0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00711469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary collaborative design of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanical engineering [physics.class-ph]. Université de Technologie de Compiègne, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03614326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Moncef Hammadi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moncef Hammadi received the MSc degree in Mechanical Engineering from the National Engineering School of Sfax in 2008 and the PhD in Industrial Engineering from the École Centrale de Paris in 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2012, he has been working as an associate professor at ISAE-Supmeca Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research interests in the QUARTZ laboratory include complex systems modeling, multi-physics simulation, multi-disciplinary optimization and inter-disciplinary collaborative design methodologies for the development of mechatronic and cyber-physical systems.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological and tool-based decision support framework for a sustainable end-of-life management of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Merschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 536, pp.147137. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEF-DPP: A Circular Economy Framework Integrating Digital Product Passport for Improving Circularity of Sustainable Mechatronics Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Merschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circular Economy and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2730-5988. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43615-025-00550-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological and tool-based decision support framework for a sustainable end-of-life management of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Merschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 536, pp.147137. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design For Selective Assembly And Disassembly Process Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.9-14. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69076/jomac.2024.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning for disassembly sequence planning optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151, pp.103992. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2023.103992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-MBSE Interoperability for the Checking of Design Requirements Based on Assemblability Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.566. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12020566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for the design and optimization of a quarter-car suspension system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chinese Institute of Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (7), pp.579-587. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02533839.2022.2101540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of CAD models and SysML specifications for the automated checking of design requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.259-264. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2021.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coupled Method for Disassembly Plans Evaluation Based on Operating Time and Quality Indexes Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Aicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Precision Engineering and Manufacturing-Green Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), pp.1493-1510. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40684-021-00393-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel disassembly approach with recycling rate calculation of industrial products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-021-06830-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool workspace consideration for assembly plan generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Bedeoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assembly Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), pp.612-625. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/AA-05-2020-0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of the uncertainty in the dimensioning of a gearbox of a wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hadrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.67-79. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15632/jtam-pl/128854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Design Methodology of Automated Guided Vehicles Based on Swarm Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (13), pp.6187. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11136187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysical Design Approach for Automotive Electronic Throttle Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (8), pp.6752-6761. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2939999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of disassembly plans and quality assessment based on CAD data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhadj Imen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigui Moez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aifaoui Nizar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (12), pp.1300-1320. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192x.2020.1815852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary design optimization using knowledge management applied to an electronic throttle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (2), pp.353-362. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-06-2019-0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predesign of a flexible multibody system excited by moving load using a mechatronic system approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (6), pp.604. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2020076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative design process and product knowledge methodology for mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.213-228. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2018.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Biomimetic Soft Underwater Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaya Taniguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toi Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Society of Instrument and Control Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (4), pp.252-259. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9746/sicetr.55.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly sequence plan generation of heavy machines based on the stability criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Bedeoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102 (9-12), pp.2745-2755. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-019-03359-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of uncertainties in the preliminary design case of an electromagnetic spindle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (4), pp.821-832. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15632/jtam-pl/111913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowing the set of complex systems’ possible design solutions derived from the set-based concurrent engineering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.233-248. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X19855115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematic formulation for the generation of combined paths for mounting parts in assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Benhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104 (9-12), pp.4475-4484. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-019-04300-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Analytical Models for Vibration Analysis in Modelica/Dymola: Application to the Wind Turbine Drive Train System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chinese Society of Mechanical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (1), pp.121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design decision support of a mechatronic system using analytical approach with Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2018019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Framework for Holonic Modelling and Multi-Agent Based Verification of Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Precision Engineering and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp.1793-1809. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12541-018-0208-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge sharing for mechatronic systems design and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (11), pp.1365-1370. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating model-based system engineering with set-based concurrent engineering principles for reliability and manufacturability analysis of mechatronic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Borchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.80-94. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X18816746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interoperability process between CAD system and CAE applications based on CAD data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiheb Gouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.1039 - 1058. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-017-0445-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent approach based on a design process for the optimization of mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (5), pp.507--518. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2016080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design methodology for the preliminary study of a mechatronic system: application to wind turbine system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (4), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2017023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-domain modelling and verification procedure within MBSE approach to design propulsion systems for road electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Capasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixian Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottorino Veneri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2016006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach from mechatronic to Cyber-Physical Systems for the design of manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.52 - 69. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicle design, modelling and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.10. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2015095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-supported approach for the collaborative design of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 07 (02), pp.19. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793962316420010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric compact modelling of dynamical systems using meshfree method with multi-port technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of dynamical systems and differential equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (3), pp.206-219. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJDSDE.2015.071002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRE-DESIGNING OF A MECHATRONIC SYSTEM USING AN ANALYTICAL APPROACH WITH DYMOLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15632/jtam-pl.53.3.697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SysML-based methodology for mechatronic systems architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.218 - 231. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-agent methodology for multi-level modeling of mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.208 - 217. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed Neural Networks for Fast Thermal Simulation in Laser Wire Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 15th France-Japan & 13th Europe-Asia Congress on Mechatronics (MECATRONICS) / 23rd International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saint-Ouen-sur-Seine, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS-REM67547.2025.11349643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRDG: Multi-Robots Dataset Generator for CSLAM Backend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Khenfri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 15th France-Japan & 13th Europe-Asia Congress on Mechatronics (MECATRONICS) / 23rd International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saint-Ouen-sur-Seine, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS-REM67547.2025.11349532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Spectral Thermal Simulation for Wire Laser Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rochdi Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeir Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 15th France-Japan & 13th Europe-Asia Congress on Mechatronics (MECATRONICS) / 23rd International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saint-Ouen-sur-Seine, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS-REM67547.2025.11349503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Selection Tradeoff for Robust C-SLAM in UAV Swarm Systems for Indoor Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Khenfri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Mechatronic Systems and 14th Symposium on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topological Approach to Design Problems for Distributed Systems Using Category Theory: A Focus on Robotic Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Ahrendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dugowson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Montreal, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon64521.2025.11014826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digital Hybrid Pipeline for Energy-Aware CNC Machining: Surrogate Models Leveraging CAM and G-Code Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhene Abdeljabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Symposium on Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A House of Quality Based Methodology for Designing Collaborative SLAM Architecture for UAV Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Khenfri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Systems Engineering (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Perugia, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/isse63315.2024.10741123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Systems Engineering methodology for defining multi-physics simulation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Galisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Gherib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montreal ( Virtual ON LINE ), Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon53536.2022.9773905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new SysML Model for UAV Swarm Modeling: UavSwarmML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montreal Virtual, ON LINE, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon53536.2022.9773922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-MBSE interoperability for the checking of design requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monastir, Tunisia. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD52085.2021.9429472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CAD -System engineering interoperability by Enriching CAD database with functional information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD), 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Sfax, Tunisia. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD52085.2021.9429313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CADDEX tool for CAD and CAE integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Gandouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon48628.2021.9495827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Top Down Approach to Ensure the Continuity of the Different Design Levels of Swarm Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Multi-Conference on Systems, Signals &amp; Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Design Office: Proposition of Problem- and Project-Based Learning Solution in the COVID-19 Era and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthony Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Global Engineering Education Conference (EDUCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, France. pp.1527-1531, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON46332.2021.9454130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative design projects promoting work-related learning in engineering curricula: Feedbacks from the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Xerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dutertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2021 49th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Knee Joint Mechanism with Variable Transmission and Joint Stop for Bipedal Robot Inspired by Human Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimitake Ueki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuki Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Shimojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rem49740.2020.9313087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SysML profile for mechanical assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/syscon47679.2020.9275865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the continuity of the swarm robot design using MBSE method and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Modelling, Optimization and Simulation (MOSIM'20),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and multidisciplinary design optimization for mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.624-629, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8927685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving Mechatronic Students in Business Innovation using Project-Based Learning: a case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 20th International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Wels, Austria. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM.2019.8744121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the SBCE Principles with MBSE Methodology for the Mechatronic System’s Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Orlando, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2019.8836834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic system design with manufacturing constraints using set-based concurrent engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Annual IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2018.8369513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System of Systems Architectural Design of On-Demand Electric Aviation Based on Mission Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hammami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rome, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2018.8544461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic System Design using Model-Based Systems Engineering and Set-Based Concurrent Engineering Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Borchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsu, France. pp.32-38, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems engineering approach for the conjoint design of mechatronic products and their manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Annual IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2018.8369560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation approach of a mechatronic system controller in upstream phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsu, Japan. pp.212-216, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The usage of a system engineering approach for integrating machining constraints in the upstream design stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Borchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary design and optimization using knowledge based engineering,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMSM’17-International Congress Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A holonic-based method for design process of cyber-physical reconfigurable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2016 IEEE International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, EDIMBURGH, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2016.7753180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems engineering analysis approach based on interoperability for reconfigurable manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Achraf Ben Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Systems Engineering (ISSE) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, EDINBURGH, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2016.7753179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A holonic-based method for design process of cyber-physical reconfigurable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSE-IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2016, Edumbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and multi-objective optimization of an Electronic Throttle in open-loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Compiègne, France. pp.331-335, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution from mechatronics to cyber physical systems: An educational point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics (MECATRONICS) /17th International Conference on Research and Education in Mechatronics (REM), 2016 11th France-Japan &amp; 9th Europe-Asia Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, COMPIEGNE, France. pp.360-366, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Engineering Approach for eco-comparison among power-train configurations of hybrid bus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Iuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Camargo Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Orlando, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2016.7490570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SysML based-methodology for modelling disturbances in manufacturing systems using ADACOR holonic control architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics (MECATRONICS) /17th International Conference on Research and Education in Mechatronics (REM), 2016 11th France-Japan &amp; 9th Europe-Asia Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, COMPIEGNE, France. pp.097-102, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process integration and design optimization technologies for modelling improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Iuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchand Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2016 IEEE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, EDINBURGH, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2016.7753146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLACIS: Systems engineering through a project-based learning approach general framework, debates and achievements through an overview and a concrete example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Systems Engineering (ISSE) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. pp.358-363, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs for a 3D enriched ontology for mechatronic systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Systems Engineering (ISSE),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. pp.253-260, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System approach to the pre-design of electric propulsion systems for road vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Iebba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Camargo Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottorino Veneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Capasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2015 IEEE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Design of an Intelligent Welding Cell Using SysML and Holonic Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Congress on Design and Modeling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17527-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLACIS: a general project-based learning framework illustrated with a concrete example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottorino Veneri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-dimensioning of the Dynamic Properties of the Wind Turbine System Using Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Six international congress on Design and Modeling of Mechanical Systems CMSM’2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary optimization of a quad-rotor by integrating multi-level models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yethreb Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hammami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th France-Japan/8th Europe-Asia Congress on Mecatronics (MECATRONICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2014.7018616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach for optimizing mechatronic systems: Application to the optimal design of an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besacon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based approach for collaborative distributed mechatronic design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecatronics (MECATRONICS), 2014 10th France-Japan/ 8th Europe-Asia Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Approach for the Optimal Design of Mechatronic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiphysics Modelling and Simulation for Systems Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical approach for the integrated preliminary analysis of mechatronic systems subjected to vibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecatronics (MECATRONICS), 2014 10th France-Japan/ 8th Europe-Asia Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Radial Basis Functions with Modelica for Mechatronic Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on Design and Modeling of Mechanical Systems (CMSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, DJERBA, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an AGV system using MBSE method and multi-agents' technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.103-114, 2023, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of A Swarm Robot Application Using MBSE Method and Multi-Agent Technology: Monitoring Oil Spills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.96-105, 2022, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85584-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System level specification and multi-agent simulation of manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.30-40, 2022, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-84958-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Underwater Robots Imitating Manta Actuated by Dielectric-Elastomer Minimum-Energy Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiji Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Design and Modeling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.882-891, 2020, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensioning of an Electromagnetic Spindle with Interval Computation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.67-75, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46729-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Approach for Modeling a Multibody System During Pre-design with Application to the Railway System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.150-157, 2020, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24247-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Approach to Model-Based Parametric Design of Mechatronic Systems with Modelica: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-18, 2020, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46729-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling of a Mechatronic Power System of an Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.842-852, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design and Modeling of an Optimized Mechatronic System Using a Set Based Concurrent Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Acoustics and Vibration II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-120, 2019, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Based Approach for Vibration Analysis in Modelica: Application to the Bridge Crane System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Acoustics and Vibration II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Springer International Publishing, pp.83-91, 2019, Applied Condition Monitoring, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-dimensioning of the Dynamic Properties of the Wind Turbine System Using Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.179-188, 2015, Lecture Notes in Mechanical Engineering, 978-3-319-17526-3. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17527-0_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary optimization of mechatronic systems: Application to an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronic Systems: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1--14, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Analysis of Autonomous Drone Technology Across Multiple Sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'intégration de la modélisation et la simulation multi-physique pour conception des systèmes mécatroniques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Ecole Centrale Paris; École nationale d'ingénieurs de Sfax (Tunisie), 2012. Français. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012ECAP0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00711469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary collaborative design of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanical engineering [physics.class-ph]. Université de Technologie de Compiègne, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03614326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.L. Diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Merschak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hammadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hehenberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147137" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044632v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43615-025-00550-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508784v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790832v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Brahmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Belhadj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Aifaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12020566" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Guizani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Trabelsi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Barkallah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02533839.2022.2101540" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.05.064" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Aicha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40684-021-00393-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-06830-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798977v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Bedeoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ben Hadj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AA-05-2020-0063" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157235v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hadrich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl/128854" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Aloui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soriano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11136187" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041688v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mcharek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2939999" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadj Imen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trigui Moez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aifaoui Nizar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192x.2020.1815852" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2019-0237" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazoi Hamza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020076" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Trigui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-03359-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018571v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.12.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Taniguchi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toi Nishimura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiguo Ming" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9746/sicetr.55.252" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Tounsi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl/111913" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041692v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Ammar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Louati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X19855115" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben Said" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Benhadj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-04300-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2018019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018569v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonaam Abid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12541-018-0208-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018575v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.338" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017818v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Firas Borchani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ben Yahia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X18816746" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912772v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Gouta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-017-0445-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517427v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Penas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Plateaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Patalano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.12.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589898v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Capasso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixian Renaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottorino Veneri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723793v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Abbes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016080" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riviere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015095" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326551v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kellner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962316420010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326553v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDSDE.2015.071002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326575v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl.53.3.697" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903161v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;da Mhenni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2014.03.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903160v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2014.03.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60QJ6ZH3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476099v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Schweitzer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Khenfri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS-REM67547.2025.11349532" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476101v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Yousfi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bouaziz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS-REM67547.2025.11349643" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476098v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rochdi Hentati" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Koubaa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeir Bouaziz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS-REM67547.2025.11349503" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101776v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Ahrendt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dugowson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon64521.2025.11014826" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331604v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476184v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Abdeljabbar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890271v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isse63315.2024.10741123" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784666v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773922" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790807v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Galisson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gherib" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773905" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799098v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429472" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251173v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Allagui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429313" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836797v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Gandouzi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon48628.2021.9495827" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625270v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Kooli-Chaabane" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanthony Antoine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON46332.2021.9454130" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182923v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625297v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanthony" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Xerri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dutertre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157233v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/syscon47679.2020.9275865" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157232v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimitake Ueki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuki Sato" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Shimojo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rem49740.2020.9313087" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018286v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Soriano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guizani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041679v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927685" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196271v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Idrissi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM.2019.8744121" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041666v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2019.8836834" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018588v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369513" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988405v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hammami" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2018.8544461" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017813v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495824" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988578v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369560" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020020v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495817" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598796v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017821v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421263v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589580v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Achraf Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753179" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589567v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753180" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589526v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547164" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508697v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547169" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589546v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547123" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337356v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Azzouzi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Iuliano" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Camargo Rosa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2016.7490570" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589950v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Fran&#231;oise" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753146" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444534v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589484v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302766" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322919v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Iebba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302762" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589445v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brunner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302782" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330195v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331540v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332079v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332057v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910903v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yethreb Ben Messaoud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hassine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018616" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332036v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331539v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886172v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590002v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_13" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182941v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0_4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183415v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85584-0_10" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954845v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trabelsi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkallah" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041661v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Hasegawa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_95" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041677v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24247-3_17" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041674v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955865v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_92" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960136v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_8" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018586v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_11" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589199v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_18" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723801v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412160v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00711469v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECAP0003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03614326v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.L. Diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Merschak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hammadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hehenberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147137" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044632v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43615-025-00550-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508784v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562083v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Allagui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Belhadj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Plateaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Penas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69076/jomac.2024.0023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562054v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.103992" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Brahmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Aifaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12020566" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791623v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Guizani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Trabelsi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Barkallah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02533839.2022.2101540" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.05.064" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798838v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Aicha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40684-021-00393-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157236v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-06830-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798977v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Bedeoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ben Hadj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AA-05-2020-0063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157235v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hadrich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl/128854" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419040v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Aloui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soriano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11136187" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041688v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mcharek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2939999" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157234v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadj Imen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trigui Moez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aifaoui Nizar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192x.2020.1815852" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2019-0237" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041684v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazoi Hamza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020076" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018571v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.12.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041655v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Taniguchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toi Nishimura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiguo Ming" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9746/sicetr.55.252" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Trigui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-03359-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041687v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Tounsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl/111913" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041692v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Ammar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Louati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X19855115" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben Said" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Benhadj" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-04300-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239909v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2018019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonaam Abid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12541-018-0208-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.338" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Firas Borchani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ben Yahia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X18816746" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912772v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Gouta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-017-0445-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723793v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Abbes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016080" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589598v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riviere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589898v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Capasso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Patalano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixian Renaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottorino Veneri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517427v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.12.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589496v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015095" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326551v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kellner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962316420010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDSDE.2015.071002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326575v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl.53.3.697" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903161v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;da Mhenni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2014.03.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903160v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2014.03.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60QJ6ZH3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476101v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Yousfi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bouaziz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS-REM67547.2025.11349643" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476099v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Schweitzer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Khenfri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS-REM67547.2025.11349532" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476098v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rochdi Hentati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Koubaa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeir Bouaziz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS-REM67547.2025.11349503" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331604v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101776v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Ahrendt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dugowson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon64521.2025.11014826" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476184v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Abdeljabbar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890271v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isse63315.2024.10741123" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790807v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Galisson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gherib" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773905" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784666v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773922" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799098v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429472" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251173v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429313" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836797v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Gandouzi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon48628.2021.9495827" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182923v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625270v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Kooli-Chaabane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanthony Antoine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON46332.2021.9454130" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625297v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanthony" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Xerri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dutertre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157232v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimitake Ueki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuki Sato" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Shimojo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rem49740.2020.9313087" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157233v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/syscon47679.2020.9275865" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018286v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Soriano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guizani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041679v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927685" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196271v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Idrissi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM.2019.8744121" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041666v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2019.8836834" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018588v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369513" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988405v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hammami" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2018.8544461" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017813v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495824" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988578v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369560" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020020v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495817" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017821v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598796v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589567v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753180" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589580v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Achraf Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753179" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421263v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589526v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547164" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508697v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547169" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337356v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Azzouzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Iuliano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Camargo Rosa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2016.7490570" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589546v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547123" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589950v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Fran&#231;oise" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753146" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589445v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brunner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302782" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589484v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302766" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322919v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Iebba" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302762" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330195v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444534v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331540v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910903v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yethreb Ben Messaoud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hassine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018616" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332079v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332057v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332036v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331539v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886172v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590002v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_13" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183415v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85584-0_10" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182941v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0_4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041661v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Hasegawa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_95" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954845v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trabelsi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkallah" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041677v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24247-3_17" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041674v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955865v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_92" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018586v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_11" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960136v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589199v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_18" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723801v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412160v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00711469v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECAP0003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03614326v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>