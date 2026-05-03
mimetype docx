--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Moncef Hammadi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moncef Hammadi received the MSc degree in Mechanical Engineering from the National Engineering School of Sfax in 2008 and the PhD in Industrial Engineering from the École Centrale de Paris in 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2012, he has been working as an associate professor at ISAE-Supmeca Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research interests in the QUARTZ laboratory include complex systems modeling, multi-physics simulation, multi-disciplinary optimization and inter-disciplinary collaborative design methodologies for the development of mechatronic and cyber-physical systems.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological and tool-based decision support framework for a sustainable end-of-life management of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Merschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 536, pp.147137. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEF-DPP: A Circular Economy Framework Integrating Digital Product Passport for Improving Circularity of Sustainable Mechatronics Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Merschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circular Economy and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2730-5988. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43615-025-00550-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological and tool-based decision support framework for a sustainable end-of-life management of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Merschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 536, pp.147137. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design For Selective Assembly And Disassembly Process Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.9-14. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69076/jomac.2024.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning for disassembly sequence planning optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151, pp.103992. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2023.103992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-MBSE Interoperability for the Checking of Design Requirements Based on Assemblability Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.566. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12020566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for the design and optimization of a quarter-car suspension system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chinese Institute of Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (7), pp.579-587. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02533839.2022.2101540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of CAD models and SysML specifications for the automated checking of design requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.259-264. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2021.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coupled Method for Disassembly Plans Evaluation Based on Operating Time and Quality Indexes Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Aicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Precision Engineering and Manufacturing-Green Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), pp.1493-1510. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40684-021-00393-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel disassembly approach with recycling rate calculation of industrial products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-021-06830-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool workspace consideration for assembly plan generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Bedeoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assembly Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), pp.612-625. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/AA-05-2020-0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of the uncertainty in the dimensioning of a gearbox of a wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hadrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.67-79. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15632/jtam-pl/128854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Design Methodology of Automated Guided Vehicles Based on Swarm Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (13), pp.6187. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11136187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysical Design Approach for Automotive Electronic Throttle Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (8), pp.6752-6761. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2939999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of disassembly plans and quality assessment based on CAD data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhadj Imen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigui Moez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aifaoui Nizar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (12), pp.1300-1320. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192x.2020.1815852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary design optimization using knowledge management applied to an electronic throttle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (2), pp.353-362. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-06-2019-0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predesign of a flexible multibody system excited by moving load using a mechatronic system approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (6), pp.604. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2020076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative design process and product knowledge methodology for mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.213-228. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2018.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Biomimetic Soft Underwater Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaya Taniguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toi Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Society of Instrument and Control Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (4), pp.252-259. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9746/sicetr.55.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly sequence plan generation of heavy machines based on the stability criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Bedeoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102 (9-12), pp.2745-2755. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-019-03359-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of uncertainties in the preliminary design case of an electromagnetic spindle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (4), pp.821-832. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15632/jtam-pl/111913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowing the set of complex systems’ possible design solutions derived from the set-based concurrent engineering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.233-248. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X19855115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematic formulation for the generation of combined paths for mounting parts in assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Benhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104 (9-12), pp.4475-4484. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-019-04300-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Analytical Models for Vibration Analysis in Modelica/Dymola: Application to the Wind Turbine Drive Train System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chinese Society of Mechanical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (1), pp.121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design decision support of a mechatronic system using analytical approach with Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2018019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Framework for Holonic Modelling and Multi-Agent Based Verification of Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Precision Engineering and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp.1793-1809. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12541-018-0208-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge sharing for mechatronic systems design and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (11), pp.1365-1370. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating model-based system engineering with set-based concurrent engineering principles for reliability and manufacturability analysis of mechatronic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Borchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.80-94. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X18816746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interoperability process between CAD system and CAE applications based on CAD data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiheb Gouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.1039 - 1058. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-017-0445-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent approach based on a design process for the optimization of mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (5), pp.507--518. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2016080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design methodology for the preliminary study of a mechatronic system: application to wind turbine system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (4), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2017023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-domain modelling and verification procedure within MBSE approach to design propulsion systems for road electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Capasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixian Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottorino Veneri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2016006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach from mechatronic to Cyber-Physical Systems for the design of manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.52 - 69. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicle design, modelling and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.10. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2015095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-supported approach for the collaborative design of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 07 (02), pp.19. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793962316420010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric compact modelling of dynamical systems using meshfree method with multi-port technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of dynamical systems and differential equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (3), pp.206-219. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJDSDE.2015.071002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRE-DESIGNING OF A MECHATRONIC SYSTEM USING AN ANALYTICAL APPROACH WITH DYMOLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15632/jtam-pl.53.3.697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SysML-based methodology for mechatronic systems architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.218 - 231. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-agent methodology for multi-level modeling of mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.208 - 217. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed Neural Networks for Fast Thermal Simulation in Laser Wire Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 15th France-Japan & 13th Europe-Asia Congress on Mechatronics (MECATRONICS) / 23rd International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saint-Ouen-sur-Seine, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS-REM67547.2025.11349643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRDG: Multi-Robots Dataset Generator for CSLAM Backend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Khenfri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 15th France-Japan & 13th Europe-Asia Congress on Mechatronics (MECATRONICS) / 23rd International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saint-Ouen-sur-Seine, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS-REM67547.2025.11349532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Spectral Thermal Simulation for Wire Laser Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rochdi Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeir Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 15th France-Japan & 13th Europe-Asia Congress on Mechatronics (MECATRONICS) / 23rd International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saint-Ouen-sur-Seine, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS-REM67547.2025.11349503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Selection Tradeoff for Robust C-SLAM in UAV Swarm Systems for Indoor Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Khenfri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Mechatronic Systems and 14th Symposium on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topological Approach to Design Problems for Distributed Systems Using Category Theory: A Focus on Robotic Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Ahrendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dugowson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Montreal, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon64521.2025.11014826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digital Hybrid Pipeline for Energy-Aware CNC Machining: Surrogate Models Leveraging CAM and G-Code Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhene Abdeljabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Symposium on Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A House of Quality Based Methodology for Designing Collaborative SLAM Architecture for UAV Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Khenfri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Systems Engineering (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Perugia, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/isse63315.2024.10741123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Systems Engineering methodology for defining multi-physics simulation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Galisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Gherib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montreal ( Virtual ON LINE ), Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon53536.2022.9773905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new SysML Model for UAV Swarm Modeling: UavSwarmML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montreal Virtual, ON LINE, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon53536.2022.9773922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-MBSE interoperability for the checking of design requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monastir, Tunisia. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD52085.2021.9429472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CAD -System engineering interoperability by Enriching CAD database with functional information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD), 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Sfax, Tunisia. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD52085.2021.9429313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CADDEX tool for CAD and CAE integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Gandouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon48628.2021.9495827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Top Down Approach to Ensure the Continuity of the Different Design Levels of Swarm Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Multi-Conference on Systems, Signals &amp; Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Design Office: Proposition of Problem- and Project-Based Learning Solution in the COVID-19 Era and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthony Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Global Engineering Education Conference (EDUCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, France. pp.1527-1531, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON46332.2021.9454130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative design projects promoting work-related learning in engineering curricula: Feedbacks from the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Xerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dutertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2021 49th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Knee Joint Mechanism with Variable Transmission and Joint Stop for Bipedal Robot Inspired by Human Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimitake Ueki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuki Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Shimojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rem49740.2020.9313087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SysML profile for mechanical assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/syscon47679.2020.9275865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the continuity of the swarm robot design using MBSE method and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Modelling, Optimization and Simulation (MOSIM'20),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and multidisciplinary design optimization for mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.624-629, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8927685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving Mechatronic Students in Business Innovation using Project-Based Learning: a case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 20th International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Wels, Austria. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM.2019.8744121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the SBCE Principles with MBSE Methodology for the Mechatronic System’s Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Orlando, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2019.8836834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic system design with manufacturing constraints using set-based concurrent engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Annual IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2018.8369513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System of Systems Architectural Design of On-Demand Electric Aviation Based on Mission Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hammami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rome, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2018.8544461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic System Design using Model-Based Systems Engineering and Set-Based Concurrent Engineering Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Borchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsu, France. pp.32-38, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems engineering approach for the conjoint design of mechatronic products and their manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Annual IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2018.8369560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation approach of a mechatronic system controller in upstream phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsu, Japan. pp.212-216, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The usage of a system engineering approach for integrating machining constraints in the upstream design stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Borchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary design and optimization using knowledge based engineering,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMSM’17-International Congress Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A holonic-based method for design process of cyber-physical reconfigurable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2016 IEEE International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, EDIMBURGH, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2016.7753180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems engineering analysis approach based on interoperability for reconfigurable manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Achraf Ben Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Systems Engineering (ISSE) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, EDINBURGH, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2016.7753179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A holonic-based method for design process of cyber-physical reconfigurable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSE-IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2016, Edumbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and multi-objective optimization of an Electronic Throttle in open-loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Compiègne, France. pp.331-335, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution from mechatronics to cyber physical systems: An educational point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics (MECATRONICS) /17th International Conference on Research and Education in Mechatronics (REM), 2016 11th France-Japan &amp; 9th Europe-Asia Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, COMPIEGNE, France. pp.360-366, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Engineering Approach for eco-comparison among power-train configurations of hybrid bus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Iuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Camargo Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Orlando, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2016.7490570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SysML based-methodology for modelling disturbances in manufacturing systems using ADACOR holonic control architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics (MECATRONICS) /17th International Conference on Research and Education in Mechatronics (REM), 2016 11th France-Japan &amp; 9th Europe-Asia Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, COMPIEGNE, France. pp.097-102, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process integration and design optimization technologies for modelling improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Iuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchand Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2016 IEEE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, EDINBURGH, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2016.7753146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLACIS: Systems engineering through a project-based learning approach general framework, debates and achievements through an overview and a concrete example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Systems Engineering (ISSE) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. pp.358-363, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs for a 3D enriched ontology for mechatronic systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Systems Engineering (ISSE),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. pp.253-260, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System approach to the pre-design of electric propulsion systems for road vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Iebba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Camargo Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottorino Veneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Capasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2015 IEEE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Design of an Intelligent Welding Cell Using SysML and Holonic Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Congress on Design and Modeling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17527-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLACIS: a general project-based learning framework illustrated with a concrete example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottorino Veneri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-dimensioning of the Dynamic Properties of the Wind Turbine System Using Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Six international congress on Design and Modeling of Mechanical Systems CMSM’2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary optimization of a quad-rotor by integrating multi-level models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yethreb Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hammami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th France-Japan/8th Europe-Asia Congress on Mecatronics (MECATRONICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2014.7018616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach for optimizing mechatronic systems: Application to the optimal design of an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besacon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based approach for collaborative distributed mechatronic design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecatronics (MECATRONICS), 2014 10th France-Japan/ 8th Europe-Asia Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Approach for the Optimal Design of Mechatronic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiphysics Modelling and Simulation for Systems Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical approach for the integrated preliminary analysis of mechatronic systems subjected to vibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecatronics (MECATRONICS), 2014 10th France-Japan/ 8th Europe-Asia Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Radial Basis Functions with Modelica for Mechatronic Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on Design and Modeling of Mechanical Systems (CMSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, DJERBA, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an AGV system using MBSE method and multi-agents' technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.103-114, 2023, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of A Swarm Robot Application Using MBSE Method and Multi-Agent Technology: Monitoring Oil Spills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.96-105, 2022, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85584-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System level specification and multi-agent simulation of manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.30-40, 2022, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-84958-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Underwater Robots Imitating Manta Actuated by Dielectric-Elastomer Minimum-Energy Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiji Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Design and Modeling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.882-891, 2020, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensioning of an Electromagnetic Spindle with Interval Computation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.67-75, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46729-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Approach for Modeling a Multibody System During Pre-design with Application to the Railway System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.150-157, 2020, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24247-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Approach to Model-Based Parametric Design of Mechatronic Systems with Modelica: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-18, 2020, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46729-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling of a Mechatronic Power System of an Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.842-852, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design and Modeling of an Optimized Mechatronic System Using a Set Based Concurrent Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Acoustics and Vibration II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-120, 2019, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Based Approach for Vibration Analysis in Modelica: Application to the Bridge Crane System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Acoustics and Vibration II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Springer International Publishing, pp.83-91, 2019, Applied Condition Monitoring, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-dimensioning of the Dynamic Properties of the Wind Turbine System Using Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.179-188, 2015, Lecture Notes in Mechanical Engineering, 978-3-319-17526-3. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17527-0_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary optimization of mechatronic systems: Application to an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronic Systems: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1--14, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Analysis of Autonomous Drone Technology Across Multiple Sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'intégration de la modélisation et la simulation multi-physique pour conception des systèmes mécatroniques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Ecole Centrale Paris; École nationale d'ingénieurs de Sfax (Tunisie), 2012. Français. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012ECAP0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00711469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary collaborative design of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanical engineering [physics.class-ph]. Université de Technologie de Compiègne, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03614326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Moncef Hammadi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moncef Hammadi received the MSc degree in Mechanical Engineering from the National Engineering School of Sfax in 2008 and the PhD in Industrial Engineering from the École Centrale de Paris in 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2012, he has been working as an associate professor at ISAE-Supmeca Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research interests in the QUARTZ laboratory include complex systems modeling, multi-physics simulation, multi-disciplinary optimization and inter-disciplinary collaborative design methodologies for the development of mechatronic and cyber-physical systems.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of milling for SS316L parts: WAAM-CMT versus rolled processes through vibration signal and surface roughness analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Ftoutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihed Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ated Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (2), pp.1363-1372. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12206-026-0151-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSGA-II algorithm for assembly plans optimization using the model-based systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-026-02586-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological and tool-based decision support framework for a sustainable end-of-life management of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Merschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 536, pp.147137. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEF-DPP: A Circular Economy Framework Integrating Digital Product Passport for Improving Circularity of Sustainable Mechatronics Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Merschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circular Economy and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2730-5988. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43615-025-00550-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological and tool-based decision support framework for a sustainable end-of-life management of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Merschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 536, pp.147137. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design For Selective Assembly And Disassembly Process Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.9-14. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69076/jomac.2024.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disassembly Process Planning and Its Lines Balancing Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Aicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Precision Engineering and Manufacturing-Green Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (6), pp.1565-1578. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40684-023-00522-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implementation of the SBCE principles in the V-cycle steps for the development of a mechatronic product and its production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (5), pp.2137-2171. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-022-01131-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning for disassembly sequence planning optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151, pp.103992. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2023.103992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-MBSE Interoperability for the Checking of Design Requirements Based on Assemblability Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.566. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12020566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for the design and optimization of a quarter-car suspension system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chinese Institute of Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (7), pp.579-587. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02533839.2022.2101540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel disassembly approach with recycling rate calculation of industrial products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-021-06830-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool workspace consideration for assembly plan generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Bedeoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assembly Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), pp.612-625. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/AA-05-2020-0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of CAD models and SysML specifications for the automated checking of design requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.259-264. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2021.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coupled Method for Disassembly Plans Evaluation Based on Operating Time and Quality Indexes Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Aicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Precision Engineering and Manufacturing-Green Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), pp.1493-1510. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40684-021-00393-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of the uncertainty in the dimensioning of a gearbox of a wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hadrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.67-79. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15632/jtam-pl/128854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Design Methodology of Automated Guided Vehicles Based on Swarm Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (13), pp.6187. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11136187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of disassembly plans and quality assessment based on CAD data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhadj Imen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigui Moez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aifaoui Nizar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (12), pp.1300-1320. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192x.2020.1815852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysical Design Approach for Automotive Electronic Throttle Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (8), pp.6752-6761. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2939999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary design optimization using knowledge management applied to an electronic throttle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (2), pp.353-362. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-06-2019-0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predesign of a flexible multibody system excited by moving load using a mechatronic system approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (6), pp.604. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2020076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Biomimetic Soft Underwater Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaya Taniguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toi Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Society of Instrument and Control Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (4), pp.252-259. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9746/sicetr.55.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative design process and product knowledge methodology for mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.213-228. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2018.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly sequence plan generation of heavy machines based on the stability criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Bedeoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102 (9-12), pp.2745-2755. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-019-03359-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of uncertainties in the preliminary design case of an electromagnetic spindle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (4), pp.821-832. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15632/jtam-pl/111913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowing the set of complex systems’ possible design solutions derived from the set-based concurrent engineering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.233-248. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X19855115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematic formulation for the generation of combined paths for mounting parts in assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Benhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104 (9-12), pp.4475-4484. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-019-04300-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Analytical Models for Vibration Analysis in Modelica/Dymola: Application to the Wind Turbine Drive Train System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chinese Society of Mechanical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (1), pp.121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design decision support of a mechatronic system using analytical approach with Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2018019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Framework for Holonic Modelling and Multi-Agent Based Verification of Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Precision Engineering and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp.1793-1809. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12541-018-0208-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge sharing for mechatronic systems design and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (11), pp.1365-1370. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating model-based system engineering with set-based concurrent engineering principles for reliability and manufacturability analysis of mechatronic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Borchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.80-94. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X18816746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interoperability process between CAD system and CAE applications based on CAD data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiheb Gouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.1039 - 1058. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-017-0445-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design methodology for the preliminary study of a mechatronic system: application to wind turbine system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (4), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2017023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent approach based on a design process for the optimization of mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (5), pp.507--518. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2016080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-domain modelling and verification procedure within MBSE approach to design propulsion systems for road electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Capasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixian Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottorino Veneri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2016006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach from mechatronic to Cyber-Physical Systems for the design of manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.52 - 69. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicle design, modelling and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.10. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2015095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-supported approach for the collaborative design of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 07 (02), pp.19. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793962316420010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric compact modelling of dynamical systems using meshfree method with multi-port technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of dynamical systems and differential equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (3), pp.206-219. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJDSDE.2015.071002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRE-DESIGNING OF A MECHATRONIC SYSTEM USING AN ANALYTICAL APPROACH WITH DYMOLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15632/jtam-pl.53.3.697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SysML-based methodology for mechatronic systems architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.218 - 231. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-agent methodology for multi-level modeling of mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.208 - 217. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layout optimization of power modules using a sequentially coupled approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Penas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Simulation Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (3), pp.122-132. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2507/IJSIMM10(3)2.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed Neural Networks for Fast Thermal Simulation in Laser Wire Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 15th France-Japan & 13th Europe-Asia Congress on Mechatronics (MECATRONICS) / 23rd International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saint-Ouen-sur-Seine, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS-REM67547.2025.11349643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRDG: Multi-Robots Dataset Generator for CSLAM Backend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Khenfri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 15th France-Japan & 13th Europe-Asia Congress on Mechatronics (MECATRONICS) / 23rd International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saint-Ouen-sur-Seine, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS-REM67547.2025.11349532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Spectral Thermal Simulation for Wire Laser Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rochdi Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeir Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 15th France-Japan & 13th Europe-Asia Congress on Mechatronics (MECATRONICS) / 23rd International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saint-Ouen-sur-Seine, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS-REM67547.2025.11349503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brief Systematic Review of the Literature on Laser Wire Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering ((LNME))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Conference on Integrated Design and Production, Dec 2024, Monastir, Tunisia. pp.507-518, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topological Approach to Design Problems for Distributed Systems Using Category Theory: A Focus on Robotic Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Ahrendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dugowson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Montreal, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon64521.2025.11014826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Selection Tradeoff for Robust C-SLAM in UAV Swarm Systems for Indoor Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Khenfri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Mechatronic Systems and 14th Symposium on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digital Hybrid Pipeline for Energy-Aware CNC Machining: Surrogate Models Leveraging CAM and G-Code Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhene Abdeljabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Symposium on Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Modeling of Part Quality in the WAAM Process Using PCA Model Reduction and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Hammamet, Tunisia. pp.410-419, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-65007-9_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End of Life Disassembly Plans of Mechatronic Systems Based on Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Aicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Hammamet, Tunisia. pp.60-68, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67152-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A House of Quality Based Methodology for Designing Collaborative SLAM Architecture for UAV Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Khenfri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Systems Engineering (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Perugia, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/isse63315.2024.10741123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Digital Twin Framework for Monitoring the Trajectory of the UR10 Robot Using an Extended Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramy Alham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 6th International Conference on Robotics, Control and Automation Engineering (RCAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Suzhou, France. pp.86-91, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCAE59706.2023.10398869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Data-Driven Smart Assembly Design: State-of-the-Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Integrated Design and Production II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rabat (MOROCCO), Morocco. pp.343-352, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-23615-0_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Development Techniques on Digital Twins for Manufacturing: State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghayth Gandouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technologies &amp; Smart Industrial Systems (ITSIS), IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. pp.77-86, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-23615-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Smart Assembly Based Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Hammamet, Tunisia. pp.225-231, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Requirements Validation Based on MBSE and CAD Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of the 9th Conference on Design and Modeling of Mechanical Systems, CMSM'2021, December 20-22, 2021, Hammamet, Tunisia, Dec 2021, Hammamet, Tunisia. pp.35-41, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Systems Engineering methodology for defining multi-physics simulation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Galisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Gherib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montreal ( Virtual ON LINE ), Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon53536.2022.9773905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new SysML Model for UAV Swarm Modeling: UavSwarmML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montreal Virtual, ON LINE, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon53536.2022.9773922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic literature review of collaborative SLAM applied to autonomous mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Information Technologies &amp; Smart Industrial Systems (ITSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSIS56166.2022.10118378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-MBSE interoperability for the checking of design requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monastir, Tunisia. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD52085.2021.9429472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CAD -System engineering interoperability by Enriching CAD database with functional information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD), 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Sfax, Tunisia. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD52085.2021.9429313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CADDEX tool for CAD and CAE integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Gandouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon48628.2021.9495827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Design Office: Proposition of Problem- and Project-Based Learning Solution in the COVID-19 Era and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthony Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Global Engineering Education Conference (EDUCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, France. pp.1527-1531, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON46332.2021.9454130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Top Down Approach to Ensure the Continuity of the Different Design Levels of Swarm Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Multi-Conference on Systems, Signals &amp; Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative design projects promoting work-related learning in engineering curricula: Feedbacks from the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Xerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dutertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2021 49th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SysML profile for mechanical assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/syscon47679.2020.9275865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Knee Joint Mechanism with Variable Transmission and Joint Stop for Bipedal Robot Inspired by Human Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimitake Ueki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuki Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Shimojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rem49740.2020.9313087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the continuity of the swarm robot design using MBSE method and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Modelling, Optimization and Simulation (MOSIM'20),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and multidisciplinary design optimization for mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.624-629, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8927685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving Mechatronic Students in Business Innovation using Project-Based Learning: a case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 20th International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Wels, Austria. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM.2019.8744121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the SBCE Principles with MBSE Methodology for the Mechatronic System’s Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Orlando, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2019.8836834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic system design with manufacturing constraints using set-based concurrent engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Annual IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2018.8369513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System of Systems Architectural Design of On-Demand Electric Aviation Based on Mission Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hammami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rome, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2018.8544461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic System Design using Model-Based Systems Engineering and Set-Based Concurrent Engineering Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Borchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsu, France. pp.32-38, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems engineering approach for the conjoint design of mechatronic products and their manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Annual IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2018.8369560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation approach of a mechatronic system controller in upstream phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsu, Japan. pp.212-216, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural design of complex systems using set-based concurrent engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2017.8088290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The usage of a system engineering approach for integrating machining constraints in the upstream design stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Borchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of simulation workflows for system verification using XDSM representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2017.8088306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary design and optimization using knowledge based engineering,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMSM’17-International Congress Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A holonic-based method for design process of cyber-physical reconfigurable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2016 IEEE International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, EDIMBURGH, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2016.7753180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems engineering analysis approach based on interoperability for reconfigurable manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Achraf Ben Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Systems Engineering (ISSE) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, EDINBURGH, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2016.7753179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A holonic-based method for design process of cyber-physical reconfigurable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSE-IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2016, Edumbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and multi-objective optimization of an Electronic Throttle in open-loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Compiègne, France. pp.331-335, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution from mechatronics to cyber physical systems: An educational point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics (MECATRONICS) /17th International Conference on Research and Education in Mechatronics (REM), 2016 11th France-Japan &amp; 9th Europe-Asia Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, COMPIEGNE, France. pp.360-366, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SysML based-methodology for modelling disturbances in manufacturing systems using ADACOR holonic control architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics (MECATRONICS) /17th International Conference on Research and Education in Mechatronics (REM), 2016 11th France-Japan &amp; 9th Europe-Asia Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, COMPIEGNE, France. pp.097-102, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Engineering Approach for eco-comparison among power-train configurations of hybrid bus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Iuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Camargo Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Orlando, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2016.7490570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process integration and design optimization technologies for modelling improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Iuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchand Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2016 IEEE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, EDINBURGH, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2016.7753146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Design of an Intelligent Welding Cell Using SysML and Holonic Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Congress on Design and Modeling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17527-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-criteria indicator for mechatronic system performance evaluation in preliminary design level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 9th France-Japan &amp; 7th Europe-Asia Congress on Mechatronics (MECATRONICS) / 13th Int'l Workshop on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.409-416, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2012.6451041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs for a 3D enriched ontology for mechatronic systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Systems Engineering (ISSE),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. pp.253-260, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System approach to the pre-design of electric propulsion systems for road vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Iebba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Camargo Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottorino Veneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Capasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2015 IEEE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLACIS: Systems engineering through a project-based learning approach general framework, debates and achievements through an overview and a concrete example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Systems Engineering (ISSE) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. pp.358-363, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLACIS: a general project-based learning framework illustrated with a concrete example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottorino Veneri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-dimensioning of the Dynamic Properties of the Wind Turbine System Using Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Six international congress on Design and Modeling of Mechanical Systems CMSM’2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach for optimizing mechatronic systems: Application to the optimal design of an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besacon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based approach for collaborative distributed mechatronic design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecatronics (MECATRONICS), 2014 10th France-Japan/ 8th Europe-Asia Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary optimization of a quad-rotor by integrating multi-level models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yethreb Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hammami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th France-Japan/8th Europe-Asia Congress on Mecatronics (MECATRONICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2014.7018616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Approach for the Optimal Design of Mechatronic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiphysics Modelling and Simulation for Systems Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical approach for the integrated preliminary analysis of mechatronic systems subjected to vibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecatronics (MECATRONICS), 2014 10th France-Japan/ 8th Europe-Asia Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Radial Basis Functions with Modelica for Mechatronic Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on Design and Modeling of Mechanical Systems (CMSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, DJERBA, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach for modelling and optimization of Road Electric Vehicles in conceptual design level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Electrical Systems for Aircraft, Railway and Ship Propulsion (ESARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bologna, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS.2012.6387488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Approach to Mechatronic System, Production System, and Manufacturing Process Design: Optimizing Solutions Using SBCE Principles and MBSE Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanics and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.161-166, 2025, Lecture Notes in Mechanical Engineering, 978-3-032-04478-5. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04478-5_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Simulation Models for LENS and LWAM Processes in Ti-6Al-4V Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Additive Manufacturing: Materials, Processes, and Applications II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.203-216, 2025, Lecture Notes in Mechanical Engineering, 978-3-031-94889-3. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94889-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an AGV system using MBSE method and multi-agents' technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.103-114, 2023, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of A Swarm Robot Application Using MBSE Method and Multi-Agent Technology: Monitoring Oil Spills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.96-105, 2022, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85584-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System level specification and multi-agent simulation of manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.30-40, 2022, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-84958-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensioning of an Electromagnetic Spindle with Interval Computation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.67-75, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46729-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Underwater Robots Imitating Manta Actuated by Dielectric-Elastomer Minimum-Energy Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiji Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Design and Modeling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.882-891, 2020, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Approach for Modeling a Multibody System During Pre-design with Application to the Railway System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.150-157, 2020, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24247-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Approach to Model-Based Parametric Design of Mechatronic Systems with Modelica: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-18, 2020, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46729-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling of a Mechatronic Power System of an Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.842-852, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Based Approach for Vibration Analysis in Modelica: Application to the Bridge Crane System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Acoustics and Vibration II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Springer International Publishing, pp.83-91, 2019, Applied Condition Monitoring, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design and Modeling of an Optimized Mechatronic System Using a Set Based Concurrent Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Acoustics and Vibration II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-120, 2019, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-dimensioning of the Dynamic Properties of the Wind Turbine System Using Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.179-188, 2015, Lecture Notes in Mechanical Engineering, 978-3-319-17526-3. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17527-0_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary optimization of mechatronic systems: Application to an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronic Systems: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1--14, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Analysis of Autonomous Drone Technology Across Multiple Sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'intégration de la modélisation et la simulation multi-physique pour conception des systèmes mécatroniques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Ecole Centrale Paris; École nationale d'ingénieurs de Sfax (Tunisie), 2012. Français. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012ECAP0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00711469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary collaborative design of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanical engineering [physics.class-ph]. Université de Technologie de Compiègne, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03614326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId337"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.L. Diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Merschak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hammadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hehenberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147137" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044632v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43615-025-00550-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508784v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562083v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Allagui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Belhadj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Plateaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Penas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69076/jomac.2024.0023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562054v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.103992" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Brahmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Aifaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12020566" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791623v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Guizani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Trabelsi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Barkallah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02533839.2022.2101540" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.05.064" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798838v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Aicha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40684-021-00393-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157236v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-06830-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798977v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Bedeoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ben Hadj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AA-05-2020-0063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157235v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hadrich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl/128854" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419040v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Aloui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soriano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11136187" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041688v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mcharek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2939999" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157234v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadj Imen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trigui Moez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aifaoui Nizar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192x.2020.1815852" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2019-0237" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041684v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazoi Hamza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020076" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018571v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.12.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041655v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Taniguchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toi Nishimura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiguo Ming" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9746/sicetr.55.252" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Trigui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-03359-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041687v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Tounsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl/111913" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041692v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Ammar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Louati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X19855115" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben Said" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Benhadj" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-04300-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239909v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2018019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonaam Abid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12541-018-0208-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.338" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Firas Borchani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ben Yahia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X18816746" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912772v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Gouta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-017-0445-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723793v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Abbes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016080" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589598v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riviere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589898v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Capasso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Patalano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixian Renaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottorino Veneri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517427v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.12.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589496v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015095" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326551v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kellner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962316420010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDSDE.2015.071002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326575v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl.53.3.697" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903161v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;da Mhenni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2014.03.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903160v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2014.03.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60QJ6ZH3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476101v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Yousfi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bouaziz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS-REM67547.2025.11349643" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476099v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Schweitzer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Khenfri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS-REM67547.2025.11349532" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476098v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rochdi Hentati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Koubaa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeir Bouaziz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS-REM67547.2025.11349503" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331604v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101776v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Ahrendt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dugowson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon64521.2025.11014826" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476184v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Abdeljabbar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890271v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isse63315.2024.10741123" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790807v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Galisson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gherib" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773905" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784666v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773922" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799098v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429472" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251173v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429313" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836797v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Gandouzi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon48628.2021.9495827" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182923v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625270v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Kooli-Chaabane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanthony Antoine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON46332.2021.9454130" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625297v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanthony" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Xerri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dutertre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157232v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimitake Ueki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuki Sato" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Shimojo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rem49740.2020.9313087" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157233v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/syscon47679.2020.9275865" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018286v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Soriano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guizani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041679v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927685" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196271v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Idrissi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM.2019.8744121" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041666v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2019.8836834" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018588v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369513" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988405v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hammami" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2018.8544461" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017813v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495824" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988578v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369560" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020020v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495817" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017821v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598796v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589567v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753180" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589580v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Achraf Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753179" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421263v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589526v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547164" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508697v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547169" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337356v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Azzouzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Iuliano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Camargo Rosa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2016.7490570" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589546v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547123" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589950v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Fran&#231;oise" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753146" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589445v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brunner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302782" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589484v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302766" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322919v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Iebba" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302762" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330195v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444534v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331540v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910903v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yethreb Ben Messaoud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hassine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018616" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332079v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332057v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332036v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331539v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886172v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590002v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_13" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183415v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85584-0_10" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182941v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0_4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041661v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Hasegawa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_95" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954845v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trabelsi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkallah" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041677v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24247-3_17" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041674v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955865v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_92" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018586v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_11" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960136v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589199v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_18" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723801v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412160v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00711469v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECAP0003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03614326v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Hajjaji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Ftoutou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihed Ben Said" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ated Ben Khalifa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hammadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-026-0151-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Brahmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Belhadj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Aifaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-026-02586-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.L. Diallo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Merschak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hehenberger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147137" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044632v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43615-025-00550-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508784v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Allagui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Plateaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Penas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69076/jomac.2024.0023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600170v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Aicha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40684-023-00522-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Ammar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Barkallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Louati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-022-01131-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.103992" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12020566" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Guizani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Trabelsi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02533839.2022.2101540" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157236v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-06830-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Bedeoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ben Hadj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AA-05-2020-0063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799130v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.05.064" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798838v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40684-021-00393-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hadrich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl/128854" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Aloui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soriano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11136187" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadj Imen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trigui Moez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aifaoui Nizar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192x.2020.1815852" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041688v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mcharek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2939999" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041681v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2019-0237" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041684v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazoi Hamza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020076" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041655v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Taniguchi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toi Nishimura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiguo Ming" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9746/sicetr.55.252" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018571v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.12.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018556v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Trigui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-03359-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Tounsi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl/111913" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041692v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X19855115" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041682v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben Said" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Benhadj" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-04300-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239909v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2018019" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018569v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonaam Abid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12541-018-0208-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.338" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017818v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Firas Borchani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ben Yahia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X18816746" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912772v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Gouta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-017-0445-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589598v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riviere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017023" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Abbes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016080" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589898v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Capasso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Patalano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixian Renaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottorino Veneri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.12.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589496v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015095" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326551v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kellner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962316420010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDSDE.2015.071002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326575v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl.53.3.697" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903161v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;da Mhenni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2014.03.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903160v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2014.03.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60QJ6ZH3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600174v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Penas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2507/IJSIMM10(3)2.183" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Yousfi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bouaziz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS-REM67547.2025.11349643" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476099v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Schweitzer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Khenfri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS-REM67547.2025.11349532" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476098v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rochdi Hentati" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Koubaa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeir Bouaziz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS-REM67547.2025.11349503" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600168v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_51" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101776v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Ahrendt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dugowson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon64521.2025.11014826" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331604v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476184v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Abdeljabbar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601137v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65007-9_43" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601139v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67152-4_7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890271v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isse63315.2024.10741123" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601144v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Alham" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCAE59706.2023.10398869" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606232v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23615-0_35" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606251v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayth Gandouzi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23615-0_8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601154v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_26" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606240v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790807v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Galisson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gherib" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773905" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784666v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773922" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606261v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSIS56166.2022.10118378" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799098v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429472" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251173v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429313" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836797v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Gandouzi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon48628.2021.9495827" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625270v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Kooli-Chaabane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanthony Antoine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON46332.2021.9454130" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182923v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625297v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanthony" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Xerri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dutertre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157233v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/syscon47679.2020.9275865" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157232v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimitake Ueki" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuki Sato" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Shimojo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rem49740.2020.9313087" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018286v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Soriano" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guizani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041679v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927685" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196271v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Idrissi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM.2019.8744121" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041666v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2019.8836834" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018588v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369513" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988405v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hammami" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2018.8544461" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017813v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495824" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988578v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369560" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020020v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495817" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606269v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Louat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2017.8088290" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017821v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606270v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2017.8088306" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598796v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589567v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753180" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589580v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Achraf Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753179" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421263v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589526v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547164" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508697v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547169" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589546v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547123" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337356v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Azzouzi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Iuliano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Camargo Rosa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2016.7490570" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589950v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Fran&#231;oise" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753146" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330195v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606277v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Choley" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riviere" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louati" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2012.6451041" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589484v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302766" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322919v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Iebba" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302762" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589445v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brunner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302782" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444534v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331540v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332079v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332057v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910903v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yethreb Ben Messaoud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hassine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018616" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332036v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331539v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886172v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606279v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2012.6387488" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601130v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04478-5_20" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601133v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94889-3_17" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590002v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_13" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183415v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85584-0_10" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182941v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0_4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954845v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trabelsi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkallah" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_7" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041661v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Hasegawa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_95" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041677v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24247-3_17" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041674v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955865v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_92" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960136v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_8" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018586v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_11" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589199v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_18" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723801v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412160v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00711469v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECAP0003" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03614326v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>