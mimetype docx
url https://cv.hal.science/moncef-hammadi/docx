--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Moncef Hammadi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moncef Hammadi received the MSc degree in Mechanical Engineering from the National Engineering School of Sfax in 2008 and the PhD in Industrial Engineering from the École Centrale de Paris in 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2012, he has been working as an associate professor at ISAE-Supmeca Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research interests in the QUARTZ laboratory include complex systems modeling, multi-physics simulation, multi-disciplinary optimization and inter-disciplinary collaborative design methodologies for the development of mechatronic and cyber-physical systems.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of milling for SS316L parts: WAAM-CMT versus rolled processes through vibration signal and surface roughness analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Ftoutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihed Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ated Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (2), pp.1363-1372. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12206-026-0151-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSGA-II algorithm for assembly plans optimization using the model-based systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-026-02586-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological and tool-based decision support framework for a sustainable end-of-life management of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Merschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 536, pp.147137. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEF-DPP: A Circular Economy Framework Integrating Digital Product Passport for Improving Circularity of Sustainable Mechatronics Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Merschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circular Economy and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2730-5988. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43615-025-00550-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological and tool-based decision support framework for a sustainable end-of-life management of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Merschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 536, pp.147137. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design For Selective Assembly And Disassembly Process Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.9-14. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69076/jomac.2024.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disassembly Process Planning and Its Lines Balancing Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Aicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Precision Engineering and Manufacturing-Green Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (6), pp.1565-1578. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40684-023-00522-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implementation of the SBCE principles in the V-cycle steps for the development of a mechatronic product and its production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (5), pp.2137-2171. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-022-01131-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning for disassembly sequence planning optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151, pp.103992. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2023.103992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-MBSE Interoperability for the Checking of Design Requirements Based on Assemblability Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.566. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12020566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for the design and optimization of a quarter-car suspension system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chinese Institute of Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (7), pp.579-587. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02533839.2022.2101540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel disassembly approach with recycling rate calculation of industrial products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-021-06830-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool workspace consideration for assembly plan generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Bedeoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assembly Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), pp.612-625. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/AA-05-2020-0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of CAD models and SysML specifications for the automated checking of design requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.259-264. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2021.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coupled Method for Disassembly Plans Evaluation Based on Operating Time and Quality Indexes Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Aicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Precision Engineering and Manufacturing-Green Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), pp.1493-1510. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40684-021-00393-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of the uncertainty in the dimensioning of a gearbox of a wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hadrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.67-79. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15632/jtam-pl/128854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Design Methodology of Automated Guided Vehicles Based on Swarm Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (13), pp.6187. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11136187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of disassembly plans and quality assessment based on CAD data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhadj Imen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigui Moez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aifaoui Nizar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (12), pp.1300-1320. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192x.2020.1815852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysical Design Approach for Automotive Electronic Throttle Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (8), pp.6752-6761. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2939999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary design optimization using knowledge management applied to an electronic throttle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (2), pp.353-362. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-06-2019-0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predesign of a flexible multibody system excited by moving load using a mechatronic system approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (6), pp.604. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2020076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Biomimetic Soft Underwater Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaya Taniguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toi Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Society of Instrument and Control Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (4), pp.252-259. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9746/sicetr.55.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative design process and product knowledge methodology for mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.213-228. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2018.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly sequence plan generation of heavy machines based on the stability criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Bedeoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102 (9-12), pp.2745-2755. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-019-03359-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of uncertainties in the preliminary design case of an electromagnetic spindle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (4), pp.821-832. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15632/jtam-pl/111913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowing the set of complex systems’ possible design solutions derived from the set-based concurrent engineering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.233-248. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X19855115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematic formulation for the generation of combined paths for mounting parts in assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Benhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104 (9-12), pp.4475-4484. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-019-04300-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Analytical Models for Vibration Analysis in Modelica/Dymola: Application to the Wind Turbine Drive Train System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chinese Society of Mechanical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (1), pp.121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design decision support of a mechatronic system using analytical approach with Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2018019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Framework for Holonic Modelling and Multi-Agent Based Verification of Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Precision Engineering and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp.1793-1809. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12541-018-0208-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge sharing for mechatronic systems design and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (11), pp.1365-1370. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating model-based system engineering with set-based concurrent engineering principles for reliability and manufacturability analysis of mechatronic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Borchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.80-94. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X18816746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interoperability process between CAD system and CAE applications based on CAD data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiheb Gouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.1039 - 1058. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-017-0445-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design methodology for the preliminary study of a mechatronic system: application to wind turbine system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (4), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2017023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent approach based on a design process for the optimization of mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (5), pp.507--518. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2016080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-domain modelling and verification procedure within MBSE approach to design propulsion systems for road electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Capasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixian Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottorino Veneri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2016006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach from mechatronic to Cyber-Physical Systems for the design of manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.52 - 69. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicle design, modelling and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.10. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2015095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-supported approach for the collaborative design of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 07 (02), pp.19. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793962316420010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric compact modelling of dynamical systems using meshfree method with multi-port technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of dynamical systems and differential equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (3), pp.206-219. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJDSDE.2015.071002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRE-DESIGNING OF A MECHATRONIC SYSTEM USING AN ANALYTICAL APPROACH WITH DYMOLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15632/jtam-pl.53.3.697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SysML-based methodology for mechatronic systems architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.218 - 231. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-agent methodology for multi-level modeling of mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.208 - 217. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layout optimization of power modules using a sequentially coupled approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Penas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Simulation Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (3), pp.122-132. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2507/IJSIMM10(3)2.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed Neural Networks for Fast Thermal Simulation in Laser Wire Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 15th France-Japan & 13th Europe-Asia Congress on Mechatronics (MECATRONICS) / 23rd International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saint-Ouen-sur-Seine, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS-REM67547.2025.11349643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRDG: Multi-Robots Dataset Generator for CSLAM Backend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Khenfri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 15th France-Japan & 13th Europe-Asia Congress on Mechatronics (MECATRONICS) / 23rd International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saint-Ouen-sur-Seine, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS-REM67547.2025.11349532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Spectral Thermal Simulation for Wire Laser Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rochdi Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeir Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 15th France-Japan & 13th Europe-Asia Congress on Mechatronics (MECATRONICS) / 23rd International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saint-Ouen-sur-Seine, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS-REM67547.2025.11349503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brief Systematic Review of the Literature on Laser Wire Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering ((LNME))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Conference on Integrated Design and Production, Dec 2024, Monastir, Tunisia. pp.507-518, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topological Approach to Design Problems for Distributed Systems Using Category Theory: A Focus on Robotic Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Ahrendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dugowson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Montreal, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon64521.2025.11014826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Selection Tradeoff for Robust C-SLAM in UAV Swarm Systems for Indoor Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Khenfri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Mechatronic Systems and 14th Symposium on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digital Hybrid Pipeline for Energy-Aware CNC Machining: Surrogate Models Leveraging CAM and G-Code Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhene Abdeljabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Symposium on Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Modeling of Part Quality in the WAAM Process Using PCA Model Reduction and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Hammamet, Tunisia. pp.410-419, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-65007-9_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End of Life Disassembly Plans of Mechatronic Systems Based on Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Aicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Hammamet, Tunisia. pp.60-68, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67152-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A House of Quality Based Methodology for Designing Collaborative SLAM Architecture for UAV Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Khenfri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Systems Engineering (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Perugia, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/isse63315.2024.10741123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Digital Twin Framework for Monitoring the Trajectory of the UR10 Robot Using an Extended Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramy Alham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 6th International Conference on Robotics, Control and Automation Engineering (RCAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Suzhou, France. pp.86-91, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCAE59706.2023.10398869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Data-Driven Smart Assembly Design: State-of-the-Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Integrated Design and Production II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rabat (MOROCCO), Morocco. pp.343-352, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-23615-0_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Development Techniques on Digital Twins for Manufacturing: State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghayth Gandouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technologies &amp; Smart Industrial Systems (ITSIS), IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. pp.77-86, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-23615-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Smart Assembly Based Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Hammamet, Tunisia. pp.225-231, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Requirements Validation Based on MBSE and CAD Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of the 9th Conference on Design and Modeling of Mechanical Systems, CMSM'2021, December 20-22, 2021, Hammamet, Tunisia, Dec 2021, Hammamet, Tunisia. pp.35-41, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Systems Engineering methodology for defining multi-physics simulation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Galisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Gherib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montreal ( Virtual ON LINE ), Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon53536.2022.9773905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new SysML Model for UAV Swarm Modeling: UavSwarmML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montreal Virtual, ON LINE, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon53536.2022.9773922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic literature review of collaborative SLAM applied to autonomous mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Information Technologies &amp; Smart Industrial Systems (ITSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSIS56166.2022.10118378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-MBSE interoperability for the checking of design requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monastir, Tunisia. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD52085.2021.9429472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CAD -System engineering interoperability by Enriching CAD database with functional information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD), 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Sfax, Tunisia. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD52085.2021.9429313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CADDEX tool for CAD and CAE integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Gandouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon48628.2021.9495827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Design Office: Proposition of Problem- and Project-Based Learning Solution in the COVID-19 Era and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthony Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Global Engineering Education Conference (EDUCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, France. pp.1527-1531, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON46332.2021.9454130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Top Down Approach to Ensure the Continuity of the Different Design Levels of Swarm Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Multi-Conference on Systems, Signals &amp; Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative design projects promoting work-related learning in engineering curricula: Feedbacks from the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Xerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dutertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2021 49th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SysML profile for mechanical assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/syscon47679.2020.9275865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Knee Joint Mechanism with Variable Transmission and Joint Stop for Bipedal Robot Inspired by Human Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimitake Ueki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuki Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Shimojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rem49740.2020.9313087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the continuity of the swarm robot design using MBSE method and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Modelling, Optimization and Simulation (MOSIM'20),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and multidisciplinary design optimization for mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.624-629, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8927685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving Mechatronic Students in Business Innovation using Project-Based Learning: a case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 20th International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Wels, Austria. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM.2019.8744121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the SBCE Principles with MBSE Methodology for the Mechatronic System’s Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Orlando, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2019.8836834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic system design with manufacturing constraints using set-based concurrent engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Annual IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2018.8369513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System of Systems Architectural Design of On-Demand Electric Aviation Based on Mission Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hammami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rome, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2018.8544461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic System Design using Model-Based Systems Engineering and Set-Based Concurrent Engineering Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Borchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsu, France. pp.32-38, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems engineering approach for the conjoint design of mechatronic products and their manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Annual IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2018.8369560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation approach of a mechatronic system controller in upstream phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsu, Japan. pp.212-216, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural design of complex systems using set-based concurrent engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2017.8088290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The usage of a system engineering approach for integrating machining constraints in the upstream design stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Borchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of simulation workflows for system verification using XDSM representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2017.8088306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary design and optimization using knowledge based engineering,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMSM’17-International Congress Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A holonic-based method for design process of cyber-physical reconfigurable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2016 IEEE International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, EDIMBURGH, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2016.7753180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems engineering analysis approach based on interoperability for reconfigurable manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Achraf Ben Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Systems Engineering (ISSE) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, EDINBURGH, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2016.7753179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A holonic-based method for design process of cyber-physical reconfigurable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSE-IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2016, Edumbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and multi-objective optimization of an Electronic Throttle in open-loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Compiègne, France. pp.331-335, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution from mechatronics to cyber physical systems: An educational point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics (MECATRONICS) /17th International Conference on Research and Education in Mechatronics (REM), 2016 11th France-Japan &amp; 9th Europe-Asia Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, COMPIEGNE, France. pp.360-366, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SysML based-methodology for modelling disturbances in manufacturing systems using ADACOR holonic control architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics (MECATRONICS) /17th International Conference on Research and Education in Mechatronics (REM), 2016 11th France-Japan &amp; 9th Europe-Asia Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, COMPIEGNE, France. pp.097-102, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Engineering Approach for eco-comparison among power-train configurations of hybrid bus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Iuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Camargo Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Orlando, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2016.7490570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process integration and design optimization technologies for modelling improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Iuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchand Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2016 IEEE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, EDINBURGH, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2016.7753146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Design of an Intelligent Welding Cell Using SysML and Holonic Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Congress on Design and Modeling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17527-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-criteria indicator for mechatronic system performance evaluation in preliminary design level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 9th France-Japan &amp; 7th Europe-Asia Congress on Mechatronics (MECATRONICS) / 13th Int'l Workshop on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.409-416, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2012.6451041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs for a 3D enriched ontology for mechatronic systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Systems Engineering (ISSE),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. pp.253-260, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System approach to the pre-design of electric propulsion systems for road vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Iebba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Camargo Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottorino Veneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Capasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2015 IEEE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLACIS: Systems engineering through a project-based learning approach general framework, debates and achievements through an overview and a concrete example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Systems Engineering (ISSE) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. pp.358-363, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLACIS: a general project-based learning framework illustrated with a concrete example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottorino Veneri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-dimensioning of the Dynamic Properties of the Wind Turbine System Using Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Six international congress on Design and Modeling of Mechanical Systems CMSM’2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach for optimizing mechatronic systems: Application to the optimal design of an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besacon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based approach for collaborative distributed mechatronic design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecatronics (MECATRONICS), 2014 10th France-Japan/ 8th Europe-Asia Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary optimization of a quad-rotor by integrating multi-level models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yethreb Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hammami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th France-Japan/8th Europe-Asia Congress on Mecatronics (MECATRONICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2014.7018616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Approach for the Optimal Design of Mechatronic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiphysics Modelling and Simulation for Systems Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical approach for the integrated preliminary analysis of mechatronic systems subjected to vibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecatronics (MECATRONICS), 2014 10th France-Japan/ 8th Europe-Asia Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Radial Basis Functions with Modelica for Mechatronic Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on Design and Modeling of Mechanical Systems (CMSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, DJERBA, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach for modelling and optimization of Road Electric Vehicles in conceptual design level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Electrical Systems for Aircraft, Railway and Ship Propulsion (ESARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bologna, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS.2012.6387488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Approach to Mechatronic System, Production System, and Manufacturing Process Design: Optimizing Solutions Using SBCE Principles and MBSE Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanics and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.161-166, 2025, Lecture Notes in Mechanical Engineering, 978-3-032-04478-5. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04478-5_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Simulation Models for LENS and LWAM Processes in Ti-6Al-4V Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Additive Manufacturing: Materials, Processes, and Applications II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.203-216, 2025, Lecture Notes in Mechanical Engineering, 978-3-031-94889-3. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94889-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an AGV system using MBSE method and multi-agents' technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.103-114, 2023, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of A Swarm Robot Application Using MBSE Method and Multi-Agent Technology: Monitoring Oil Spills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.96-105, 2022, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85584-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System level specification and multi-agent simulation of manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.30-40, 2022, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-84958-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensioning of an Electromagnetic Spindle with Interval Computation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.67-75, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46729-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Underwater Robots Imitating Manta Actuated by Dielectric-Elastomer Minimum-Energy Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiji Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Design and Modeling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.882-891, 2020, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Approach for Modeling a Multibody System During Pre-design with Application to the Railway System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.150-157, 2020, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24247-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Approach to Model-Based Parametric Design of Mechatronic Systems with Modelica: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-18, 2020, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46729-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling of a Mechatronic Power System of an Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.842-852, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Based Approach for Vibration Analysis in Modelica: Application to the Bridge Crane System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Acoustics and Vibration II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Springer International Publishing, pp.83-91, 2019, Applied Condition Monitoring, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design and Modeling of an Optimized Mechatronic System Using a Set Based Concurrent Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Acoustics and Vibration II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-120, 2019, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-dimensioning of the Dynamic Properties of the Wind Turbine System Using Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.179-188, 2015, Lecture Notes in Mechanical Engineering, 978-3-319-17526-3. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17527-0_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary optimization of mechatronic systems: Application to an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronic Systems: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1--14, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Analysis of Autonomous Drone Technology Across Multiple Sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'intégration de la modélisation et la simulation multi-physique pour conception des systèmes mécatroniques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Ecole Centrale Paris; École nationale d'ingénieurs de Sfax (Tunisie), 2012. Français. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012ECAP0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00711469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary collaborative design of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanical engineering [physics.class-ph]. Université de Technologie de Compiègne, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03614326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId337"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Moncef Hammadi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moncef Hammadi received the MSc degree in Mechanical Engineering from the National Engineering School of Sfax in 2008 and the PhD in Industrial Engineering from the École Centrale de Paris in 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2012, he has been working as an associate professor at ISAE-Supmeca Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research interests in the QUARTZ laboratory include complex systems modeling, multi-physics simulation, multi-disciplinary optimization and inter-disciplinary collaborative design methodologies for the development of mechatronic and cyber-physical systems.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of milling for SS316L parts: WAAM-CMT versus rolled processes through vibration signal and surface roughness analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Ftoutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihed Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ated Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (2), pp.1363-1372. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12206-026-0151-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSGA-II algorithm for assembly plans optimization using the model-based systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-026-02586-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological and tool-based decision support framework for a sustainable end-of-life management of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Merschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 536, pp.147137. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEF-DPP: A Circular Economy Framework Integrating Digital Product Passport for Improving Circularity of Sustainable Mechatronics Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Merschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circular Economy and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2730-5988. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43615-025-00550-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological and tool-based decision support framework for a sustainable end-of-life management of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Merschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 536, pp.147137. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design For Selective Assembly And Disassembly Process Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.9-14. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69076/jomac.2024.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disassembly Process Planning and Its Lines Balancing Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Aicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Precision Engineering and Manufacturing-Green Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (6), pp.1565-1578. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40684-023-00522-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implementation of the SBCE principles in the V-cycle steps for the development of a mechatronic product and its production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (5), pp.2137-2171. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-022-01131-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning for disassembly sequence planning optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151, pp.103992. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2023.103992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-MBSE Interoperability for the Checking of Design Requirements Based on Assemblability Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.566. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12020566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of CAD models and SysML specifications for the automated checking of design requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.259-264. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2021.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coupled Method for Disassembly Plans Evaluation Based on Operating Time and Quality Indexes Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Aicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Precision Engineering and Manufacturing-Green Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), pp.1493-1510. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40684-021-00393-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel disassembly approach with recycling rate calculation of industrial products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-021-06830-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool workspace consideration for assembly plan generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Bedeoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assembly Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), pp.612-625. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/AA-05-2020-0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of the uncertainty in the dimensioning of a gearbox of a wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hadrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.67-79. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15632/jtam-pl/128854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Design Methodology of Automated Guided Vehicles Based on Swarm Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (13), pp.6187. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11136187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysical Design Approach for Automotive Electronic Throttle Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (8), pp.6752-6761. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2939999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of disassembly plans and quality assessment based on CAD data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhadj Imen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigui Moez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aifaoui Nizar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (12), pp.1300-1320. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192x.2020.1815852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary design optimization using knowledge management applied to an electronic throttle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (2), pp.353-362. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-06-2019-0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predesign of a flexible multibody system excited by moving load using a mechatronic system approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (6), pp.604. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2020076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly sequence plan generation of heavy machines based on the stability criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Bedeoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102 (9-12), pp.2745-2755. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-019-03359-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative design process and product knowledge methodology for mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.213-228. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2018.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Biomimetic Soft Underwater Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaya Taniguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toi Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Society of Instrument and Control Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (4), pp.252-259. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9746/sicetr.55.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of uncertainties in the preliminary design case of an electromagnetic spindle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (4), pp.821-832. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15632/jtam-pl/111913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowing the set of complex systems’ possible design solutions derived from the set-based concurrent engineering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.233-248. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X19855115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematic formulation for the generation of combined paths for mounting parts in assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Benhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104 (9-12), pp.4475-4484. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-019-04300-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Analytical Models for Vibration Analysis in Modelica/Dymola: Application to the Wind Turbine Drive Train System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chinese Society of Mechanical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (1), pp.121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design decision support of a mechatronic system using analytical approach with Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2018019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Framework for Holonic Modelling and Multi-Agent Based Verification of Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Precision Engineering and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp.1793-1809. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12541-018-0208-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge sharing for mechatronic systems design and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (11), pp.1365-1370. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating model-based system engineering with set-based concurrent engineering principles for reliability and manufacturability analysis of mechatronic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Borchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.80-94. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X18816746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interoperability process between CAD system and CAE applications based on CAD data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiheb Gouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.1039 - 1058. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-017-0445-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach from mechatronic to Cyber-Physical Systems for the design of manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.52 - 69. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-domain modelling and verification procedure within MBSE approach to design propulsion systems for road electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Capasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixian Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottorino Veneri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2016006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent approach based on a design process for the optimization of mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (5), pp.507--518. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2016080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design methodology for the preliminary study of a mechatronic system: application to wind turbine system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (4), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2017023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicle design, modelling and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.10. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2015095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-supported approach for the collaborative design of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 07 (02), pp.19. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793962316420010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric compact modelling of dynamical systems using meshfree method with multi-port technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of dynamical systems and differential equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (3), pp.206-219. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJDSDE.2015.071002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRE-DESIGNING OF A MECHATRONIC SYSTEM USING AN ANALYTICAL APPROACH WITH DYMOLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15632/jtam-pl.53.3.697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SysML-based methodology for mechatronic systems architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.218 - 231. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-agent methodology for multi-level modeling of mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.208 - 217. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layout optimization of power modules using a sequentially coupled approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Penas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Simulation Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (3), pp.122-132. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2507/IJSIMM10(3)2.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRDG: Multi-Robots Dataset Generator for CSLAM Backend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Khenfri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 15th France-Japan & 13th Europe-Asia Congress on Mechatronics (MECATRONICS) / 23rd International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saint-Ouen-sur-Seine, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS-REM67547.2025.11349532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed Neural Networks for Fast Thermal Simulation in Laser Wire Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 15th France-Japan & 13th Europe-Asia Congress on Mechatronics (MECATRONICS) / 23rd International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saint-Ouen-sur-Seine, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS-REM67547.2025.11349643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Spectral Thermal Simulation for Wire Laser Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rochdi Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeir Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 15th France-Japan & 13th Europe-Asia Congress on Mechatronics (MECATRONICS) / 23rd International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saint-Ouen-sur-Seine, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS-REM67547.2025.11349503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topological Approach to Design Problems for Distributed Systems Using Category Theory: A Focus on Robotic Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Ahrendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dugowson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Montreal, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon64521.2025.11014826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brief Systematic Review of the Literature on Laser Wire Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering ((LNME))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Conference on Integrated Design and Production, Dec 2024, Monastir, Tunisia. pp.507-518, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Selection Tradeoff for Robust C-SLAM in UAV Swarm Systems for Indoor Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Khenfri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Mechatronic Systems and 14th Symposium on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digital Hybrid Pipeline for Energy-Aware CNC Machining: Surrogate Models Leveraging CAM and G-Code Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhene Abdeljabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Symposium on Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Modeling of Part Quality in the WAAM Process Using PCA Model Reduction and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Hammamet, Tunisia. pp.410-419, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-65007-9_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A House of Quality Based Methodology for Designing Collaborative SLAM Architecture for UAV Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Khenfri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Systems Engineering (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Perugia, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/isse63315.2024.10741123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End of Life Disassembly Plans of Mechatronic Systems Based on Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Aicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Hammamet, Tunisia. pp.60-68, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67152-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Digital Twin Framework for Monitoring the Trajectory of the UR10 Robot Using an Extended Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramy Alham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 6th International Conference on Robotics, Control and Automation Engineering (RCAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Suzhou, France. pp.86-91, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCAE59706.2023.10398869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Data-Driven Smart Assembly Design: State-of-the-Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Integrated Design and Production II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rabat (MOROCCO), Morocco. pp.343-352, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-23615-0_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Development Techniques on Digital Twins for Manufacturing: State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghayth Gandouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technologies &amp; Smart Industrial Systems (ITSIS), IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. pp.77-86, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-23615-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Smart Assembly Based Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Hammamet, Tunisia. pp.225-231, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Requirements Validation Based on MBSE and CAD Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of the 9th Conference on Design and Modeling of Mechanical Systems, CMSM'2021, December 20-22, 2021, Hammamet, Tunisia, Dec 2021, Hammamet, Tunisia. pp.35-41, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Systems Engineering methodology for defining multi-physics simulation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Galisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Gherib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montreal ( Virtual ON LINE ), Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon53536.2022.9773905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new SysML Model for UAV Swarm Modeling: UavSwarmML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montreal Virtual, ON LINE, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon53536.2022.9773922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic literature review of collaborative SLAM applied to autonomous mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Information Technologies &amp; Smart Industrial Systems (ITSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSIS56166.2022.10118378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-MBSE interoperability for the checking of design requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monastir, Tunisia. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD52085.2021.9429472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CAD -System engineering interoperability by Enriching CAD database with functional information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD), 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Sfax, Tunisia. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD52085.2021.9429313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CADDEX tool for CAD and CAE integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Gandouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon48628.2021.9495827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Top Down Approach to Ensure the Continuity of the Different Design Levels of Swarm Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Multi-Conference on Systems, Signals &amp; Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Design Office: Proposition of Problem- and Project-Based Learning Solution in the COVID-19 Era and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthony Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Global Engineering Education Conference (EDUCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, France. pp.1527-1531, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON46332.2021.9454130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative design projects promoting work-related learning in engineering curricula: Feedbacks from the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Kooli-Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Xerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dutertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2021 49th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Knee Joint Mechanism with Variable Transmission and Joint Stop for Bipedal Robot Inspired by Human Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimitake Ueki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuki Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Shimojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rem49740.2020.9313087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SysML profile for mechanical assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/syscon47679.2020.9275865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the continuity of the swarm robot design using MBSE method and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Modelling, Optimization and Simulation (MOSIM'20),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and multidisciplinary design optimization for mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.624-629, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8927685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving Mechatronic Students in Business Innovation using Project-Based Learning: a case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 20th International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Wels, Austria. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM.2019.8744121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the SBCE Principles with MBSE Methodology for the Mechatronic System’s Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Orlando, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2019.8836834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic system design with manufacturing constraints using set-based concurrent engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Annual IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2018.8369513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System of Systems Architectural Design of On-Demand Electric Aviation Based on Mission Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hammami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rome, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2018.8544461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic System Design using Model-Based Systems Engineering and Set-Based Concurrent Engineering Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Borchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsu, France. pp.32-38, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems engineering approach for the conjoint design of mechatronic products and their manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Annual IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2018.8369560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation approach of a mechatronic system controller in upstream phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsu, Japan. pp.212-216, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary design and optimization using knowledge based engineering,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMSM’17-International Congress Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The usage of a system engineering approach for integrating machining constraints in the upstream design stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Borchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural design of complex systems using set-based concurrent engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2017.8088290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of simulation workflows for system verification using XDSM representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2017.8088306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A holonic-based method for design process of cyber-physical reconfigurable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSE-IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2016, Edumbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems engineering analysis approach based on interoperability for reconfigurable manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Achraf Ben Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Systems Engineering (ISSE) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, EDINBURGH, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2016.7753179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A holonic-based method for design process of cyber-physical reconfigurable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2016 IEEE International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, EDIMBURGH, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2016.7753180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and multi-objective optimization of an Electronic Throttle in open-loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Compiègne, France. pp.331-335, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution from mechatronics to cyber physical systems: An educational point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics (MECATRONICS) /17th International Conference on Research and Education in Mechatronics (REM), 2016 11th France-Japan &amp; 9th Europe-Asia Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, COMPIEGNE, France. pp.360-366, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Engineering Approach for eco-comparison among power-train configurations of hybrid bus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Iuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Camargo Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Orlando, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2016.7490570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SysML based-methodology for modelling disturbances in manufacturing systems using ADACOR holonic control architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics (MECATRONICS) /17th International Conference on Research and Education in Mechatronics (REM), 2016 11th France-Japan &amp; 9th Europe-Asia Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, COMPIEGNE, France. pp.097-102, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process integration and design optimization technologies for modelling improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Iuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchand Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2016 IEEE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, EDINBURGH, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2016.7753146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLACIS: a general project-based learning framework illustrated with a concrete example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottorino Veneri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs for a 3D enriched ontology for mechatronic systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Systems Engineering (ISSE),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. pp.253-260, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System approach to the pre-design of electric propulsion systems for road vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Iebba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Camargo Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottorino Veneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Capasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2015 IEEE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-criteria indicator for mechatronic system performance evaluation in preliminary design level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 9th France-Japan &amp; 7th Europe-Asia Congress on Mechatronics (MECATRONICS) / 13th Int'l Workshop on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.409-416, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2012.6451041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Design of an Intelligent Welding Cell Using SysML and Holonic Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Congress on Design and Modeling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17527-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLACIS: Systems engineering through a project-based learning approach general framework, debates and achievements through an overview and a concrete example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Systems Engineering (ISSE) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. pp.358-363, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-dimensioning of the Dynamic Properties of the Wind Turbine System Using Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Six international congress on Design and Modeling of Mechanical Systems CMSM’2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach for optimizing mechatronic systems: Application to the optimal design of an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besacon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based approach for collaborative distributed mechatronic design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecatronics (MECATRONICS), 2014 10th France-Japan/ 8th Europe-Asia Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary optimization of a quad-rotor by integrating multi-level models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yethreb Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hammami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th France-Japan/8th Europe-Asia Congress on Mecatronics (MECATRONICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2014.7018616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Approach for the Optimal Design of Mechatronic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiphysics Modelling and Simulation for Systems Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical approach for the integrated preliminary analysis of mechatronic systems subjected to vibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecatronics (MECATRONICS), 2014 10th France-Japan/ 8th Europe-Asia Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Radial Basis Functions with Modelica for Mechatronic Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on Design and Modeling of Mechanical Systems (CMSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, DJERBA, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach for modelling and optimization of Road Electric Vehicles in conceptual design level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Electrical Systems for Aircraft, Railway and Ship Propulsion (ESARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bologna, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS.2012.6387488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Approach to Mechatronic System, Production System, and Manufacturing Process Design: Optimizing Solutions Using SBCE Principles and MBSE Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanics and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.161-166, 2025, Lecture Notes in Mechanical Engineering, 978-3-032-04478-5. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04478-5_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Simulation Models for LENS and LWAM Processes in Ti-6Al-4V Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Additive Manufacturing: Materials, Processes, and Applications II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.203-216, 2025, Lecture Notes in Mechanical Engineering, 978-3-031-94889-3. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94889-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an AGV system using MBSE method and multi-agents' technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.103-114, 2023, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System level specification and multi-agent simulation of manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.30-40, 2022, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-84958-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of A Swarm Robot Application Using MBSE Method and Multi-Agent Technology: Monitoring Oil Spills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.96-105, 2022, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85584-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensioning of an Electromagnetic Spindle with Interval Computation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.67-75, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46729-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Underwater Robots Imitating Manta Actuated by Dielectric-Elastomer Minimum-Energy Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiji Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Design and Modeling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.882-891, 2020, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Approach for Modeling a Multibody System During Pre-design with Application to the Railway System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.150-157, 2020, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24247-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Approach to Model-Based Parametric Design of Mechatronic Systems with Modelica: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-18, 2020, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46729-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling of a Mechatronic Power System of an Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.842-852, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Based Approach for Vibration Analysis in Modelica: Application to the Bridge Crane System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Acoustics and Vibration II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Springer International Publishing, pp.83-91, 2019, Applied Condition Monitoring, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design and Modeling of an Optimized Mechatronic System Using a Set Based Concurrent Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Acoustics and Vibration II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-120, 2019, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-dimensioning of the Dynamic Properties of the Wind Turbine System Using Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.179-188, 2015, Lecture Notes in Mechanical Engineering, 978-3-319-17526-3. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17527-0_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary optimization of mechatronic systems: Application to an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronic Systems: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1--14, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Analysis of Autonomous Drone Technology Across Multiple Sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'intégration de la modélisation et la simulation multi-physique pour conception des systèmes mécatroniques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Ecole Centrale Paris; École nationale d'ingénieurs de Sfax (Tunisie), 2012. Français. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012ECAP0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00711469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary collaborative design of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanical engineering [physics.class-ph]. Université de Technologie de Compiègne, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03614326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Hajjaji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Ftoutou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihed Ben Said" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ated Ben Khalifa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hammadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-026-0151-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Brahmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Belhadj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Aifaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-026-02586-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.L. Diallo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Merschak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hehenberger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147137" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044632v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43615-025-00550-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508784v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Allagui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Plateaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Penas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69076/jomac.2024.0023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600170v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Aicha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40684-023-00522-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Ammar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Barkallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Louati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-022-01131-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.103992" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12020566" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Guizani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Trabelsi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02533839.2022.2101540" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157236v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-06830-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Bedeoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ben Hadj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AA-05-2020-0063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799130v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.05.064" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798838v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40684-021-00393-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hadrich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl/128854" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Aloui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soriano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11136187" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadj Imen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trigui Moez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aifaoui Nizar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192x.2020.1815852" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041688v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mcharek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2939999" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041681v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2019-0237" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041684v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazoi Hamza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020076" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041655v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Taniguchi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toi Nishimura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiguo Ming" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9746/sicetr.55.252" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018571v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.12.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018556v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Trigui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-03359-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Tounsi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl/111913" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041692v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X19855115" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041682v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben Said" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Benhadj" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-04300-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239909v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2018019" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018569v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonaam Abid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12541-018-0208-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.338" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017818v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Firas Borchani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ben Yahia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X18816746" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912772v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Gouta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-017-0445-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589598v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riviere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017023" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Abbes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016080" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589898v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Capasso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Patalano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixian Renaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottorino Veneri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.12.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589496v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015095" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326551v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kellner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962316420010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDSDE.2015.071002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326575v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl.53.3.697" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903161v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;da Mhenni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2014.03.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903160v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2014.03.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60QJ6ZH3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600174v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Penas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2507/IJSIMM10(3)2.183" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Yousfi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bouaziz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS-REM67547.2025.11349643" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476099v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Schweitzer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Khenfri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS-REM67547.2025.11349532" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476098v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rochdi Hentati" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Koubaa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeir Bouaziz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS-REM67547.2025.11349503" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600168v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_51" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101776v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Ahrendt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dugowson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon64521.2025.11014826" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331604v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476184v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Abdeljabbar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601137v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65007-9_43" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601139v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67152-4_7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890271v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isse63315.2024.10741123" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601144v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Alham" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCAE59706.2023.10398869" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606232v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23615-0_35" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606251v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayth Gandouzi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23615-0_8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601154v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_26" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606240v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790807v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Galisson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gherib" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773905" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784666v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773922" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606261v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSIS56166.2022.10118378" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799098v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429472" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251173v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429313" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836797v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Gandouzi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon48628.2021.9495827" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625270v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Kooli-Chaabane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanthony Antoine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON46332.2021.9454130" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182923v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625297v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanthony" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Xerri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dutertre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157233v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/syscon47679.2020.9275865" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157232v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimitake Ueki" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuki Sato" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Shimojo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rem49740.2020.9313087" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018286v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Soriano" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guizani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041679v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927685" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196271v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Idrissi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM.2019.8744121" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041666v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2019.8836834" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018588v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369513" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988405v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hammami" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2018.8544461" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017813v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495824" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988578v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369560" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020020v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495817" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606269v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Louat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2017.8088290" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017821v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606270v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2017.8088306" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598796v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589567v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753180" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589580v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Achraf Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753179" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421263v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589526v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547164" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508697v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547169" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589546v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547123" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337356v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Azzouzi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Iuliano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Camargo Rosa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2016.7490570" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589950v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Fran&#231;oise" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753146" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330195v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606277v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Choley" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riviere" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louati" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2012.6451041" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589484v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302766" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322919v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Iebba" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302762" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589445v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brunner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302782" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444534v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331540v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332079v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332057v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910903v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yethreb Ben Messaoud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hassine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018616" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332036v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331539v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886172v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606279v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2012.6387488" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601130v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04478-5_20" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601133v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94889-3_17" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590002v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_13" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183415v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85584-0_10" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182941v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0_4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954845v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trabelsi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkallah" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_7" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041661v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Hasegawa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_95" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041677v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24247-3_17" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041674v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955865v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_92" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960136v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_8" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018586v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_11" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589199v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_18" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723801v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412160v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00711469v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECAP0003" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03614326v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Hajjaji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Ftoutou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihed Ben Said" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ated Ben Khalifa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hammadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-026-0151-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Brahmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Belhadj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Aifaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-026-02586-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.L. Diallo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Merschak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hehenberger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147137" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044632v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43615-025-00550-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508784v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Allagui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Plateaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Penas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69076/jomac.2024.0023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600170v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Aicha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40684-023-00522-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Ammar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Barkallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Louati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-022-01131-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.103992" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12020566" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.05.064" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40684-021-00393-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-06830-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798977v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Bedeoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ben Hadj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AA-05-2020-0063" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157235v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Trabelsi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Guizani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hadrich" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl/128854" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Aloui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soriano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11136187" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041688v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mcharek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2939999" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadj Imen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trigui Moez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aifaoui Nizar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192x.2020.1815852" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2019-0237" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041684v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazoi Hamza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020076" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Trigui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-03359-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018571v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.12.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041655v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Taniguchi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toi Nishimura" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiguo Ming" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9746/sicetr.55.252" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041687v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Tounsi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl/111913" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X19855115" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041682v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben Said" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Benhadj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-04300-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239909v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018574v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2018019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonaam Abid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12541-018-0208-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018575v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.338" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Firas Borchani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ben Yahia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X18816746" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912772v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Gouta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-017-0445-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517427v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Patalano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.12.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Capasso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixian Renaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottorino Veneri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Abbes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016080" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589598v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riviere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015095" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326551v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kellner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962316420010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326553v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDSDE.2015.071002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326575v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl.53.3.697" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903161v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;da Mhenni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2014.03.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903160v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2014.03.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60QJ6ZH3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600174v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Penas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2507/IJSIMM10(3)2.183" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476099v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Schweitzer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Khenfri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS-REM67547.2025.11349532" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476101v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Yousfi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bouaziz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS-REM67547.2025.11349643" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476098v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rochdi Hentati" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Koubaa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeir Bouaziz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS-REM67547.2025.11349503" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101776v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Ahrendt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dugowson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon64521.2025.11014826" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600168v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_51" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331604v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476184v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Abdeljabbar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601137v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65007-9_43" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890271v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isse63315.2024.10741123" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601139v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67152-4_7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601144v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Alham" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCAE59706.2023.10398869" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606232v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23615-0_35" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606251v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayth Gandouzi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23615-0_8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601154v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_26" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606240v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790807v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Galisson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gherib" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773905" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784666v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773922" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606261v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSIS56166.2022.10118378" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799098v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429472" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251173v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429313" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836797v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Gandouzi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon48628.2021.9495827" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182923v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625270v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Kooli-Chaabane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanthony Antoine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON46332.2021.9454130" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625297v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanthony" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Xerri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dutertre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157232v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimitake Ueki" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuki Sato" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Shimojo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rem49740.2020.9313087" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157233v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/syscon47679.2020.9275865" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018286v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Soriano" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guizani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041679v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927685" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196271v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Idrissi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM.2019.8744121" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041666v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2019.8836834" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018588v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369513" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988405v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hammami" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2018.8544461" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017813v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495824" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988578v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369560" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020020v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495817" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598796v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017821v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606269v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Louat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2017.8088290" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606270v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2017.8088306" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421263v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589580v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Achraf Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753179" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589567v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753180" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589526v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547164" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508697v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547169" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337356v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Azzouzi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Iuliano" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Camargo Rosa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2016.7490570" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589546v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547123" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589950v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Fran&#231;oise" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753146" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444534v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589484v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302766" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322919v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Iebba" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302762" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606277v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Choley" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riviere" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louati" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2012.6451041" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330195v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589445v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brunner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302782" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331540v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332079v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332057v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910903v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yethreb Ben Messaoud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hassine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018616" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332036v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331539v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886172v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606279v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2012.6387488" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601130v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04478-5_20" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601133v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94889-3_17" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590002v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_13" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182941v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0_4" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183415v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85584-0_10" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954845v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trabelsi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkallah" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_7" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041661v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Hasegawa" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_95" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041677v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24247-3_17" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041674v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955865v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_92" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960136v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_8" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018586v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_11" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589199v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_18" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723801v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412160v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00711469v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECAP0003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03614326v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>