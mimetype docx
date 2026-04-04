--- v0 (2026-03-09)
+++ v1 (2026-04-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.22580645161px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Moncef KADI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur ESIGELECResponsable du Pôle Electronique et Systèmes de l'IRSEEM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">moncef-kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084533242</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moncef Kadi received the Master’s Research degree (D.E.A) in Optoelectronic, optics and microwaves from the National Polytechnic Institute of Grenoble (INPG), Grenoble, France, in 2001, and the Ph.D. degree in RF and Optics from the University Joseph Fourier, Grenoble, in 2004. He completed his dissertation to lead research works (“HDR: Habilitation à Diriger des Recherches”) with the University of Rouen Normandie, in 2011.In October 2004 he joined Ecole Supérieure d’Ingénieurs (ESIGELEC), Rouen, France, as an associate professor. Since 2011 he is the head of the Electronic and Systems research group of the Research Institute for Embedded systems (IRSEEM) Laboratory. His current research interests include the area of EMC (electromagnetic compatibility) modelling and characterisation, thermal effect on electronic components and systems, active antennas for 5G and aeronautic applications, energy harvesting and reliability and robustness of wide gap GaN and SiC power transistors.Dr KADI cosupervised and directed twenty Ph.D. students. He has coauthored 33 international journal articles, 64 international conference articles, 20 national conference articles and 5 international text book chapters. He is regularly involved in national/international research projects with academic and industrial partners. He was a leader of several research projects in several domains, such as automotive, aeronautic, electronic and energy. He is the Scientific Chair of the 16th “Colloque Internationale et exposition sur la Compatibilité Électromagnétique CEM 2012” and a member of the 5th International Conference on Electromagnetic Near Field Characterization and Imaging in 2011, and member of the 21th “Journées Nationales Micro-Ondes JNM2019” in 2019.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development challenges of a one-sided GaN-based high-current density buck converter through multiphysics optimization for electric vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.115792. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducted EMI assessment of aging power Si-MOSFET in 3 phase inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.115872. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bistatic 5G-NR Ambient Backscatter Communication: Propagation Study and Experimental Validation in Anechoic Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2025.3587632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to Validate the Radiated Immunity of Sophisticated Automotive Autonomous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Fouad Bedjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (4), pp.1244. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25041244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Network-Empowered Inverse FSS Design and Synthesis Approach for 5G Shielding Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Hawess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.102288-102298. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3432450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Shielding Effectiveness of Composite Materials Using Electromagnetic Methods Covering a Wide Frequency Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rassoul Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118, pp.117-126. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM23060503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on composite materials use for EMI shielding in power electronics circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessem Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.115128. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel methodology to characterize LGA packaged GaN power transistors using a mother/daughter board configuration for the reliability qualification in the mild hybrid applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akram Besserour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114777. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHM method for detecting degradation of GaN HEMT ON resistance, application to power converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Prime – Advances in Electrical Engineering, Electronics and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.100060. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prime.2022.100060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Calculation Approach of the Radiated Magnetic Field Based on the Equivalent Model of a Flat Ground Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Niederholz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3084512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curved Pyramidal Metamaterial Absorber: From Theory to an Ultra-Broadband Application in the [0.3 – 30] GHz Frequency Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Fneish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaleb Faour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.29-35. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25046/aj060204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiated EMI evolution of power SiC MOSFET in a boost converter after short-circuit aging tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.113398. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and microscopic analysis of 600V GaN-GIT under the short-circuit aging tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhi Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure investigation of packaged SiC-diodes after thermal storage in extreme operating condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83, pp.185-192. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ENGFAILANAL.2017.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of C-V and I-V characteristics for a commercial 600 V GaN GIT power device under repetitive short-circuit tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Z. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.652-655. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducted EMI evolution of power SiC MOSFET in a Buck converter after short-circuit aging tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.219-224. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Characterization and Modeling of EMI Filters Under Temperature Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (6), pp.1906-1915. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2017.2679700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical predictive model of Zener diode under pulsed EOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ravelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (4), pp.327-328. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2014.4311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Modeling Near-Field Coupling With PCB Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (5), pp.1194-1201. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2014.2304306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-D Near-Field Modeling Approach for Electromagnetic Interference Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (1), pp.102-112. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2013.2274576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 4H-SiC 1200V Schottky diodes under high electrostatic discharge like human body model stresses : An in-depth failure analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.62-70. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2014.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the compaction of hot mix asphalt using high-frequency electromagnetic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Fauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.40-51. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2013.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of Zener diode reliability under pulsed Electrical Overstress (EOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1288-1292. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of a Computational Hybrid Method for the Radiated Coupling Modelling between Electronic Circuits and Electric Cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elagiri-Ramalingam Rajkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravelo Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Fernández Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advances in Engineering &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of Au–Ti contacts of SiGe HBTs during electromagnetic field stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.025003. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/26/2/025003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-processing of electric field measurements to calibrate a near-field dipole probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science Measurement and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.29-36. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt.2010.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability study of AlGaN/GaN HEMT under electromagnetic, RF and DC stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (9-11), pp.1783-1787. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.07.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics degradation of the SiGe HBT under electromagnetic field stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beydoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (12), pp.1961-1966. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling IC Snapback Characteristics Under Electrostatic Discharge Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trémenbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (4), pp.901-908. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2009.2029092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of electromagnetic field stress impact on SiGe heterojunction bipolar transistor performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichame Maanane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (6), pp.475-482. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078709990572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of electromagnetic near-field stress on SiGe HBT’s reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (9-11), pp.1029-1032. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2009.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plane wave spectrum theory applied to near-field measurements for electromagnetic compatibility investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arcambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vives-Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science Measurement and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.72-83. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt:20080026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling IC Snapback characteristics under Electrostatic Discharge Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Trémenbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (4), pp.901-908. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2009.2029092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of the Susceptibility of Integrated Circuits to Conducted Electromagnetic Disturbances Up to 1 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (2), pp.285-293. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2008.918983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed Dipoles Antennas for MCM-L Wireless RF Interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ndagijimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dansou-Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (1), pp.223-230. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2007.912936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electromagnetic fields close to microwave devices using electric dipole probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Bouchelouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mmce.20274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of accuracy for measuring the susceptibility of integrated circuits to conducted electromagnetic disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science Measurement and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (5), pp.240-244. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt:20060142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of integrated circuit susceptibility to conducted electromagnetic disturbances using neural networks theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (18), pp.1022. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20061903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD Modeling of a Wafer-Level Packaging GaN Transistors for Electrothermal Simulation Using the Finite Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 21st International Conference on Synthesis, Modeling, Analysis and Simulation Methods, and Applications to Circuits Design (SMACD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Istanbul, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMACD65553.2025.11092285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of a Low-Cost, Low-Power Patient Monitoring System Using AmBC Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moni Sankar Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 22nd International Multi-Conference on Systems, Signals & Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Monastir, France. pp.902-907, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD64182.2025.10989912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric Cooling Solution for Active Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Khalifeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Prototype of an Ambient Backscatter Communication Tag Working in 5G-NR Frequency: Experimental Test and Power Levels Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Daytona Beach, United States. pp.58-61, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA64374.2024.10965177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Ambient Backscatter Communications: Achievable Range and Power Levels in an Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cagliari, Italy. pp.74-77, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA54958.2022.9924037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to Validate the Radiated Immunity of Very Complex Systems by a Succession of Simple Component Radiated Immunity Tests at System Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Fouad Bedjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Symposium on Electromagnetic Compatibility &amp; Signal/Power Integrity (EMCSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Spokane, United States. pp.561-564, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCSI39492.2022.9889365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of SiC MOSFET Terminal Capacitances Evolution after Short-Circuit Aging Tests on Conducted EMI in a Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 13th International Workshop on the Electromagnetic Compatibility of Integrated Circuits (EMC Compo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bruges, Belgium. pp.29-34, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCCompo52133.2022.9758597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Electrical Performance in First Generation of SiC MOSFET for Low Voltage Applications after Short-Circuit Aging Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 12th International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IREC52758.2021.9624831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DoE-based Evaluation of the Impact of the Twisted-Pair-Cable Parameters on the Wireless Communication Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Joint EMC/SI/PI and EMC Europe Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Raleigh, United States. pp.733-738, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMC/SI/PI/EMCEurope52599.2021.9559193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Modelling for an Electrothermal Model of GaN Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akram Besserour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 12th International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IREC52758.2021.9624883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the shielding effectiveness of composite materials using ultra-wide band Vivaldi antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rassoul Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Electrical Performance in First Generation of SiC MOSFET for Low Voltage Applications after Short-Circuit Aging Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 12th International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IREC52758.2021.9624831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept of Mean Effective Gain for Optimizing Ambient Energy-Harvesting Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Constant Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.1479-1480, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9330318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation method of wireless communication system performance based on PER-function coupled with full wave simulation in presence of EM-Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmud Naseef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Average Behaviors of Indoor Propagation Channels on Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.1165-1166, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9330382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology of quasi-isotropic antennas with basic radiators as the electric and magnetic dipoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Granada, Spain. pp.0807-0810, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on the choice of the antenna for ambient radio-frequency power density measurement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Granada, Spain. pp.0427-0430, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Broadband Curved Pyramidal Absorber Metamaterial in the UHF/SHF Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Fneish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mazeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 7th Mediterranean Congress of Telecommunications (CMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Fès, Morocco. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CMT.2019.8931391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la densité de puissance incidente mono-source en visibilité directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International &amp; Exposition sur la Compatibilité Electromagnétique (CEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of 600V GaN transistor under the short-circuit aging tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Z. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 19th IEEE Mediterranean Electrotechnical Conference (MELECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marrakech, France. pp.249-253, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELCON.2018.8379102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of GaN GIT under repetitive short-circuit tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Z. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 1st Workshop on Wide Bandgap Power Devices and Applications in Asia (WiPDA Asia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'an, China. pp.189-193, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiPDAAsia.2018.8734539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure analysis of aluminum electrolytic capacitors based on electrical and physicochemical characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Lachkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paterne Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Presle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina El Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monterey, United States. pp.5C-1.1-5C-1.7, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2017.7936328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad band PCB probes for near field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisha Sivaraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ndagljlmana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WORKSHOP EMC OF ICs -THE FRENCH TOUCH : On the combined effect of environmental and service conditionson the EMC behavior of the passive component up to the circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavoir study of a 600v gan transistor under short-circuit experimental test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhi Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM 2017 et 10ème JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des mesures en champ proche par la technique du spectre d’ondes planes : theorie et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM 2017 et 10e JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of conducted EMI in SiC MOSFET buck converters before and after aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 7th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. pp.171-176, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SETIT.2016.7939861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on Zener diode pulsed EOS characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiyi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravelo Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Advanced Electromagnetics Symposium (AES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and characterisation of a wireless charging system for mobile devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghida Al Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aufmkolk, R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Desrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband characterization and modeling of coupled inductors under temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Electromagnetic Compatibility - EMC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dresden, Germany. pp.1396-1401, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2015.7256376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency characterization and modeling via measurements of power electronic capacitors under high bias voltage and temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Pisa, Italy. pp.334-339, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2015.7151290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the radiated emissions of an electric vehicle battery charger during the charge cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 12th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Mahdia, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2015.7348148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tridimensional radiated emission model based on an improved near field scan technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Green Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. pp.240-245, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICGE.2014.6835428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband impedance characterization and modeling of power electronic capacitors under high bias voltage variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Gothenburg, Germany. pp.928-933, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2014.6931036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of two inverse methods based on near-field technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Labiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the coupling phenomenon between a transmission line and a near-field excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 25th International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Beirut, Lebanon. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2013.6735005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of 3D-near field coupling between a toro&#x00EF;dal inductor and a transmission line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Symposium on Electromagnetic Compatibility - EMC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Denver, United States. pp.651-656, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2013.6670492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid technique for radiated coupling exposed to nearand far -fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R Rajkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravelo Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Électromagnétique (CEM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and structure degradations of SiGe HBT after electromagnetic field stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Monterey, United States. pp.CD.1.1-CD.1.6, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2011.5784555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the electromagnetic field radiated by a microwave circuit encapsulated in a rectangular cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Symposium on Electromagnetic Compatibility - EMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Long Beach, United States. pp.196-201, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2011.6038309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and simulation of SiGe HBT degradation nduced by electromagnetic field stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on the Physical and Failure Analysis of Integrated Circuits, IPFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.751--755, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPFA.2009.5232729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic interference produced by printed dipole antennas for MCM wireless RF clock distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ndagijimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dansou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE Workshop on Signal Propagation on Interconnects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Heidelberg, Germany. pp.161-164, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPI.2004.1409040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des transistors radiofréquence de puissance aux agressions électromagnétique et thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes mécatroniques embarqués - 1 : analyse des causes de défaillances, modélisation, simulation et optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Edition, 2020, 9781784056476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de caractérisation de l’environnement électromagnétique dans des circuits hyperfréquences encapsulés dans des cavités métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes mécatroniques embarqués - 1 : analyse des causes de défaillances, modélisation, simulation et optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Edition, 2020, 9781784056476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Study for Cuboid Aluminum Capacitors with Liquid Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Lachkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paterne Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Goupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability of High-Power Mechatronic Systems 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.109-137, 2017, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-261-8.50003-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of Radio Frequency Power Transistors to Electromagnetic and Thermal Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Mechatronic Systems 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.141-164, 2015, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-013-3.50006-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of Characterizing the Electromagnetic Environment in Hyperfrequency Circuits Encapsulated within Metallic Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Mechatronic Systems 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.57-77, 2015, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-013-3.50003-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DES PROBLEMATIQUES D'INTEGRITE DES SIGNAUX, DE CEM ET DE FIABILITE DES COMPOSANTS ELECTRONIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Rouen Normandie, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02308022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.22580645161px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Moncef KADI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur ESIGELECResponsable du Pôle Electronique et Systèmes de l'IRSEEM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">moncef-kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6336-830X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084533242</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moncef Kadi received the Master’s Research degree (D.E.A) in Optoelectronic, optics and microwaves from the National Polytechnic Institute of Grenoble (INPG), Grenoble, France, in 2001, and the Ph.D. degree in RF and Optics from the University Joseph Fourier, Grenoble, in 2004. He completed his dissertation to lead research works (“HDR: Habilitation à Diriger des Recherches”) with the University of Rouen Normandie, in 2011.In October 2004 he joined Ecole Supérieure d’Ingénieurs (ESIGELEC), Rouen, France, as an associate professor. Since 2011 he is the head of the Electronic and Systems research group of the Research Institute for Embedded systems (IRSEEM) Laboratory. His current research interests include the area of EMC (electromagnetic compatibility) modelling and characterisation, thermal effect on electronic components and systems, active antennas for 5G and aeronautic applications, energy harvesting and reliability and robustness of wide gap GaN and SiC power transistors.Dr KADI cosupervised and directed twenty Ph.D. students. He has coauthored 33 international journal articles, 64 international conference articles, 20 national conference articles and 5 international text book chapters. He is regularly involved in national/international research projects with academic and industrial partners. He was a leader of several research projects in several domains, such as automotive, aeronautic, electronic and energy. He is the Scientific Chair of the 16th “Colloque Internationale et exposition sur la Compatibilité Électromagnétique CEM 2012” and a member of the 5th International Conference on Electromagnetic Near Field Characterization and Imaging in 2011, and member of the 21th “Journées Nationales Micro-Ondes JNM2019” in 2019.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Thermal Management Techniques Adopted for High-Power-Density GaN-Based Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chips</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chips5010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development challenges of a one-sided GaN-based high-current density buck converter through multiphysics optimization for electric vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.115792. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducted EMI assessment of aging power Si-MOSFET in 3 phase inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.115872. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to Validate the Radiated Immunity of Sophisticated Automotive Autonomous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Fouad Bedjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (4), pp.1244. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25041244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bistatic 5G-NR Ambient Backscatter Communication: Propagation Study and Experimental Validation in Anechoic Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2025.3587632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of AI Methods for EMC Prediction in Power Electronics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.165. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics15010165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Network-Empowered Inverse FSS Design and Synthesis Approach for 5G Shielding Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Hawess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.102288-102298. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3432450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Shielding Effectiveness of Composite Materials Using Electromagnetic Methods Covering a Wide Frequency Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rassoul Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118, pp.117-126. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM23060503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on composite materials use for EMI shielding in power electronics circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessem Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.115128. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel methodology to characterize LGA packaged GaN power transistors using a mother/daughter board configuration for the reliability qualification in the mild hybrid applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akram Besserour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114777. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHM method for detecting degradation of GaN HEMT ON resistance, application to power converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Prime – Advances in Electrical Engineering, Electronics and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.100060. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prime.2022.100060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Calculation Approach of the Radiated Magnetic Field Based on the Equivalent Model of a Flat Ground Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Niederholz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3084512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curved Pyramidal Metamaterial Absorber: From Theory to an Ultra-Broadband Application in the [0.3 – 30] GHz Frequency Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Fneish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaleb Faour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.29-35. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25046/aj060204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiated EMI evolution of power SiC MOSFET in a boost converter after short-circuit aging tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.113398. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and microscopic analysis of 600V GaN-GIT under the short-circuit aging tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhi Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure investigation of packaged SiC-diodes after thermal storage in extreme operating condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83, pp.185-192. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ENGFAILANAL.2017.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of C-V and I-V characteristics for a commercial 600 V GaN GIT power device under repetitive short-circuit tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Z. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.652-655. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducted EMI evolution of power SiC MOSFET in a Buck converter after short-circuit aging tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.219-224. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Characterization and Modeling of EMI Filters Under Temperature Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (6), pp.1906-1915. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2017.2679700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical predictive model of Zener diode under pulsed EOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ravelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (4), pp.327-328. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2014.4311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Modeling Near-Field Coupling With PCB Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (5), pp.1194-1201. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2014.2304306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-D Near-Field Modeling Approach for Electromagnetic Interference Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (1), pp.102-112. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2013.2274576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 4H-SiC 1200V Schottky diodes under high electrostatic discharge like human body model stresses : An in-depth failure analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.62-70. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2014.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the compaction of hot mix asphalt using high-frequency electromagnetic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Fauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.40-51. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2013.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of Zener diode reliability under pulsed Electrical Overstress (EOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1288-1292. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of a Computational Hybrid Method for the Radiated Coupling Modelling between Electronic Circuits and Electric Cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elagiri-Ramalingam Rajkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravelo Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Fernández Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advances in Engineering &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of Au–Ti contacts of SiGe HBTs during electromagnetic field stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.025003. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/26/2/025003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-processing of electric field measurements to calibrate a near-field dipole probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science Measurement and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.29-36. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt.2010.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability study of AlGaN/GaN HEMT under electromagnetic, RF and DC stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (9-11), pp.1783-1787. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.07.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics degradation of the SiGe HBT under electromagnetic field stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beydoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (12), pp.1961-1966. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling IC Snapback Characteristics Under Electrostatic Discharge Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trémenbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (4), pp.901-908. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2009.2029092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plane wave spectrum theory applied to near-field measurements for electromagnetic compatibility investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arcambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vives-Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science Measurement and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.72-83. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt:20080026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of electromagnetic near-field stress on SiGe HBT’s reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (9-11), pp.1029-1032. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2009.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of electromagnetic field stress impact on SiGe heterojunction bipolar transistor performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichame Maanane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (6), pp.475-482. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078709990572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling IC Snapback characteristics under Electrostatic Discharge Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Trémenbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (4), pp.901-908. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2009.2029092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of the Susceptibility of Integrated Circuits to Conducted Electromagnetic Disturbances Up to 1 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (2), pp.285-293. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2008.918983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed Dipoles Antennas for MCM-L Wireless RF Interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ndagijimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dansou-Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (1), pp.223-230. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2007.912936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electromagnetic fields close to microwave devices using electric dipole probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Bouchelouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mmce.20274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of accuracy for measuring the susceptibility of integrated circuits to conducted electromagnetic disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science Measurement and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (5), pp.240-244. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt:20060142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of integrated circuit susceptibility to conducted electromagnetic disturbances using neural networks theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (18), pp.1022. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20061903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New 1GHz Triaxial Cell for Shielding Effectiveness Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bechir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.461-466, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID Tag Antenna Performance Near Metallic Environments: A Comprehensive Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Radiated EMI Evolution of High-power Density GaN-based Converter Under Short-circuit Accelerated Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware architecture for LE Uncoded PHYs version5.3 Transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Belakhdhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Computing, Communications and IoT Applications (ComComAp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Madrid, France. pp.274-278, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComComAp68359.2025.11353169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD Modeling of a Wafer-Level Packaging GaN Transistors for Electrothermal Simulation Using the Finite Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 21st International Conference on Synthesis, Modeling, Analysis and Simulation Methods, and Applications to Circuits Design (SMACD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Istanbul, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMACD65553.2025.11092285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Power Levels and Phase Variations from Interference between Bi-Static Ambient Backscattered and Direct Signals in 5G-NR Free Space Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moni Sankar Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of a Low-Cost, Low-Power Patient Monitoring System Using AmBC Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moni Sankar Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 22nd International Multi-Conference on Systems, Signals & Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Monastir, France. pp.902-907, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD64182.2025.10989912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Near-Field Numerical Approach For Radiated EMI Modelling In GaN DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.472-477, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric Cooling Solution for Active Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Khalifeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Prototype of an Ambient Backscatter Communication Tag Working in 5G-NR Frequency: Experimental Test and Power Levels Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Daytona Beach, United States. pp.58-61, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA64374.2024.10965177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Ambient Backscatter Communications: Achievable Range and Power Levels in an Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cagliari, Italy. pp.74-77, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA54958.2022.9924037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to Validate the Radiated Immunity of Very Complex Systems by a Succession of Simple Component Radiated Immunity Tests at System Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Fouad Bedjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Symposium on Electromagnetic Compatibility &amp; Signal/Power Integrity (EMCSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Spokane, United States. pp.561-564, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCSI39492.2022.9889365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of SiC MOSFET Terminal Capacitances Evolution after Short-Circuit Aging Tests on Conducted EMI in a Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 13th International Workshop on the Electromagnetic Compatibility of Integrated Circuits (EMC Compo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bruges, Belgium. pp.29-34, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCCompo52133.2022.9758597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Electrical Performance in First Generation of SiC MOSFET for Low Voltage Applications after Short-Circuit Aging Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 12th International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IREC52758.2021.9624831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DoE-based Evaluation of the Impact of the Twisted-Pair-Cable Parameters on the Wireless Communication Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Joint EMC/SI/PI and EMC Europe Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Raleigh, United States. pp.733-738, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMC/SI/PI/EMCEurope52599.2021.9559193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Modelling for an Electrothermal Model of GaN Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akram Besserour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 12th International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IREC52758.2021.9624883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the shielding effectiveness of composite materials using ultra-wide band Vivaldi antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rassoul Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Electrical Performance in First Generation of SiC MOSFET for Low Voltage Applications after Short-Circuit Aging Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 12th International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IREC52758.2021.9624831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept of Mean Effective Gain for Optimizing Ambient Energy-Harvesting Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Constant Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.1479-1480, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9330318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation method of wireless communication system performance based on PER-function coupled with full wave simulation in presence of EM-Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmud Naseef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Average Behaviors of Indoor Propagation Channels on Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.1165-1166, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9330382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology of quasi-isotropic antennas with basic radiators as the electric and magnetic dipoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Granada, Spain. pp.0807-0810, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on the choice of the antenna for ambient radio-frequency power density measurement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Granada, Spain. pp.0427-0430, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Broadband Curved Pyramidal Absorber Metamaterial in the UHF/SHF Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Fneish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mazeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 7th Mediterranean Congress of Telecommunications (CMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Fès, Morocco. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CMT.2019.8931391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la densité de puissance incidente mono-source en visibilité directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International &amp; Exposition sur la Compatibilité Electromagnétique (CEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of 600V GaN transistor under the short-circuit aging tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Z. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 19th IEEE Mediterranean Electrotechnical Conference (MELECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marrakech, France. pp.249-253, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELCON.2018.8379102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of GaN GIT under repetitive short-circuit tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Z. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 1st Workshop on Wide Bandgap Power Devices and Applications in Asia (WiPDA Asia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'an, China. pp.189-193, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiPDAAsia.2018.8734539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure analysis of aluminum electrolytic capacitors based on electrical and physicochemical characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Lachkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paterne Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Presle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina El Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monterey, United States. pp.5C-1.1-5C-1.7, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2017.7936328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavoir study of a 600v gan transistor under short-circuit experimental test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhi Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM 2017 et 10ème JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad band PCB probes for near field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisha Sivaraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ndagljlmana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WORKSHOP EMC OF ICs -THE FRENCH TOUCH : On the combined effect of environmental and service conditionson the EMC behavior of the passive component up to the circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des mesures en champ proche par la technique du spectre d’ondes planes : theorie et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM 2017 et 10e JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of conducted EMI in SiC MOSFET buck converters before and after aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 7th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. pp.171-176, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SETIT.2016.7939861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on Zener diode pulsed EOS characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiyi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravelo Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Advanced Electromagnetics Symposium (AES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and characterisation of a wireless charging system for mobile devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghida Al Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aufmkolk, R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Desrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband characterization and modeling of coupled inductors under temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Electromagnetic Compatibility - EMC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dresden, Germany. pp.1396-1401, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2015.7256376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency characterization and modeling via measurements of power electronic capacitors under high bias voltage and temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Pisa, Italy. pp.334-339, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2015.7151290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the radiated emissions of an electric vehicle battery charger during the charge cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 12th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Mahdia, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2015.7348148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tridimensional radiated emission model based on an improved near field scan technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Green Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. pp.240-245, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICGE.2014.6835428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband impedance characterization and modeling of power electronic capacitors under high bias voltage variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Gothenburg, Germany. pp.928-933, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2014.6931036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of two inverse methods based on near-field technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Labiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the coupling phenomenon between a transmission line and a near-field excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 25th International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Beirut, Lebanon. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2013.6735005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of 3D-near field coupling between a toro&#x00EF;dal inductor and a transmission line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Symposium on Electromagnetic Compatibility - EMC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Denver, United States. pp.651-656, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2013.6670492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid technique for radiated coupling exposed to nearand far -fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R Rajkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravelo Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Électromagnétique (CEM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and structure degradations of SiGe HBT after electromagnetic field stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Monterey, United States. pp.CD.1.1-CD.1.6, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2011.5784555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the electromagnetic field radiated by a microwave circuit encapsulated in a rectangular cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Symposium on Electromagnetic Compatibility - EMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Long Beach, United States. pp.196-201, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2011.6038309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and simulation of SiGe HBT degradation nduced by electromagnetic field stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on the Physical and Failure Analysis of Integrated Circuits, IPFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.751--755, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPFA.2009.5232729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic interference produced by printed dipole antennas for MCM wireless RF clock distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ndagijimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dansou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE Workshop on Signal Propagation on Interconnects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Heidelberg, Germany. pp.161-164, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPI.2004.1409040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des transistors radiofréquence de puissance aux agressions électromagnétique et thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes mécatroniques embarqués - 1 : analyse des causes de défaillances, modélisation, simulation et optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Edition, 2020, 9781784056476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de caractérisation de l’environnement électromagnétique dans des circuits hyperfréquences encapsulés dans des cavités métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes mécatroniques embarqués - 1 : analyse des causes de défaillances, modélisation, simulation et optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Edition, 2020, 9781784056476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Study for Cuboid Aluminum Capacitors with Liquid Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Lachkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paterne Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Goupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability of High-Power Mechatronic Systems 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.109-137, 2017, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-261-8.50003-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of Characterizing the Electromagnetic Environment in Hyperfrequency Circuits Encapsulated within Metallic Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Mechatronic Systems 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.57-77, 2015, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-013-3.50003-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of Radio Frequency Power Transistors to Electromagnetic and Thermal Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Mechatronic Systems 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.141-164, 2015, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-013-3.50006-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DES PROBLEMATIQUES D'INTEGRITE DES SIGNAUX, DE CEM ET DE FIABILITE DES COMPOSANTS ELECTRONIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Rouen Normandie, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02308022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId325"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB9AAA90"/>
+    <w:nsid w:val="1FF37B5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moncef-kadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084533242" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242422v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belguith" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eloued" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Hadj Slama" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115792" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242415v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tlig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Zitouna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hammouda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleleddine Ben Hadj Slama" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115872" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baccar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2025.3587632" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Fouad Bedjiah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klingler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25041244" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264402v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Shall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hawess" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Baccar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3432450" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04246113v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassoul Mansour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benjelloun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM23060503" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04246332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Zitouna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115128" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03882052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Douzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Besserour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114777" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boulzazen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516130v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Sassi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Niederholz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3084512" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516188v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Fneish" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Ayad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jomaa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj060204" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawki Douzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Boulzazen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113398" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295904v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhi Fu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131204v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENGFAILANAL.2017.09.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5BQ239L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Fu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305461v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.092" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305489v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahim Hami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2679700" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407347v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.4311" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306921v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Riah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2304306" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2013.2274576" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156382v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2014.02.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178091v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heritier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.07.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWGZS7S1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306929v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaeddine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.077" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680516v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elagiri-Ramalingam Rajkumar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravelo Blaise" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Fern&#225;ndez Lopez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308187v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/2/025003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/440EDF0D73758ACED53ACA442938568C23BF9B45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Riah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baudry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2010.0031" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khemiri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.07.074" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beydoun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FNBC0W9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306961v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Ramanujan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2009.2029092" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaeddine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Daoud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichame Maanane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eudeline" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990572" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306966v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2009.07.014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W306NM9T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306968v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arcambal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vives-Gilabert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt:20080026" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688281v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramanujan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306971v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Chahine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaboriaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2008.918983" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306985v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dansou-Eloy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2007.912936" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306981v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bouchelouk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20274" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CTS2F40-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306991v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chahine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaboriaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gallenne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt:20060142" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307005v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maziere" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20061903" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242438v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belguith" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eloued" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hamouda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD65553.2025.11092285" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264376v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moni Sankar Saha" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Lefki" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD64182.2025.10989912" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264400v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khalifeh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501547" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264387v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghorbel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA64374.2024.10965177" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03964777v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924037" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03964862v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCSI39492.2022.9889365" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03964891v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCCompo52133.2022.9758597" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04246402v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC52758.2021.9624831" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516152v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Herve" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMC/SI/PI/EMCEurope52599.2021.9559193" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516140v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC52758.2021.9624883" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03517424v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516144v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516164v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Aghabeiki" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Constant Niamien" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330318" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03016375v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmud Naseef" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245729" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516168v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Niamien" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330382" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407247v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niamien" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fall" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879259" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421572v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879100" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421586v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fneish" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazeh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jomaah" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMT.2019.8931391" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310356v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181678v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Z. Fu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379102" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306848v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDAAsia.2018.8734539" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961756v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Lachkar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paterne Kouadio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Presle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina El Yousfi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2017.7936328" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306862v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Sivaraman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagljlmana" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094674" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598936v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310344v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310337v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306875v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2016.7939861" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889063v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyi Zhu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Domeng&#232;s" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889039v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Al Achkar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aufmkolk, R" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Desrus" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306882v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2015.7256376" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306892v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2015.7151290" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306897v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2015.7348148" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307015v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alameh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835428" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310289v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duval" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2014.6931036" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306911v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Labiedh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076993" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310312v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2013.6735005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307023v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2013.6670492" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680938v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R Rajkumar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307309v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2011.5784555" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307305v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samh Khemiri" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2011.6038309" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928879v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPFA.2009.5232729" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307319v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndagijimana" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dansou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2004.1409040" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02933542v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02933531v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306868v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Goupy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-261-8.50003-6" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306903v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50006-1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306900v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50003-6" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02308022v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moncef-kadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6336-830X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084533242" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05566316v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belguith" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eloued" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleleddine Ben Hadj Slama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hamouda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chips5010004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242422v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belguith" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eloued" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Hadj Slama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115792" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242415v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tlig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Zitouna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hammouda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115872" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Fouad Bedjiah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klingler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25041244" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baccar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2025.3587632" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05566318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Riah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics15010165" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Shall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hawess" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Baccar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3432450" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04246113v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassoul Mansour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benjelloun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM23060503" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04246332v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Zitouna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115128" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03882052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Douzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Besserour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114777" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boulzazen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100060" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Sassi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Niederholz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3084512" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Fneish" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Ayad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jomaa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj060204" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305454v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawki Douzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Boulzazen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113398" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295904v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhi Fu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131204v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENGFAILANAL.2017.09.010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5BQ239L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181673v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Fu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305461v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.092" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305489v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahim Hami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2679700" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407347v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.4311" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306921v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2304306" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2013.2274576" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156382v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2014.02.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178091v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heritier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.07.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWGZS7S1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306929v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaeddine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.077" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680516v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elagiri-Ramalingam Rajkumar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravelo Blaise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Fern&#225;ndez Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/2/025003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/440EDF0D73758ACED53ACA442938568C23BF9B45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Riah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baudry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2010.0031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306934v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khemiri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.07.074" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306946v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beydoun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FNBC0W9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306961v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Ramanujan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2009.2029092" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306968v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arcambal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vives-Gilabert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt:20080026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306966v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2009.07.014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W306NM9T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306952v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaeddine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Daoud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichame Maanane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eudeline" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990572" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688281v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramanujan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306971v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Chahine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaboriaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2008.918983" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306985v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dansou-Eloy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2007.912936" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306981v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bouchelouk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20274" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CTS2F40-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306991v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chahine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaboriaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gallenne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt:20060142" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maziere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20061903" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567781v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Valencia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bechir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lernon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176403" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567791v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Jaouadi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265829" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567761v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamouda" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176116" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567748v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Belakhdhar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lefevre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp68359.2025.11353169" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242438v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD65553.2025.11092285" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567785v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Lefki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moni Sankar Saha" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265823" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264376v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD64182.2025.10989912" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567765v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176338" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264400v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khalifeh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501547" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264387v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghorbel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA64374.2024.10965177" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03964777v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924037" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03964862v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCSI39492.2022.9889365" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03964891v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCCompo52133.2022.9758597" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04246402v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC52758.2021.9624831" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516152v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Herve" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMC/SI/PI/EMCEurope52599.2021.9559193" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516140v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC52758.2021.9624883" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03517424v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516144v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516164v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Aghabeiki" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Constant Niamien" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330318" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03016375v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmud Naseef" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245729" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516168v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Niamien" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330382" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407247v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niamien" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fall" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879259" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421572v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879100" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421586v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fneish" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazeh" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jomaah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMT.2019.8931391" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310356v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181678v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Z. Fu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379102" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306848v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDAAsia.2018.8734539" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961756v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Lachkar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paterne Kouadio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Presle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina El Yousfi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2017.7936328" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310344v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306862v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Sivaraman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagljlmana" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094674" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598936v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310337v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306875v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2016.7939861" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889063v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyi Zhu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Domeng&#232;s" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889039v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Al Achkar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aufmkolk, R" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Desrus" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306882v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2015.7256376" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306892v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2015.7151290" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306897v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2015.7348148" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307015v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alameh" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835428" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310289v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duval" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2014.6931036" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306911v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Labiedh" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076993" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310312v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2013.6735005" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307023v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2013.6670492" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680938v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R Rajkumar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307309v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2011.5784555" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307305v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samh Khemiri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2011.6038309" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928879v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPFA.2009.5232729" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307319v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndagijimana" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dansou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2004.1409040" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02933542v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02933531v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306868v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Goupy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-261-8.50003-6" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306900v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50003-6" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306903v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50006-1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02308022v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>