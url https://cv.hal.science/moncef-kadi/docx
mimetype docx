--- v1 (2026-04-04)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.22580645161px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Moncef KADI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur ESIGELECResponsable du Pôle Electronique et Systèmes de l'IRSEEM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">moncef-kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6336-830X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084533242</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moncef Kadi received the Master’s Research degree (D.E.A) in Optoelectronic, optics and microwaves from the National Polytechnic Institute of Grenoble (INPG), Grenoble, France, in 2001, and the Ph.D. degree in RF and Optics from the University Joseph Fourier, Grenoble, in 2004. He completed his dissertation to lead research works (“HDR: Habilitation à Diriger des Recherches”) with the University of Rouen Normandie, in 2011.In October 2004 he joined Ecole Supérieure d’Ingénieurs (ESIGELEC), Rouen, France, as an associate professor. Since 2011 he is the head of the Electronic and Systems research group of the Research Institute for Embedded systems (IRSEEM) Laboratory. His current research interests include the area of EMC (electromagnetic compatibility) modelling and characterisation, thermal effect on electronic components and systems, active antennas for 5G and aeronautic applications, energy harvesting and reliability and robustness of wide gap GaN and SiC power transistors.Dr KADI cosupervised and directed twenty Ph.D. students. He has coauthored 33 international journal articles, 64 international conference articles, 20 national conference articles and 5 international text book chapters. He is regularly involved in national/international research projects with academic and industrial partners. He was a leader of several research projects in several domains, such as automotive, aeronautic, electronic and energy. He is the Scientific Chair of the 16th “Colloque Internationale et exposition sur la Compatibilité Électromagnétique CEM 2012” and a member of the 5th International Conference on Electromagnetic Near Field Characterization and Imaging in 2011, and member of the 21th “Journées Nationales Micro-Ondes JNM2019” in 2019.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Thermal Management Techniques Adopted for High-Power-Density GaN-Based Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chips</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chips5010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development challenges of a one-sided GaN-based high-current density buck converter through multiphysics optimization for electric vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.115792. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducted EMI assessment of aging power Si-MOSFET in 3 phase inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.115872. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to Validate the Radiated Immunity of Sophisticated Automotive Autonomous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Fouad Bedjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (4), pp.1244. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25041244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bistatic 5G-NR Ambient Backscatter Communication: Propagation Study and Experimental Validation in Anechoic Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2025.3587632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of AI Methods for EMC Prediction in Power Electronics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.165. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics15010165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Network-Empowered Inverse FSS Design and Synthesis Approach for 5G Shielding Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Hawess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.102288-102298. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3432450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Shielding Effectiveness of Composite Materials Using Electromagnetic Methods Covering a Wide Frequency Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rassoul Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118, pp.117-126. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM23060503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on composite materials use for EMI shielding in power electronics circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessem Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.115128. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel methodology to characterize LGA packaged GaN power transistors using a mother/daughter board configuration for the reliability qualification in the mild hybrid applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akram Besserour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114777. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHM method for detecting degradation of GaN HEMT ON resistance, application to power converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Prime – Advances in Electrical Engineering, Electronics and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.100060. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prime.2022.100060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Calculation Approach of the Radiated Magnetic Field Based on the Equivalent Model of a Flat Ground Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Niederholz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3084512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curved Pyramidal Metamaterial Absorber: From Theory to an Ultra-Broadband Application in the [0.3 – 30] GHz Frequency Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Fneish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaleb Faour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.29-35. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25046/aj060204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiated EMI evolution of power SiC MOSFET in a boost converter after short-circuit aging tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.113398. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and microscopic analysis of 600V GaN-GIT under the short-circuit aging tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhi Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure investigation of packaged SiC-diodes after thermal storage in extreme operating condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83, pp.185-192. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ENGFAILANAL.2017.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of C-V and I-V characteristics for a commercial 600 V GaN GIT power device under repetitive short-circuit tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Z. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.652-655. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducted EMI evolution of power SiC MOSFET in a Buck converter after short-circuit aging tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.219-224. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Characterization and Modeling of EMI Filters Under Temperature Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (6), pp.1906-1915. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2017.2679700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical predictive model of Zener diode under pulsed EOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ravelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (4), pp.327-328. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2014.4311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Modeling Near-Field Coupling With PCB Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (5), pp.1194-1201. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2014.2304306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-D Near-Field Modeling Approach for Electromagnetic Interference Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (1), pp.102-112. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2013.2274576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 4H-SiC 1200V Schottky diodes under high electrostatic discharge like human body model stresses : An in-depth failure analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.62-70. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2014.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the compaction of hot mix asphalt using high-frequency electromagnetic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Fauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.40-51. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2013.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of Zener diode reliability under pulsed Electrical Overstress (EOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1288-1292. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of a Computational Hybrid Method for the Radiated Coupling Modelling between Electronic Circuits and Electric Cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elagiri-Ramalingam Rajkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravelo Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Fernández Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advances in Engineering &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of Au–Ti contacts of SiGe HBTs during electromagnetic field stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.025003. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/26/2/025003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-processing of electric field measurements to calibrate a near-field dipole probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science Measurement and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.29-36. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt.2010.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability study of AlGaN/GaN HEMT under electromagnetic, RF and DC stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (9-11), pp.1783-1787. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.07.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics degradation of the SiGe HBT under electromagnetic field stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beydoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (12), pp.1961-1966. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling IC Snapback Characteristics Under Electrostatic Discharge Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trémenbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (4), pp.901-908. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2009.2029092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plane wave spectrum theory applied to near-field measurements for electromagnetic compatibility investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arcambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vives-Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science Measurement and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.72-83. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt:20080026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of electromagnetic near-field stress on SiGe HBT’s reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (9-11), pp.1029-1032. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2009.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of electromagnetic field stress impact on SiGe heterojunction bipolar transistor performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichame Maanane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (6), pp.475-482. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078709990572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling IC Snapback characteristics under Electrostatic Discharge Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Trémenbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (4), pp.901-908. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2009.2029092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of the Susceptibility of Integrated Circuits to Conducted Electromagnetic Disturbances Up to 1 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (2), pp.285-293. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2008.918983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed Dipoles Antennas for MCM-L Wireless RF Interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ndagijimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dansou-Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (1), pp.223-230. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2007.912936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electromagnetic fields close to microwave devices using electric dipole probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Bouchelouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mmce.20274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of accuracy for measuring the susceptibility of integrated circuits to conducted electromagnetic disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science Measurement and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (5), pp.240-244. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt:20060142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of integrated circuit susceptibility to conducted electromagnetic disturbances using neural networks theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (18), pp.1022. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20061903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New 1GHz Triaxial Cell for Shielding Effectiveness Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bechir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.461-466, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID Tag Antenna Performance Near Metallic Environments: A Comprehensive Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Radiated EMI Evolution of High-power Density GaN-based Converter Under Short-circuit Accelerated Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware architecture for LE Uncoded PHYs version5.3 Transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Belakhdhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Computing, Communications and IoT Applications (ComComAp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Madrid, France. pp.274-278, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComComAp68359.2025.11353169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD Modeling of a Wafer-Level Packaging GaN Transistors for Electrothermal Simulation Using the Finite Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 21st International Conference on Synthesis, Modeling, Analysis and Simulation Methods, and Applications to Circuits Design (SMACD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Istanbul, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMACD65553.2025.11092285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Power Levels and Phase Variations from Interference between Bi-Static Ambient Backscattered and Direct Signals in 5G-NR Free Space Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moni Sankar Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of a Low-Cost, Low-Power Patient Monitoring System Using AmBC Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moni Sankar Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 22nd International Multi-Conference on Systems, Signals & Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Monastir, France. pp.902-907, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD64182.2025.10989912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Near-Field Numerical Approach For Radiated EMI Modelling In GaN DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.472-477, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric Cooling Solution for Active Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Khalifeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Prototype of an Ambient Backscatter Communication Tag Working in 5G-NR Frequency: Experimental Test and Power Levels Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Daytona Beach, United States. pp.58-61, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA64374.2024.10965177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Ambient Backscatter Communications: Achievable Range and Power Levels in an Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cagliari, Italy. pp.74-77, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA54958.2022.9924037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to Validate the Radiated Immunity of Very Complex Systems by a Succession of Simple Component Radiated Immunity Tests at System Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Fouad Bedjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Symposium on Electromagnetic Compatibility &amp; Signal/Power Integrity (EMCSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Spokane, United States. pp.561-564, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCSI39492.2022.9889365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of SiC MOSFET Terminal Capacitances Evolution after Short-Circuit Aging Tests on Conducted EMI in a Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 13th International Workshop on the Electromagnetic Compatibility of Integrated Circuits (EMC Compo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bruges, Belgium. pp.29-34, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCCompo52133.2022.9758597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Electrical Performance in First Generation of SiC MOSFET for Low Voltage Applications after Short-Circuit Aging Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 12th International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IREC52758.2021.9624831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DoE-based Evaluation of the Impact of the Twisted-Pair-Cable Parameters on the Wireless Communication Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Joint EMC/SI/PI and EMC Europe Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Raleigh, United States. pp.733-738, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMC/SI/PI/EMCEurope52599.2021.9559193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Modelling for an Electrothermal Model of GaN Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akram Besserour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 12th International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IREC52758.2021.9624883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the shielding effectiveness of composite materials using ultra-wide band Vivaldi antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rassoul Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Electrical Performance in First Generation of SiC MOSFET for Low Voltage Applications after Short-Circuit Aging Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 12th International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IREC52758.2021.9624831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept of Mean Effective Gain for Optimizing Ambient Energy-Harvesting Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Constant Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.1479-1480, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9330318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation method of wireless communication system performance based on PER-function coupled with full wave simulation in presence of EM-Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmud Naseef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Average Behaviors of Indoor Propagation Channels on Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.1165-1166, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9330382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology of quasi-isotropic antennas with basic radiators as the electric and magnetic dipoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Granada, Spain. pp.0807-0810, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on the choice of the antenna for ambient radio-frequency power density measurement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Granada, Spain. pp.0427-0430, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Broadband Curved Pyramidal Absorber Metamaterial in the UHF/SHF Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Fneish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mazeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 7th Mediterranean Congress of Telecommunications (CMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Fès, Morocco. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CMT.2019.8931391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la densité de puissance incidente mono-source en visibilité directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International &amp; Exposition sur la Compatibilité Electromagnétique (CEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of 600V GaN transistor under the short-circuit aging tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Z. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 19th IEEE Mediterranean Electrotechnical Conference (MELECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marrakech, France. pp.249-253, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELCON.2018.8379102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of GaN GIT under repetitive short-circuit tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Z. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 1st Workshop on Wide Bandgap Power Devices and Applications in Asia (WiPDA Asia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'an, China. pp.189-193, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiPDAAsia.2018.8734539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure analysis of aluminum electrolytic capacitors based on electrical and physicochemical characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Lachkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paterne Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Presle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina El Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monterey, United States. pp.5C-1.1-5C-1.7, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2017.7936328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavoir study of a 600v gan transistor under short-circuit experimental test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhi Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM 2017 et 10ème JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad band PCB probes for near field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisha Sivaraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ndagljlmana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WORKSHOP EMC OF ICs -THE FRENCH TOUCH : On the combined effect of environmental and service conditionson the EMC behavior of the passive component up to the circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des mesures en champ proche par la technique du spectre d’ondes planes : theorie et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM 2017 et 10e JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of conducted EMI in SiC MOSFET buck converters before and after aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 7th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. pp.171-176, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SETIT.2016.7939861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on Zener diode pulsed EOS characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiyi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravelo Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Advanced Electromagnetics Symposium (AES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and characterisation of a wireless charging system for mobile devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghida Al Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aufmkolk, R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Desrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband characterization and modeling of coupled inductors under temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Electromagnetic Compatibility - EMC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dresden, Germany. pp.1396-1401, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2015.7256376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency characterization and modeling via measurements of power electronic capacitors under high bias voltage and temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Pisa, Italy. pp.334-339, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2015.7151290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the radiated emissions of an electric vehicle battery charger during the charge cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 12th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Mahdia, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2015.7348148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tridimensional radiated emission model based on an improved near field scan technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Green Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. pp.240-245, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICGE.2014.6835428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband impedance characterization and modeling of power electronic capacitors under high bias voltage variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Gothenburg, Germany. pp.928-933, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2014.6931036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of two inverse methods based on near-field technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Labiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the coupling phenomenon between a transmission line and a near-field excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 25th International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Beirut, Lebanon. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2013.6735005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of 3D-near field coupling between a toro&#x00EF;dal inductor and a transmission line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Symposium on Electromagnetic Compatibility - EMC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Denver, United States. pp.651-656, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2013.6670492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid technique for radiated coupling exposed to nearand far -fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R Rajkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravelo Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Électromagnétique (CEM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and structure degradations of SiGe HBT after electromagnetic field stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Monterey, United States. pp.CD.1.1-CD.1.6, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2011.5784555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the electromagnetic field radiated by a microwave circuit encapsulated in a rectangular cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Symposium on Electromagnetic Compatibility - EMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Long Beach, United States. pp.196-201, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2011.6038309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and simulation of SiGe HBT degradation nduced by electromagnetic field stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on the Physical and Failure Analysis of Integrated Circuits, IPFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.751--755, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPFA.2009.5232729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic interference produced by printed dipole antennas for MCM wireless RF clock distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ndagijimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dansou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE Workshop on Signal Propagation on Interconnects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Heidelberg, Germany. pp.161-164, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPI.2004.1409040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des transistors radiofréquence de puissance aux agressions électromagnétique et thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes mécatroniques embarqués - 1 : analyse des causes de défaillances, modélisation, simulation et optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Edition, 2020, 9781784056476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de caractérisation de l’environnement électromagnétique dans des circuits hyperfréquences encapsulés dans des cavités métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes mécatroniques embarqués - 1 : analyse des causes de défaillances, modélisation, simulation et optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Edition, 2020, 9781784056476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Study for Cuboid Aluminum Capacitors with Liquid Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Lachkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paterne Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Goupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability of High-Power Mechatronic Systems 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.109-137, 2017, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-261-8.50003-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of Characterizing the Electromagnetic Environment in Hyperfrequency Circuits Encapsulated within Metallic Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Mechatronic Systems 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.57-77, 2015, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-013-3.50003-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of Radio Frequency Power Transistors to Electromagnetic and Thermal Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Mechatronic Systems 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.141-164, 2015, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-013-3.50006-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DES PROBLEMATIQUES D'INTEGRITE DES SIGNAUX, DE CEM ET DE FIABILITE DES COMPOSANTS ELECTRONIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Rouen Normandie, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02308022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId325"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.22580645161px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Moncef KADI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur ESIGELECResponsable du Pôle Electronique et Systèmes de l'IRSEEM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">moncef-kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6336-830X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084533242</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moncef Kadi received the Master’s Research degree (D.E.A) in Optoelectronic, optics and microwaves from the National Polytechnic Institute of Grenoble (INPG), Grenoble, France, in 2001, and the Ph.D. degree in RF and Optics from the University Joseph Fourier, Grenoble, in 2004. He completed his dissertation to lead research works (“HDR: Habilitation à Diriger des Recherches”) with the University of Rouen Normandie, in 2011.In October 2004 he joined Ecole Supérieure d’Ingénieurs (ESIGELEC), Rouen, France, as an associate professor. Since 2011 he is the head of the Electronic and Systems research group of the Research Institute for Embedded systems (IRSEEM) Laboratory. His current research interests include the area of EMC (electromagnetic compatibility) modelling and characterisation, thermal effect on electronic components and systems, active antennas for 5G and aeronautic applications, energy harvesting and reliability and robustness of wide gap GaN and SiC power transistors.Dr KADI cosupervised and directed twenty Ph.D. students. He has coauthored 33 international journal articles, 64 international conference articles, 20 national conference articles and 5 international text book chapters. He is regularly involved in national/international research projects with academic and industrial partners. He was a leader of several research projects in several domains, such as automotive, aeronautic, electronic and energy. He is the Scientific Chair of the 16th “Colloque Internationale et exposition sur la Compatibilité Électromagnétique CEM 2012” and a member of the 5th International Conference on Electromagnetic Near Field Characterization and Imaging in 2011, and member of the 21th “Journées Nationales Micro-Ondes JNM2019” in 2019.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Thermal Management Techniques Adopted for High-Power-Density GaN-Based Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chips</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chips5010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development challenges of a one-sided GaN-based high-current density buck converter through multiphysics optimization for electric vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.115792. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to Validate the Radiated Immunity of Sophisticated Automotive Autonomous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Fouad Bedjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (4), pp.1244. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25041244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducted EMI assessment of aging power Si-MOSFET in 3 phase inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.115872. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bistatic 5G-NR Ambient Backscatter Communication: Propagation Study and Experimental Validation in Anechoic Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2025.3587632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of AI Methods for EMC Prediction in Power Electronics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.165. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics15010165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Network-Empowered Inverse FSS Design and Synthesis Approach for 5G Shielding Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Hawess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.102288-102298. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3432450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on composite materials use for EMI shielding in power electronics circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessem Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.115128. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Shielding Effectiveness of Composite Materials Using Electromagnetic Methods Covering a Wide Frequency Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rassoul Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118, pp.117-126. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM23060503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel methodology to characterize LGA packaged GaN power transistors using a mother/daughter board configuration for the reliability qualification in the mild hybrid applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akram Besserour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114777. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHM method for detecting degradation of GaN HEMT ON resistance, application to power converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Prime – Advances in Electrical Engineering, Electronics and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.100060. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prime.2022.100060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Calculation Approach of the Radiated Magnetic Field Based on the Equivalent Model of a Flat Ground Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Niederholz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3084512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curved Pyramidal Metamaterial Absorber: From Theory to an Ultra-Broadband Application in the [0.3 – 30] GHz Frequency Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Fneish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaleb Faour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.29-35. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25046/aj060204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiated EMI evolution of power SiC MOSFET in a boost converter after short-circuit aging tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.113398. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and microscopic analysis of 600V GaN-GIT under the short-circuit aging tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhi Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducted EMI evolution of power SiC MOSFET in a Buck converter after short-circuit aging tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.219-224. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure investigation of packaged SiC-diodes after thermal storage in extreme operating condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83, pp.185-192. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ENGFAILANAL.2017.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of C-V and I-V characteristics for a commercial 600 V GaN GIT power device under repetitive short-circuit tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Z. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.652-655. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Characterization and Modeling of EMI Filters Under Temperature Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (6), pp.1906-1915. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2017.2679700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical predictive model of Zener diode under pulsed EOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ravelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (4), pp.327-328. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2014.4311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-D Near-Field Modeling Approach for Electromagnetic Interference Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (1), pp.102-112. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2013.2274576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 4H-SiC 1200V Schottky diodes under high electrostatic discharge like human body model stresses : An in-depth failure analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.62-70. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2014.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Modeling Near-Field Coupling With PCB Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (5), pp.1194-1201. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2014.2304306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the compaction of hot mix asphalt using high-frequency electromagnetic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Fauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.40-51. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2013.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of Zener diode reliability under pulsed Electrical Overstress (EOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1288-1292. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of a Computational Hybrid Method for the Radiated Coupling Modelling between Electronic Circuits and Electric Cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elagiri-Ramalingam Rajkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravelo Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Fernández Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advances in Engineering &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of Au–Ti contacts of SiGe HBTs during electromagnetic field stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.025003. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/26/2/025003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-processing of electric field measurements to calibrate a near-field dipole probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science Measurement and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.29-36. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt.2010.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability study of AlGaN/GaN HEMT under electromagnetic, RF and DC stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (9-11), pp.1783-1787. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.07.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics degradation of the SiGe HBT under electromagnetic field stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beydoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (12), pp.1961-1966. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plane wave spectrum theory applied to near-field measurements for electromagnetic compatibility investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arcambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vives-Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science Measurement and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.72-83. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt:20080026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of electromagnetic near-field stress on SiGe HBT’s reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (9-11), pp.1029-1032. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2009.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of electromagnetic field stress impact on SiGe heterojunction bipolar transistor performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichame Maanane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (6), pp.475-482. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078709990572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling IC Snapback Characteristics Under Electrostatic Discharge Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trémenbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (4), pp.901-908. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2009.2029092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling IC Snapback characteristics under Electrostatic Discharge Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Trémenbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (4), pp.901-908. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2009.2029092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electromagnetic fields close to microwave devices using electric dipole probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Bouchelouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mmce.20274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of the Susceptibility of Integrated Circuits to Conducted Electromagnetic Disturbances Up to 1 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (2), pp.285-293. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2008.918983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed Dipoles Antennas for MCM-L Wireless RF Interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ndagijimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dansou-Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (1), pp.223-230. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2007.912936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of accuracy for measuring the susceptibility of integrated circuits to conducted electromagnetic disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science Measurement and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (5), pp.240-244. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt:20060142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of integrated circuit susceptibility to conducted electromagnetic disturbances using neural networks theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (18), pp.1022. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20061903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic compatibility assessment of ground return topologies in gan automotive converters : common-mode and near-field analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Limoges, France. pp. 347-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD Modeling of a Wafer-Level Packaging GaN Transistors for Electrothermal Simulation Using the Finite Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 21st International Conference on Synthesis, Modeling, Analysis and Simulation Methods, and Applications to Circuits Design (SMACD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Istanbul, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMACD65553.2025.11092285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Power Levels and Phase Variations from Interference between Bi-Static Ambient Backscattered and Direct Signals in 5G-NR Free Space Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moni Sankar Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New 1GHz Triaxial Cell for Shielding Effectiveness Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bechir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.461-466, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID Tag Antenna Performance Near Metallic Environments: A Comprehensive Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Radiated EMI Evolution of High-power Density GaN-based Converter Under Short-circuit Accelerated Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware architecture for LE Uncoded PHYs version5.3 Transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Belakhdhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Computing, Communications and IoT Applications (ComComAp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Madrid, France. pp.274-278, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComComAp68359.2025.11353169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of a Low-Cost, Low-Power Patient Monitoring System Using AmBC Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moni Sankar Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 22nd International Multi-Conference on Systems, Signals & Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Monastir, France. pp.902-907, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD64182.2025.10989912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Near-Field Numerical Approach For Radiated EMI Modelling In GaN DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.472-477, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric Cooling Solution for Active Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Khalifeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Prototype of an Ambient Backscatter Communication Tag Working in 5G-NR Frequency: Experimental Test and Power Levels Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Daytona Beach, United States. pp.58-61, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA64374.2024.10965177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of SiC MOSFET Terminal Capacitances Evolution after Short-Circuit Aging Tests on Conducted EMI in a Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 13th International Workshop on the Electromagnetic Compatibility of Integrated Circuits (EMC Compo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bruges, Belgium. pp.29-34, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCCompo52133.2022.9758597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Ambient Backscatter Communications: Achievable Range and Power Levels in an Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cagliari, Italy. pp.74-77, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA54958.2022.9924037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to Validate the Radiated Immunity of Very Complex Systems by a Succession of Simple Component Radiated Immunity Tests at System Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Fouad Bedjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Symposium on Electromagnetic Compatibility &amp; Signal/Power Integrity (EMCSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Spokane, United States. pp.561-564, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCSI39492.2022.9889365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Electrical Performance in First Generation of SiC MOSFET for Low Voltage Applications after Short-Circuit Aging Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 12th International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IREC52758.2021.9624831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DoE-based Evaluation of the Impact of the Twisted-Pair-Cable Parameters on the Wireless Communication Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Joint EMC/SI/PI and EMC Europe Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Raleigh, United States. pp.733-738, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMC/SI/PI/EMCEurope52599.2021.9559193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Modelling for an Electrothermal Model of GaN Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akram Besserour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 12th International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IREC52758.2021.9624883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the shielding effectiveness of composite materials using ultra-wide band Vivaldi antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rassoul Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Electrical Performance in First Generation of SiC MOSFET for Low Voltage Applications after Short-Circuit Aging Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 12th International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IREC52758.2021.9624831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Average Behaviors of Indoor Propagation Channels on Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.1165-1166, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9330382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept of Mean Effective Gain for Optimizing Ambient Energy-Harvesting Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Constant Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.1479-1480, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9330318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation method of wireless communication system performance based on PER-function coupled with full wave simulation in presence of EM-Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmud Naseef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on the choice of the antenna for ambient radio-frequency power density measurement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Granada, Spain. pp.0427-0430, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology of quasi-isotropic antennas with basic radiators as the electric and magnetic dipoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Granada, Spain. pp.0807-0810, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Broadband Curved Pyramidal Absorber Metamaterial in the UHF/SHF Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Fneish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mazeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 7th Mediterranean Congress of Telecommunications (CMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Fès, Morocco. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CMT.2019.8931391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la densité de puissance incidente mono-source en visibilité directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International &amp; Exposition sur la Compatibilité Electromagnétique (CEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of 600V GaN transistor under the short-circuit aging tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Z. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 19th IEEE Mediterranean Electrotechnical Conference (MELECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marrakech, France. pp.249-253, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELCON.2018.8379102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of GaN GIT under repetitive short-circuit tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Z. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 1st Workshop on Wide Bandgap Power Devices and Applications in Asia (WiPDA Asia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'an, China. pp.189-193, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiPDAAsia.2018.8734539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavoir study of a 600v gan transistor under short-circuit experimental test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhi Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM 2017 et 10ème JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad band PCB probes for near field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisha Sivaraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ndagljlmana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WORKSHOP EMC OF ICs -THE FRENCH TOUCH : On the combined effect of environmental and service conditionson the EMC behavior of the passive component up to the circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure analysis of aluminum electrolytic capacitors based on electrical and physicochemical characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Lachkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paterne Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Presle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina El Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monterey, United States. pp.5C-1.1-5C-1.7, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2017.7936328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des mesures en champ proche par la technique du spectre d’ondes planes : theorie et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM 2017 et 10e JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of conducted EMI in SiC MOSFET buck converters before and after aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 7th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. pp.171-176, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SETIT.2016.7939861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and characterisation of a wireless charging system for mobile devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghida Al Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aufmkolk, R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Desrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on Zener diode pulsed EOS characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiyi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravelo Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Advanced Electromagnetics Symposium (AES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency characterization and modeling via measurements of power electronic capacitors under high bias voltage and temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Pisa, Italy. pp.334-339, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2015.7151290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband characterization and modeling of coupled inductors under temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Electromagnetic Compatibility - EMC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dresden, Germany. pp.1396-1401, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2015.7256376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the radiated emissions of an electric vehicle battery charger during the charge cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 12th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Mahdia, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2015.7348148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of two inverse methods based on near-field technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Labiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tridimensional radiated emission model based on an improved near field scan technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Green Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. pp.240-245, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICGE.2014.6835428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband impedance characterization and modeling of power electronic capacitors under high bias voltage variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Gothenburg, Germany. pp.928-933, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2014.6931036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of 3D-near field coupling between a toro&#x00EF;dal inductor and a transmission line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Symposium on Electromagnetic Compatibility - EMC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Denver, United States. pp.651-656, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2013.6670492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the coupling phenomenon between a transmission line and a near-field excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 25th International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Beirut, Lebanon. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2013.6735005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid technique for radiated coupling exposed to nearand far -fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R Rajkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravelo Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Électromagnétique (CEM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and structure degradations of SiGe HBT after electromagnetic field stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Monterey, United States. pp.CD.1.1-CD.1.6, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2011.5784555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the electromagnetic field radiated by a microwave circuit encapsulated in a rectangular cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Symposium on Electromagnetic Compatibility - EMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Long Beach, United States. pp.196-201, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2011.6038309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and simulation of SiGe HBT degradation nduced by electromagnetic field stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on the Physical and Failure Analysis of Integrated Circuits, IPFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.751--755, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPFA.2009.5232729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic interference produced by printed dipole antennas for MCM wireless RF clock distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ndagijimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dansou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE Workshop on Signal Propagation on Interconnects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Heidelberg, Germany. pp.161-164, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPI.2004.1409040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des transistors radiofréquence de puissance aux agressions électromagnétique et thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes mécatroniques embarqués - 1 : analyse des causes de défaillances, modélisation, simulation et optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Edition, 2020, 9781784056476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de caractérisation de l’environnement électromagnétique dans des circuits hyperfréquences encapsulés dans des cavités métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes mécatroniques embarqués - 1 : analyse des causes de défaillances, modélisation, simulation et optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Edition, 2020, 9781784056476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Study for Cuboid Aluminum Capacitors with Liquid Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Lachkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paterne Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Goupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability of High-Power Mechatronic Systems 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.109-137, 2017, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-261-8.50003-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of Characterizing the Electromagnetic Environment in Hyperfrequency Circuits Encapsulated within Metallic Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Mechatronic Systems 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.57-77, 2015, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-013-3.50003-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of Radio Frequency Power Transistors to Electromagnetic and Thermal Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Mechatronic Systems 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.141-164, 2015, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-013-3.50006-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DES PROBLEMATIQUES D'INTEGRITE DES SIGNAUX, DE CEM ET DE FIABILITE DES COMPOSANTS ELECTRONIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Rouen Normandie, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02308022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId326"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FF37B5E"/>
+    <w:nsid w:val="047BFF6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moncef-kadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6336-830X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084533242" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05566316v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belguith" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eloued" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleleddine Ben Hadj Slama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hamouda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chips5010004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242422v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belguith" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eloued" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Hadj Slama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115792" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242415v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tlig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Zitouna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hammouda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115872" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Fouad Bedjiah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klingler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25041244" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baccar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2025.3587632" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05566318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Riah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics15010165" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Shall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hawess" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Baccar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3432450" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04246113v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassoul Mansour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benjelloun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM23060503" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04246332v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Zitouna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115128" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03882052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Douzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Besserour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114777" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boulzazen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100060" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Sassi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Niederholz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3084512" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Fneish" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Ayad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jomaa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj060204" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305454v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawki Douzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Boulzazen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113398" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295904v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhi Fu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131204v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENGFAILANAL.2017.09.010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5BQ239L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181673v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Fu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305461v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.092" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305489v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahim Hami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2679700" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407347v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.4311" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306921v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2304306" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2013.2274576" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156382v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2014.02.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178091v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heritier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.07.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWGZS7S1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306929v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaeddine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.077" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680516v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elagiri-Ramalingam Rajkumar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravelo Blaise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Fern&#225;ndez Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/2/025003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/440EDF0D73758ACED53ACA442938568C23BF9B45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Riah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baudry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2010.0031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306934v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khemiri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.07.074" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306946v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beydoun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FNBC0W9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306961v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Ramanujan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2009.2029092" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306968v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arcambal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vives-Gilabert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt:20080026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306966v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2009.07.014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W306NM9T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306952v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaeddine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Daoud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichame Maanane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eudeline" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990572" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688281v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramanujan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306971v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Chahine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaboriaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2008.918983" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306985v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dansou-Eloy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2007.912936" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306981v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bouchelouk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20274" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CTS2F40-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306991v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chahine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaboriaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gallenne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt:20060142" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maziere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20061903" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567781v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Valencia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bechir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lernon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176403" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567791v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Jaouadi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265829" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567761v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamouda" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176116" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567748v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Belakhdhar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lefevre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp68359.2025.11353169" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242438v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD65553.2025.11092285" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567785v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Lefki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moni Sankar Saha" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265823" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264376v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD64182.2025.10989912" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567765v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176338" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264400v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khalifeh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501547" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264387v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghorbel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA64374.2024.10965177" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03964777v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924037" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03964862v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCSI39492.2022.9889365" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03964891v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCCompo52133.2022.9758597" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04246402v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC52758.2021.9624831" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516152v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Herve" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMC/SI/PI/EMCEurope52599.2021.9559193" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516140v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC52758.2021.9624883" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03517424v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516144v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516164v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Aghabeiki" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Constant Niamien" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330318" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03016375v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmud Naseef" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245729" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516168v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Niamien" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330382" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407247v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niamien" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fall" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879259" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421572v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879100" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421586v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fneish" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazeh" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jomaah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMT.2019.8931391" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310356v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181678v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Z. Fu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379102" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306848v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDAAsia.2018.8734539" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961756v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Lachkar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paterne Kouadio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Presle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina El Yousfi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2017.7936328" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310344v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306862v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Sivaraman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagljlmana" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094674" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598936v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310337v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306875v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2016.7939861" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889063v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyi Zhu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Domeng&#232;s" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889039v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Al Achkar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aufmkolk, R" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Desrus" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306882v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2015.7256376" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306892v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2015.7151290" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306897v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2015.7348148" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307015v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alameh" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835428" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310289v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duval" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2014.6931036" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306911v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Labiedh" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076993" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310312v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2013.6735005" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307023v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2013.6670492" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680938v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R Rajkumar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307309v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2011.5784555" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307305v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samh Khemiri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2011.6038309" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928879v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPFA.2009.5232729" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307319v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndagijimana" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dansou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2004.1409040" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02933542v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02933531v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306868v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Goupy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-261-8.50003-6" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306900v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50003-6" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306903v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50006-1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02308022v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moncef-kadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6336-830X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084533242" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05566316v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belguith" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eloued" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleleddine Ben Hadj Slama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hamouda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chips5010004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242422v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belguith" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eloued" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Hadj Slama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115792" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Fouad Bedjiah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klingler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25041244" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242415v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tlig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Zitouna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hammouda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115872" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baccar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2025.3587632" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05566318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Riah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics15010165" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Shall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hawess" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Baccar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3432450" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04246332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Zitouna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115128" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04246113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassoul Mansour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benjelloun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM23060503" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03882052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Douzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Besserour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114777" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boulzazen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100060" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Sassi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Niederholz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3084512" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Fneish" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Ayad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jomaa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj060204" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305454v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawki Douzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Boulzazen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113398" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295904v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhi Fu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.092" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131204v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENGFAILANAL.2017.09.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5BQ239L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Fu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305489v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahim Hami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2679700" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407347v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.4311" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306926v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2013.2274576" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156382v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2014.02.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306921v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2304306" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178091v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heritier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.07.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWGZS7S1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306929v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaeddine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.077" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680516v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elagiri-Ramalingam Rajkumar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravelo Blaise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Fern&#225;ndez Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/2/025003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/440EDF0D73758ACED53ACA442938568C23BF9B45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Riah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baudry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2010.0031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306934v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khemiri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.07.074" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306946v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beydoun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FNBC0W9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306968v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arcambal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vives-Gilabert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt:20080026" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306966v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2009.07.014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W306NM9T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306952v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaeddine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Daoud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichame Maanane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eudeline" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990572" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306961v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Ramanujan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2009.2029092" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688281v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramanujan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306981v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bouchelouk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20274" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CTS2F40-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306971v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Chahine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaboriaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2008.918983" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dansou-Eloy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2007.912936" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306991v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chahine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaboriaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gallenne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt:20060142" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maziere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20061903" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600198v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242438v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD65553.2025.11092285" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567785v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Lefki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moni Sankar Saha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265823" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567781v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Valencia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bechir" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lernon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176403" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567791v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Jaouadi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265829" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567761v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamouda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176116" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567748v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Belakhdhar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lefevre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp68359.2025.11353169" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264376v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD64182.2025.10989912" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567765v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176338" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264400v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khalifeh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501547" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264387v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghorbel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA64374.2024.10965177" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03964891v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCCompo52133.2022.9758597" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03964777v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924037" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03964862v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCSI39492.2022.9889365" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04246402v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC52758.2021.9624831" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516152v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Herve" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMC/SI/PI/EMCEurope52599.2021.9559193" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516140v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC52758.2021.9624883" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03517424v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516144v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516168v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Aghabeiki" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Niamien" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330382" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516164v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Constant Niamien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330318" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03016375v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmud Naseef" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245729" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421572v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niamien" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fall" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879100" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407247v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879259" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421586v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fneish" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazeh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jomaah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMT.2019.8931391" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310356v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181678v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Z. Fu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379102" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306848v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDAAsia.2018.8734539" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310344v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306862v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Sivaraman" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagljlmana" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094674" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598936v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961756v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Lachkar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paterne Kouadio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Presle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina El Yousfi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2017.7936328" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310337v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306875v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2016.7939861" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889039v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Al Achkar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aufmkolk, R" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Desrus" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889063v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyi Zhu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Domeng&#232;s" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306892v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2015.7151290" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306882v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2015.7256376" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306897v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2015.7348148" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306911v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Labiedh" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076993" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307015v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alameh" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835428" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310289v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duval" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2014.6931036" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307023v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2013.6670492" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310312v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2013.6735005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680938v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R Rajkumar" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307309v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2011.5784555" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307305v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samh Khemiri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2011.6038309" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928879v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPFA.2009.5232729" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307319v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndagijimana" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dansou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2004.1409040" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02933542v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02933531v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306868v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Goupy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-261-8.50003-6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306900v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50003-6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306903v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50006-1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02308022v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>