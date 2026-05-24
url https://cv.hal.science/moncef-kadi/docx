--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.22580645161px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Moncef KADI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur ESIGELECResponsable du Pôle Electronique et Systèmes de l'IRSEEM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">moncef-kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6336-830X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084533242</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moncef Kadi received the Master’s Research degree (D.E.A) in Optoelectronic, optics and microwaves from the National Polytechnic Institute of Grenoble (INPG), Grenoble, France, in 2001, and the Ph.D. degree in RF and Optics from the University Joseph Fourier, Grenoble, in 2004. He completed his dissertation to lead research works (“HDR: Habilitation à Diriger des Recherches”) with the University of Rouen Normandie, in 2011.In October 2004 he joined Ecole Supérieure d’Ingénieurs (ESIGELEC), Rouen, France, as an associate professor. Since 2011 he is the head of the Electronic and Systems research group of the Research Institute for Embedded systems (IRSEEM) Laboratory. His current research interests include the area of EMC (electromagnetic compatibility) modelling and characterisation, thermal effect on electronic components and systems, active antennas for 5G and aeronautic applications, energy harvesting and reliability and robustness of wide gap GaN and SiC power transistors.Dr KADI cosupervised and directed twenty Ph.D. students. He has coauthored 33 international journal articles, 64 international conference articles, 20 national conference articles and 5 international text book chapters. He is regularly involved in national/international research projects with academic and industrial partners. He was a leader of several research projects in several domains, such as automotive, aeronautic, electronic and energy. He is the Scientific Chair of the 16th “Colloque Internationale et exposition sur la Compatibilité Électromagnétique CEM 2012” and a member of the 5th International Conference on Electromagnetic Near Field Characterization and Imaging in 2011, and member of the 21th “Journées Nationales Micro-Ondes JNM2019” in 2019.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Thermal Management Techniques Adopted for High-Power-Density GaN-Based Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chips</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chips5010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development challenges of a one-sided GaN-based high-current density buck converter through multiphysics optimization for electric vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.115792. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to Validate the Radiated Immunity of Sophisticated Automotive Autonomous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Fouad Bedjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (4), pp.1244. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25041244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducted EMI assessment of aging power Si-MOSFET in 3 phase inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.115872. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bistatic 5G-NR Ambient Backscatter Communication: Propagation Study and Experimental Validation in Anechoic Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2025.3587632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of AI Methods for EMC Prediction in Power Electronics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.165. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics15010165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Network-Empowered Inverse FSS Design and Synthesis Approach for 5G Shielding Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Hawess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.102288-102298. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3432450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on composite materials use for EMI shielding in power electronics circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessem Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.115128. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Shielding Effectiveness of Composite Materials Using Electromagnetic Methods Covering a Wide Frequency Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rassoul Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118, pp.117-126. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM23060503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel methodology to characterize LGA packaged GaN power transistors using a mother/daughter board configuration for the reliability qualification in the mild hybrid applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akram Besserour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114777. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHM method for detecting degradation of GaN HEMT ON resistance, application to power converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Prime – Advances in Electrical Engineering, Electronics and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.100060. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prime.2022.100060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Calculation Approach of the Radiated Magnetic Field Based on the Equivalent Model of a Flat Ground Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Niederholz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3084512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curved Pyramidal Metamaterial Absorber: From Theory to an Ultra-Broadband Application in the [0.3 – 30] GHz Frequency Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Fneish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaleb Faour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.29-35. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25046/aj060204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiated EMI evolution of power SiC MOSFET in a boost converter after short-circuit aging tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.113398. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and microscopic analysis of 600V GaN-GIT under the short-circuit aging tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhi Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducted EMI evolution of power SiC MOSFET in a Buck converter after short-circuit aging tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.219-224. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure investigation of packaged SiC-diodes after thermal storage in extreme operating condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83, pp.185-192. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ENGFAILANAL.2017.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of C-V and I-V characteristics for a commercial 600 V GaN GIT power device under repetitive short-circuit tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Z. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.652-655. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Characterization and Modeling of EMI Filters Under Temperature Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (6), pp.1906-1915. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2017.2679700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical predictive model of Zener diode under pulsed EOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ravelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (4), pp.327-328. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2014.4311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-D Near-Field Modeling Approach for Electromagnetic Interference Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (1), pp.102-112. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2013.2274576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 4H-SiC 1200V Schottky diodes under high electrostatic discharge like human body model stresses : An in-depth failure analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.62-70. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2014.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Modeling Near-Field Coupling With PCB Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (5), pp.1194-1201. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2014.2304306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the compaction of hot mix asphalt using high-frequency electromagnetic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Fauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.40-51. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2013.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of Zener diode reliability under pulsed Electrical Overstress (EOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1288-1292. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of a Computational Hybrid Method for the Radiated Coupling Modelling between Electronic Circuits and Electric Cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elagiri-Ramalingam Rajkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravelo Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Fernández Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advances in Engineering &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of Au–Ti contacts of SiGe HBTs during electromagnetic field stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.025003. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/26/2/025003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-processing of electric field measurements to calibrate a near-field dipole probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science Measurement and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.29-36. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt.2010.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability study of AlGaN/GaN HEMT under electromagnetic, RF and DC stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (9-11), pp.1783-1787. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.07.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics degradation of the SiGe HBT under electromagnetic field stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beydoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (12), pp.1961-1966. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plane wave spectrum theory applied to near-field measurements for electromagnetic compatibility investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arcambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vives-Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science Measurement and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.72-83. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt:20080026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of electromagnetic near-field stress on SiGe HBT’s reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (9-11), pp.1029-1032. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2009.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of electromagnetic field stress impact on SiGe heterojunction bipolar transistor performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichame Maanane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (6), pp.475-482. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078709990572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling IC Snapback Characteristics Under Electrostatic Discharge Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trémenbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (4), pp.901-908. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2009.2029092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling IC Snapback characteristics under Electrostatic Discharge Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Trémenbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (4), pp.901-908. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2009.2029092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electromagnetic fields close to microwave devices using electric dipole probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Bouchelouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mmce.20274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of the Susceptibility of Integrated Circuits to Conducted Electromagnetic Disturbances Up to 1 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (2), pp.285-293. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2008.918983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed Dipoles Antennas for MCM-L Wireless RF Interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ndagijimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dansou-Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (1), pp.223-230. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2007.912936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of accuracy for measuring the susceptibility of integrated circuits to conducted electromagnetic disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science Measurement and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (5), pp.240-244. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt:20060142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of integrated circuit susceptibility to conducted electromagnetic disturbances using neural networks theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (18), pp.1022. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20061903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic compatibility assessment of ground return topologies in gan automotive converters : common-mode and near-field analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Limoges, France. pp. 347-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD Modeling of a Wafer-Level Packaging GaN Transistors for Electrothermal Simulation Using the Finite Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 21st International Conference on Synthesis, Modeling, Analysis and Simulation Methods, and Applications to Circuits Design (SMACD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Istanbul, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMACD65553.2025.11092285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Power Levels and Phase Variations from Interference between Bi-Static Ambient Backscattered and Direct Signals in 5G-NR Free Space Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moni Sankar Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New 1GHz Triaxial Cell for Shielding Effectiveness Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bechir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.461-466, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID Tag Antenna Performance Near Metallic Environments: A Comprehensive Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Radiated EMI Evolution of High-power Density GaN-based Converter Under Short-circuit Accelerated Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware architecture for LE Uncoded PHYs version5.3 Transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Belakhdhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Computing, Communications and IoT Applications (ComComAp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Madrid, France. pp.274-278, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComComAp68359.2025.11353169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of a Low-Cost, Low-Power Patient Monitoring System Using AmBC Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moni Sankar Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 22nd International Multi-Conference on Systems, Signals & Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Monastir, France. pp.902-907, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD64182.2025.10989912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Near-Field Numerical Approach For Radiated EMI Modelling In GaN DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.472-477, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric Cooling Solution for Active Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Khalifeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Prototype of an Ambient Backscatter Communication Tag Working in 5G-NR Frequency: Experimental Test and Power Levels Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Daytona Beach, United States. pp.58-61, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA64374.2024.10965177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of SiC MOSFET Terminal Capacitances Evolution after Short-Circuit Aging Tests on Conducted EMI in a Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 13th International Workshop on the Electromagnetic Compatibility of Integrated Circuits (EMC Compo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bruges, Belgium. pp.29-34, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCCompo52133.2022.9758597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Ambient Backscatter Communications: Achievable Range and Power Levels in an Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cagliari, Italy. pp.74-77, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA54958.2022.9924037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to Validate the Radiated Immunity of Very Complex Systems by a Succession of Simple Component Radiated Immunity Tests at System Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Fouad Bedjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Symposium on Electromagnetic Compatibility &amp; Signal/Power Integrity (EMCSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Spokane, United States. pp.561-564, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCSI39492.2022.9889365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Electrical Performance in First Generation of SiC MOSFET for Low Voltage Applications after Short-Circuit Aging Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 12th International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IREC52758.2021.9624831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DoE-based Evaluation of the Impact of the Twisted-Pair-Cable Parameters on the Wireless Communication Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Joint EMC/SI/PI and EMC Europe Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Raleigh, United States. pp.733-738, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMC/SI/PI/EMCEurope52599.2021.9559193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Modelling for an Electrothermal Model of GaN Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akram Besserour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 12th International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IREC52758.2021.9624883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the shielding effectiveness of composite materials using ultra-wide band Vivaldi antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rassoul Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Electrical Performance in First Generation of SiC MOSFET for Low Voltage Applications after Short-Circuit Aging Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 12th International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IREC52758.2021.9624831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Average Behaviors of Indoor Propagation Channels on Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.1165-1166, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9330382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept of Mean Effective Gain for Optimizing Ambient Energy-Harvesting Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Constant Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.1479-1480, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9330318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation method of wireless communication system performance based on PER-function coupled with full wave simulation in presence of EM-Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmud Naseef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on the choice of the antenna for ambient radio-frequency power density measurement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Granada, Spain. pp.0427-0430, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology of quasi-isotropic antennas with basic radiators as the electric and magnetic dipoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Granada, Spain. pp.0807-0810, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Broadband Curved Pyramidal Absorber Metamaterial in the UHF/SHF Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Fneish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mazeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 7th Mediterranean Congress of Telecommunications (CMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Fès, Morocco. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CMT.2019.8931391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la densité de puissance incidente mono-source en visibilité directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International &amp; Exposition sur la Compatibilité Electromagnétique (CEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of 600V GaN transistor under the short-circuit aging tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Z. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 19th IEEE Mediterranean Electrotechnical Conference (MELECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marrakech, France. pp.249-253, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELCON.2018.8379102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of GaN GIT under repetitive short-circuit tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Z. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 1st Workshop on Wide Bandgap Power Devices and Applications in Asia (WiPDA Asia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'an, China. pp.189-193, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiPDAAsia.2018.8734539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavoir study of a 600v gan transistor under short-circuit experimental test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhi Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM 2017 et 10ème JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad band PCB probes for near field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisha Sivaraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ndagljlmana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WORKSHOP EMC OF ICs -THE FRENCH TOUCH : On the combined effect of environmental and service conditionson the EMC behavior of the passive component up to the circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure analysis of aluminum electrolytic capacitors based on electrical and physicochemical characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Lachkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paterne Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Presle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina El Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monterey, United States. pp.5C-1.1-5C-1.7, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2017.7936328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des mesures en champ proche par la technique du spectre d’ondes planes : theorie et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM 2017 et 10e JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of conducted EMI in SiC MOSFET buck converters before and after aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 7th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. pp.171-176, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SETIT.2016.7939861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and characterisation of a wireless charging system for mobile devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghida Al Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aufmkolk, R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Desrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on Zener diode pulsed EOS characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiyi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravelo Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Advanced Electromagnetics Symposium (AES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency characterization and modeling via measurements of power electronic capacitors under high bias voltage and temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Pisa, Italy. pp.334-339, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2015.7151290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband characterization and modeling of coupled inductors under temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Electromagnetic Compatibility - EMC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dresden, Germany. pp.1396-1401, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2015.7256376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the radiated emissions of an electric vehicle battery charger during the charge cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 12th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Mahdia, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2015.7348148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of two inverse methods based on near-field technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Labiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tridimensional radiated emission model based on an improved near field scan technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Green Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. pp.240-245, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICGE.2014.6835428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband impedance characterization and modeling of power electronic capacitors under high bias voltage variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Gothenburg, Germany. pp.928-933, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2014.6931036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of 3D-near field coupling between a toro&#x00EF;dal inductor and a transmission line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Symposium on Electromagnetic Compatibility - EMC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Denver, United States. pp.651-656, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2013.6670492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the coupling phenomenon between a transmission line and a near-field excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 25th International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Beirut, Lebanon. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2013.6735005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid technique for radiated coupling exposed to nearand far -fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R Rajkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravelo Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Électromagnétique (CEM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and structure degradations of SiGe HBT after electromagnetic field stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Monterey, United States. pp.CD.1.1-CD.1.6, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2011.5784555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the electromagnetic field radiated by a microwave circuit encapsulated in a rectangular cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Symposium on Electromagnetic Compatibility - EMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Long Beach, United States. pp.196-201, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2011.6038309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and simulation of SiGe HBT degradation nduced by electromagnetic field stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on the Physical and Failure Analysis of Integrated Circuits, IPFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.751--755, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPFA.2009.5232729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic interference produced by printed dipole antennas for MCM wireless RF clock distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ndagijimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dansou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE Workshop on Signal Propagation on Interconnects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Heidelberg, Germany. pp.161-164, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPI.2004.1409040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des transistors radiofréquence de puissance aux agressions électromagnétique et thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes mécatroniques embarqués - 1 : analyse des causes de défaillances, modélisation, simulation et optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Edition, 2020, 9781784056476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de caractérisation de l’environnement électromagnétique dans des circuits hyperfréquences encapsulés dans des cavités métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes mécatroniques embarqués - 1 : analyse des causes de défaillances, modélisation, simulation et optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Edition, 2020, 9781784056476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Study for Cuboid Aluminum Capacitors with Liquid Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Lachkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paterne Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Goupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability of High-Power Mechatronic Systems 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.109-137, 2017, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-261-8.50003-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of Characterizing the Electromagnetic Environment in Hyperfrequency Circuits Encapsulated within Metallic Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Mechatronic Systems 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.57-77, 2015, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-013-3.50003-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of Radio Frequency Power Transistors to Electromagnetic and Thermal Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Mechatronic Systems 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.141-164, 2015, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-013-3.50006-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DES PROBLEMATIQUES D'INTEGRITE DES SIGNAUX, DE CEM ET DE FIABILITE DES COMPOSANTS ELECTRONIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Rouen Normandie, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02308022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId326"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.22580645161px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Moncef KADI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur ESIGELECResponsable du Pôle Electronique et Systèmes de l'IRSEEM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">moncef-kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6336-830X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084533242</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=EzO4fV4AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moncef Kadi received the Master’s Research degree (D.E.A) in Optoelectronic, optics and microwaves from the National Polytechnic Institute of Grenoble (INPG), Grenoble, France, in 2001, and the Ph.D. degree in RF and Optics from the University Joseph Fourier, Grenoble, in 2004. He completed his dissertation to lead research works (“HDR: Habilitation à Diriger des Recherches”) with the University of Rouen Normandie, in 2011.In October 2004 he joined Ecole Supérieure d’Ingénieurs (ESIGELEC), Rouen, France, as an associate professor. Since 2011 he is the head of the Electronic and Systems research group of the Research Institute for Embedded systems (IRSEEM) Laboratory. His current research interests include the area of EMC (electromagnetic compatibility) modelling and characterisation, thermal effect on electronic components and systems, active antennas for 5G and aeronautic applications, energy harvesting and reliability and robustness of wide gap GaN and SiC power transistors.Dr KADI cosupervised and directed twenty Ph.D. students. He has coauthored 33 international journal articles, 64 international conference articles, 20 national conference articles and 5 international text book chapters. He is regularly involved in national/international research projects with academic and industrial partners. He was a leader of several research projects in several domains, such as automotive, aeronautic, electronic and energy. He is the Scientific Chair of the 16th “Colloque Internationale et exposition sur la Compatibilité Électromagnétique CEM 2012” and a member of the 5th International Conference on Electromagnetic Near Field Characterization and Imaging in 2011, and member of the 21th “Journées Nationales Micro-Ondes JNM2019” in 2019.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Experimental Validation of a Lightweight UAV Sensing System for Geo-Referenced Air-Quality Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moni Sarkar Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 272 (1), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Thermal Management Techniques Adopted for High-Power-Density GaN-Based Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chips</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chips5010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducted EMI assessment of aging power Si-MOSFET in 3 phase inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.115872. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to Validate the Radiated Immunity of Sophisticated Automotive Autonomous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Fouad Bedjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (4), pp.1244. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25041244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development challenges of a one-sided GaN-based high-current density buck converter through multiphysics optimization for electric vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.115792. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bistatic 5G-NR Ambient Backscatter Communication: Propagation Study and Experimental Validation in Anechoic Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2025.3587632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of AI Methods for EMC Prediction in Power Electronics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.165. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics15010165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Network-Empowered Inverse FSS Design and Synthesis Approach for 5G Shielding Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Hawess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.102288-102298. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3432450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Shielding Effectiveness of Composite Materials Using Electromagnetic Methods Covering a Wide Frequency Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rassoul Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118, pp.117-126. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM23060503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on composite materials use for EMI shielding in power electronics circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessem Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.115128. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel methodology to characterize LGA packaged GaN power transistors using a mother/daughter board configuration for the reliability qualification in the mild hybrid applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akram Besserour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114777. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHM method for detecting degradation of GaN HEMT ON resistance, application to power converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Prime – Advances in Electrical Engineering, Electronics and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.100060. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prime.2022.100060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Calculation Approach of the Radiated Magnetic Field Based on the Equivalent Model of a Flat Ground Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Niederholz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3084512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curved Pyramidal Metamaterial Absorber: From Theory to an Ultra-Broadband Application in the [0.3 – 30] GHz Frequency Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Fneish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaleb Faour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.29-35. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25046/aj060204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiated EMI evolution of power SiC MOSFET in a boost converter after short-circuit aging tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.113398. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and microscopic analysis of 600V GaN-GIT under the short-circuit aging tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhi Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducted EMI evolution of power SiC MOSFET in a Buck converter after short-circuit aging tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.219-224. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure investigation of packaged SiC-diodes after thermal storage in extreme operating condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83, pp.185-192. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ENGFAILANAL.2017.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of C-V and I-V characteristics for a commercial 600 V GaN GIT power device under repetitive short-circuit tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Z. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.652-655. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Characterization and Modeling of EMI Filters Under Temperature Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (6), pp.1906-1915. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2017.2679700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical predictive model of Zener diode under pulsed EOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ravelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (4), pp.327-328. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2014.4311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-D Near-Field Modeling Approach for Electromagnetic Interference Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (1), pp.102-112. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2013.2274576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 4H-SiC 1200V Schottky diodes under high electrostatic discharge like human body model stresses : An in-depth failure analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.62-70. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2014.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Modeling Near-Field Coupling With PCB Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (5), pp.1194-1201. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2014.2304306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the compaction of hot mix asphalt using high-frequency electromagnetic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Fauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.40-51. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2013.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of Zener diode reliability under pulsed Electrical Overstress (EOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1288-1292. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of a Computational Hybrid Method for the Radiated Coupling Modelling between Electronic Circuits and Electric Cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elagiri-Ramalingam Rajkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravelo Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Fernández Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advances in Engineering &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-processing of electric field measurements to calibrate a near-field dipole probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science Measurement and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.29-36. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt.2010.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of Au–Ti contacts of SiGe HBTs during electromagnetic field stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.025003. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/26/2/025003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability study of AlGaN/GaN HEMT under electromagnetic, RF and DC stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (9-11), pp.1783-1787. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.07.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics degradation of the SiGe HBT under electromagnetic field stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beydoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (12), pp.1961-1966. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling IC Snapback Characteristics Under Electrostatic Discharge Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trémenbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (4), pp.901-908. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2009.2029092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plane wave spectrum theory applied to near-field measurements for electromagnetic compatibility investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arcambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vives-Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science Measurement and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.72-83. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt:20080026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of electromagnetic near-field stress on SiGe HBT’s reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (9-11), pp.1029-1032. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2009.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of electromagnetic field stress impact on SiGe heterojunction bipolar transistor performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichame Maanane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (6), pp.475-482. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078709990572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling IC Snapback characteristics under Electrostatic Discharge Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Trémenbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (4), pp.901-908. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2009.2029092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electromagnetic fields close to microwave devices using electric dipole probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Bouchelouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mmce.20274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed Dipoles Antennas for MCM-L Wireless RF Interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ndagijimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dansou-Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (1), pp.223-230. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2007.912936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of the Susceptibility of Integrated Circuits to Conducted Electromagnetic Disturbances Up to 1 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (2), pp.285-293. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2008.918983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of accuracy for measuring the susceptibility of integrated circuits to conducted electromagnetic disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science Measurement and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (5), pp.240-244. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt:20060142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of integrated circuit susceptibility to conducted electromagnetic disturbances using neural networks theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (18), pp.1022. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20061903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYSICS-GUIDED NEURAL NETWORK FOR MAGNETIC FIELD PREDICTION FROM NEAR-FIELD MEASUREMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges / XLIM, Apr 2026, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTIVE LEARNING FOR EFFECTIVE ELECTROMAGNETIC COMPATIBILITY PREDICTION: LSBOOST ACTIVE LEARNING APPROACHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges / XLIM, Apr 2026, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic compatibility assessment of ground return topologies in gan automotive converters : common-mode and near-field analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Limoges, France. pp. 347-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Radiated EMI Influence on Backscatter Link Reliability Using SDR-Based Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moni Sarkar Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges / XLIM, Apr 2026, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Radiated EMI Evolution of High-power Density GaN-based Converter Under Short-circuit Accelerated Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware architecture for LE Uncoded PHYs version5.3 Transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Belakhdhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Computing, Communications and IoT Applications (ComComAp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Madrid, France. pp.274-278, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComComAp68359.2025.11353169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD Modeling of a Wafer-Level Packaging GaN Transistors for Electrothermal Simulation Using the Finite Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 21st International Conference on Synthesis, Modeling, Analysis and Simulation Methods, and Applications to Circuits Design (SMACD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Istanbul, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMACD65553.2025.11092285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Power Levels and Phase Variations from Interference between Bi-Static Ambient Backscattered and Direct Signals in 5G-NR Free Space Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moni Sankar Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New 1GHz Triaxial Cell for Shielding Effectiveness Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bechir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.461-466, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID Tag Antenna Performance Near Metallic Environments: A Comprehensive Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of a Low-Cost, Low-Power Patient Monitoring System Using AmBC Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moni Sankar Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 22nd International Multi-Conference on Systems, Signals & Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Monastir, France. pp.902-907, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD64182.2025.10989912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Near-Field Numerical Approach For Radiated EMI Modelling In GaN DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.472-477, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric Cooling Solution for Active Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Khalifeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Prototype of an Ambient Backscatter Communication Tag Working in 5G-NR Frequency: Experimental Test and Power Levels Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Daytona Beach, United States. pp.58-61, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA64374.2024.10965177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of SiC MOSFET Terminal Capacitances Evolution after Short-Circuit Aging Tests on Conducted EMI in a Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 13th International Workshop on the Electromagnetic Compatibility of Integrated Circuits (EMC Compo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bruges, Belgium. pp.29-34, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCCompo52133.2022.9758597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Ambient Backscatter Communications: Achievable Range and Power Levels in an Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cagliari, Italy. pp.74-77, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA54958.2022.9924037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to Validate the Radiated Immunity of Very Complex Systems by a Succession of Simple Component Radiated Immunity Tests at System Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Fouad Bedjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Symposium on Electromagnetic Compatibility &amp; Signal/Power Integrity (EMCSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Spokane, United States. pp.561-564, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCSI39492.2022.9889365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DoE-based Evaluation of the Impact of the Twisted-Pair-Cable Parameters on the Wireless Communication Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Joint EMC/SI/PI and EMC Europe Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Raleigh, United States. pp.733-738, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMC/SI/PI/EMCEurope52599.2021.9559193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Electrical Performance in First Generation of SiC MOSFET for Low Voltage Applications after Short-Circuit Aging Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 12th International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IREC52758.2021.9624831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Modelling for an Electrothermal Model of GaN Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akram Besserour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 12th International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IREC52758.2021.9624883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the shielding effectiveness of composite materials using ultra-wide band Vivaldi antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rassoul Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Electrical Performance in First Generation of SiC MOSFET for Low Voltage Applications after Short-Circuit Aging Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 12th International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IREC52758.2021.9624831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Average Behaviors of Indoor Propagation Channels on Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.1165-1166, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9330382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept of Mean Effective Gain for Optimizing Ambient Energy-Harvesting Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Constant Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.1479-1480, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9330318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation method of wireless communication system performance based on PER-function coupled with full wave simulation in presence of EM-Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmud Naseef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology of quasi-isotropic antennas with basic radiators as the electric and magnetic dipoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Granada, Spain. pp.0807-0810, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on the choice of the antenna for ambient radio-frequency power density measurement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Granada, Spain. pp.0427-0430, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Broadband Curved Pyramidal Absorber Metamaterial in the UHF/SHF Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Fneish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mazeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 7th Mediterranean Congress of Telecommunications (CMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Fès, Morocco. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CMT.2019.8931391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la densité de puissance incidente mono-source en visibilité directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Aghabeiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International &amp; Exposition sur la Compatibilité Electromagnétique (CEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of 600V GaN transistor under the short-circuit aging tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Z. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 19th IEEE Mediterranean Electrotechnical Conference (MELECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marrakech, France. pp.249-253, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELCON.2018.8379102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of GaN GIT under repetitive short-circuit tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Z. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 1st Workshop on Wide Bandgap Power Devices and Applications in Asia (WiPDA Asia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'an, China. pp.189-193, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiPDAAsia.2018.8734539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure analysis of aluminum electrolytic capacitors based on electrical and physicochemical characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Lachkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paterne Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Presle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina El Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monterey, United States. pp.5C-1.1-5C-1.7, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2017.7936328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavoir study of a 600v gan transistor under short-circuit experimental test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhi Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM 2017 et 10ème JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad band PCB probes for near field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisha Sivaraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ndagljlmana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WORKSHOP EMC OF ICs -THE FRENCH TOUCH : On the combined effect of environmental and service conditionson the EMC behavior of the passive component up to the circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des mesures en champ proche par la technique du spectre d’ondes planes : theorie et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM 2017 et 10e JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of conducted EMI in SiC MOSFET buck converters before and after aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawki Douzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 7th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. pp.171-176, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SETIT.2016.7939861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on Zener diode pulsed EOS characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiyi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravelo Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Advanced Electromagnetics Symposium (AES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and characterisation of a wireless charging system for mobile devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghida Al Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aufmkolk, R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Desrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband characterization and modeling of coupled inductors under temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Electromagnetic Compatibility - EMC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dresden, Germany. pp.1396-1401, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2015.7256376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency characterization and modeling via measurements of power electronic capacitors under high bias voltage and temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Pisa, Italy. pp.334-339, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2015.7151290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the radiated emissions of an electric vehicle battery charger during the charge cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 12th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Mahdia, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2015.7348148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of two inverse methods based on near-field technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Labiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tridimensional radiated emission model based on an improved near field scan technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Green Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. pp.240-245, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICGE.2014.6835428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband impedance characterization and modeling of power electronic capacitors under high bias voltage variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Gothenburg, Germany. pp.928-933, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2014.6931036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of 3D-near field coupling between a toro&#x00EF;dal inductor and a transmission line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Symposium on Electromagnetic Compatibility - EMC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Denver, United States. pp.651-656, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2013.6670492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the coupling phenomenon between a transmission line and a near-field excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 25th International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Beirut, Lebanon. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2013.6735005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid technique for radiated coupling exposed to nearand far -fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R Rajkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravelo Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bensetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Électromagnétique (CEM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and structure degradations of SiGe HBT after electromagnetic field stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Monterey, United States. pp.CD.1.1-CD.1.6, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2011.5784555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the electromagnetic field radiated by a microwave circuit encapsulated in a rectangular cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Symposium on Electromagnetic Compatibility - EMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Long Beach, United States. pp.196-201, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2011.6038309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and simulation of SiGe HBT degradation nduced by electromagnetic field stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on the Physical and Failure Analysis of Integrated Circuits, IPFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.751--755, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPFA.2009.5232729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic interference produced by printed dipole antennas for MCM wireless RF clock distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ndagijimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dansou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE Workshop on Signal Propagation on Interconnects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Heidelberg, Germany. pp.161-164, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPI.2004.1409040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des transistors radiofréquence de puissance aux agressions électromagnétique et thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes mécatroniques embarqués - 1 : analyse des causes de défaillances, modélisation, simulation et optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Edition, 2020, 9781784056476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de caractérisation de l’environnement électromagnétique dans des circuits hyperfréquences encapsulés dans des cavités métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes mécatroniques embarqués - 1 : analyse des causes de défaillances, modélisation, simulation et optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Edition, 2020, 9781784056476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Study for Cuboid Aluminum Capacitors with Liquid Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Lachkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paterne Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Goupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability of High-Power Mechatronic Systems 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.109-137, 2017, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-261-8.50003-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of Characterizing the Electromagnetic Environment in Hyperfrequency Circuits Encapsulated within Metallic Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Mechatronic Systems 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.57-77, 2015, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-013-3.50003-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of Radio Frequency Power Transistors to Electromagnetic and Thermal Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Mechatronic Systems 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.141-164, 2015, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-013-3.50006-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DES PROBLEMATIQUES D'INTEGRITE DES SIGNAUX, DE CEM ET DE FIABILITE DES COMPOSANTS ELECTRONIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Rouen Normandie, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02308022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId333"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="047BFF6D"/>
+    <w:nsid w:val="F9C10C83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moncef-kadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6336-830X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084533242" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05566316v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belguith" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eloued" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleleddine Ben Hadj Slama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hamouda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chips5010004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242422v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belguith" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eloued" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Hadj Slama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115792" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Fouad Bedjiah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klingler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25041244" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242415v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tlig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Zitouna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hammouda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115872" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baccar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2025.3587632" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05566318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Riah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics15010165" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Shall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hawess" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Baccar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3432450" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04246332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Zitouna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115128" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04246113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassoul Mansour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benjelloun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM23060503" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03882052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Douzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Besserour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114777" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boulzazen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100060" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Sassi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Niederholz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3084512" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Fneish" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Ayad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jomaa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj060204" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305454v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawki Douzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Boulzazen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113398" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295904v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhi Fu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.092" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131204v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENGFAILANAL.2017.09.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5BQ239L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Fu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305489v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahim Hami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2679700" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407347v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.4311" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306926v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2013.2274576" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156382v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2014.02.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306921v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2304306" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178091v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heritier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.07.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWGZS7S1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306929v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaeddine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.077" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680516v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elagiri-Ramalingam Rajkumar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravelo Blaise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Fern&#225;ndez Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/2/025003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/440EDF0D73758ACED53ACA442938568C23BF9B45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Riah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baudry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2010.0031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306934v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khemiri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.07.074" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306946v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beydoun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FNBC0W9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306968v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arcambal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vives-Gilabert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt:20080026" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306966v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2009.07.014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W306NM9T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306952v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaeddine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Daoud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichame Maanane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eudeline" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990572" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306961v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Ramanujan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2009.2029092" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688281v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramanujan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306981v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bouchelouk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20274" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CTS2F40-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306971v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Chahine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaboriaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2008.918983" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dansou-Eloy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2007.912936" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306991v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chahine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaboriaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gallenne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt:20060142" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maziere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20061903" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600198v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242438v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD65553.2025.11092285" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567785v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Lefki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moni Sankar Saha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265823" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567781v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Valencia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bechir" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lernon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176403" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567791v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Jaouadi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265829" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567761v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamouda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176116" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567748v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Belakhdhar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lefevre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp68359.2025.11353169" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264376v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD64182.2025.10989912" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567765v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176338" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264400v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khalifeh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501547" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264387v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghorbel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA64374.2024.10965177" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03964891v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCCompo52133.2022.9758597" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03964777v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924037" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03964862v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCSI39492.2022.9889365" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04246402v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC52758.2021.9624831" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516152v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Herve" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMC/SI/PI/EMCEurope52599.2021.9559193" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516140v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC52758.2021.9624883" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03517424v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516144v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516168v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Aghabeiki" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Niamien" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330382" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516164v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Constant Niamien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330318" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03016375v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmud Naseef" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245729" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421572v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niamien" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fall" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879100" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407247v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879259" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421586v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fneish" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazeh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jomaah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMT.2019.8931391" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310356v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181678v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Z. Fu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379102" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306848v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDAAsia.2018.8734539" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310344v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306862v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Sivaraman" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagljlmana" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094674" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598936v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961756v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Lachkar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paterne Kouadio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Presle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina El Yousfi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2017.7936328" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310337v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306875v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2016.7939861" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889039v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Al Achkar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aufmkolk, R" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Desrus" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889063v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyi Zhu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Domeng&#232;s" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306892v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2015.7151290" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306882v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2015.7256376" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306897v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2015.7348148" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306911v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Labiedh" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076993" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307015v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alameh" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835428" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310289v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duval" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2014.6931036" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307023v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2013.6670492" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310312v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2013.6735005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680938v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R Rajkumar" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307309v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2011.5784555" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307305v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samh Khemiri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2011.6038309" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928879v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPFA.2009.5232729" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307319v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndagijimana" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dansou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2004.1409040" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02933542v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02933531v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306868v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Goupy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-261-8.50003-6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306900v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50003-6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306903v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50006-1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02308022v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moncef-kadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6336-830X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084533242" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=EzO4fV4AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05606223v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moni Sarkar Saha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Baccar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05566316v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belguith" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eloued" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleleddine Ben Hadj Slama" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hamouda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chips5010004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242415v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tlig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Zitouna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hammouda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115872" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Fouad Bedjiah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klingler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25041244" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belguith" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eloued" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Hadj Slama" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115792" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baccar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2025.3587632" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05566318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Riah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics15010165" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Shall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hawess" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3432450" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04246113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassoul Mansour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benjelloun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM23060503" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04246332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Zitouna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115128" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03882052v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Douzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Besserour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114777" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boulzazen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100060" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Sassi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Niederholz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3084512" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Fneish" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Ayad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jomaa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj060204" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305454v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawki Douzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Boulzazen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113398" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295904v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhi Fu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305461v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.092" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENGFAILANAL.2017.09.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5BQ239L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Fu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.034" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305489v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahim Hami" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2679700" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407347v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.4311" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306926v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2013.2274576" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156382v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2014.02.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306921v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2304306" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heritier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.07.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWGZS7S1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaeddine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.077" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680516v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elagiri-Ramalingam Rajkumar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravelo Blaise" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Fern&#225;ndez Lopez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Riah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baudry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2010.0031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308187v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/2/025003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/440EDF0D73758ACED53ACA442938568C23BF9B45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306934v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khemiri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.07.074" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306946v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beydoun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FNBC0W9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306961v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Ramanujan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2009.2029092" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306968v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arcambal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vives-Gilabert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt:20080026" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306966v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2009.07.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W306NM9T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306952v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaeddine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Daoud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichame Maanane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eudeline" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990572" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688281v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramanujan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306981v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bouchelouk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20274" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CTS2F40-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dansou-Eloy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2007.912936" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Chahine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaboriaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2008.918983" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306991v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chahine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaboriaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gallenne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt:20060142" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307005v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maziere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20061903" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05606145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05606140v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600198v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05606154v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Lefki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567761v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamouda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176116" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567748v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Belakhdhar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lefevre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp68359.2025.11353169" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242438v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD65553.2025.11092285" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567785v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moni Sankar Saha" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265823" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567781v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Valencia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bechir" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lernon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176403" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567791v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Jaouadi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265829" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264376v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD64182.2025.10989912" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567765v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176338" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264400v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khalifeh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501547" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264387v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghorbel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA64374.2024.10965177" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03964891v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCCompo52133.2022.9758597" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03964777v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924037" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03964862v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCSI39492.2022.9889365" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516152v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Herve" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMC/SI/PI/EMCEurope52599.2021.9559193" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04246402v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC52758.2021.9624831" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516140v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC52758.2021.9624883" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03517424v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516144v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516168v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Aghabeiki" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Niamien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330382" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03516164v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Constant Niamien" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330318" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03016375v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmud Naseef" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245729" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407247v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niamien" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fall" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879259" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421572v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879100" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421586v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fneish" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazeh" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jomaah" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMT.2019.8931391" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310356v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181678v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Z. Fu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379102" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306848v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDAAsia.2018.8734539" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961756v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Lachkar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paterne Kouadio" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Presle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina El Yousfi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2017.7936328" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310344v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306862v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Sivaraman" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagljlmana" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094674" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598936v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310337v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306875v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2016.7939861" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889063v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyi Zhu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Domeng&#232;s" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889039v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Al Achkar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aufmkolk, R" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Desrus" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306882v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2015.7256376" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306892v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2015.7151290" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306897v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2015.7348148" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306911v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Labiedh" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076993" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307015v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alameh" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835428" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310289v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duval" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2014.6931036" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307023v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2013.6670492" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310312v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2013.6735005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680938v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R Rajkumar" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307309v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2011.5784555" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307305v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samh Khemiri" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2011.6038309" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928879v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPFA.2009.5232729" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307319v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndagijimana" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dansou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2004.1409040" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02933542v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02933531v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306868v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Goupy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-261-8.50003-6" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306900v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50003-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306903v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50006-1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02308022v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>