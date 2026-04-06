--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,338 +100,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization strategy of ultra-compact metasurface-based filter ordering on sensors for improved spectral retrieval</w:t>
+                <w:t xml:space="preserve">Self-regulating and self-oscillating metal-organic framework hybrid plasmonic metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trideeb Bhattacharya</w:t>
+                <w:t xml:space="preserve">Hajar Amyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Burcklen</w:t>
+                <w:t xml:space="preserve">Davide Raffaele Ceratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Larché</w:t>
+                <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrea Cattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Ram Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 66, pp.101409. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.10392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.photonics.2025.101409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-65338-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382174v1</w:t>
+                <w:t xml:space="preserve">hal-05405318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-regulating and self-oscillating metal-organic framework hybrid plasmonic metasurfaces</w:t>
+                <w:t xml:space="preserve">Optimization strategy of ultra-compact metasurface-based filter ordering on sensors for improved spectral retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajar Amyar</w:t>
+                <w:t xml:space="preserve">Trideeb Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Raffaele Ceratti</w:t>
+                <w:t xml:space="preserve">Marie-Anne Burcklen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Benisty</w:t>
+                <w:t xml:space="preserve">Mathilde Larché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Cattoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mondher Besbes</w:t>
+                <w:t xml:space="preserve">S. Ram Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.10392. </w:t>
+              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66, pp.101409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-65338-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.photonics.2025.101409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405318v1</w:t>
+                <w:t xml:space="preserve">hal-05382174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Quantum-Efficiency Normalized Light Scattering Spectra of Colloidal Nanoparticles in Solution: Quantitative Comparison between Theory and Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clyde Midelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -508,90 +508,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ infrared spectroscopic ellipsometry as a tool to probe the formation of sol–gel based mesoporous films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Amyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Byun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Amenitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -642,103 +642,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-temporal physisorption in metal–organic frameworks probed by cyclic thermo-ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Amyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civan Avci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 60 (46), pp.5940-5943. </w:t>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Omeis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1157,51 +1157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Static Modes in Quasinormal Modes Expansions: When and How to Take Them into Account?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1261,51 +1261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Angular Tolerant Transmission Filters for Narrow-Band Image Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Omeis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1499,51 +1499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul électromagnétique de micro et nanostructures photoniques périodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1629,51 +1629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gogol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1999,295 +1999,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing thermal radiation with nanoantennas to create infrared sources with high modulation rates</w:t>
+                <w:t xml:space="preserve">Spatial resolution versus contrast trade-off enhancement in high-resolution surface plasmon resonance imaging (SPRI) by metal surface nanostructure design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Sakat</w:t>
+                <w:t xml:space="preserve">F. Banville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sauvan</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.5.000175⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (8), pp.10616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.010616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698578v1</w:t>
+                <w:t xml:space="preserve">hal-01757515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial resolution versus contrast trade-off enhancement in high-resolution surface plasmon resonance imaging (SPRI) by metal surface nanostructure design</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing thermal radiation with nanoantennas to create infrared sources with high modulation rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Canva</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (8), pp.10616. </w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (2), pp.175-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.26.010616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.5.000175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757515v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and experimental investigation of beam distortions in end-pumped laser rod amplifiers</w:t>
               </w:r>
@@ -2299,51 +2299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Albrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2429,51 +2429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Genevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2550,51 +2550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional surface enhanced Raman scattering on gold nano-gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2684,51 +2684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent Scattering of Near-Resonant Light by a Dense Microscopic Cold Atomic Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Jennewein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N J Schilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2857,51 +2857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94, pp.035413. </w:t>
@@ -2952,90 +2952,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Field Enhancement Localization on Plasmonic Gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (48), pp.27562 - 27570. </w:t>
@@ -3067,455 +3067,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad working bandwidth and &amp;quot; endlessly &amp;quot; single-mode guidance within hybrid silicon photonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized analytical model based on harmonic coupling for hybrid plasmonic modes: Comparison with numerical and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Bougot-Robin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.40.003512⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (21), pp.27376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.027376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338291v1</w:t>
+                <w:t xml:space="preserve">hal-01230261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Elementary Steps of Transport-Reaction Processes at Individual Ag Nanoparticles by 3D Super localization Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisha N. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Martinez Marrades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisha N. Patel</w:t>
+                <w:t xml:space="preserve">Victor Brasiliense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariadna Martinez Marrades</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dmitry Koshelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (10), pp.6454-6463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized analytical model based on harmonic coupling for hybrid plasmonic modes: Comparison with numerical and experimental results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mondher Besbes</w:t>
+                <w:t xml:space="preserve">Broad working bandwidth and &amp;quot; endlessly &amp;quot; single-mode guidance within hybrid silicon photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Bougot-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Barbillon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (21), pp.27376. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (15), pp.3512-3515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.23.027376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.003512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230261v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental limits for light absorption and scattering induced by cooperative electromagnetic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3562,64 +3562,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Plasmonic Mode by Resonant Coupling of Localized Plasmons to Propagating Plasmons in a Kretschmann Configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3722,51 +3722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3807,299 +3807,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing 2D confined propagating plasmons for surface plasmon resonance sensing using arrays of metallic ribbons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxide-free InP-on-Silicon-on-Insulator Nanopatterned Waveguides: Propagation Losses Assessment Through End-Fire and Internal Probe Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Chamtouri</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">C. Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Canva</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pommarede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Talneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2013.09.053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (6), pp.1048-1053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2013.2296783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908819v1</w:t>
+                <w:t xml:space="preserve">hal-01350053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide-free InP-on-Silicon-on-Insulator Nanopatterned Waveguides: Propagation Losses Assessment Through End-Fire and Internal Probe Measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Introducing 2D confined propagating plasmons for surface plasmon resonance sensing using arrays of metallic ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chamtouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Talneau</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 191, pp.115-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2013.09.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2013.2296783⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01350053v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High efficiency quasi-monochromatic infrared emitter</w:t>
               </w:r>
@@ -4124,64 +4124,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad Haïdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 104 (8), pp.081101. </w:t>
@@ -4245,51 +4245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4349,64 +4349,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsecond switchable thermal antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116 (3), pp.034306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4440,90 +4440,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field enhancement and target localization impact on the biosensitivity of nanostructured plasmonic sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Ghalila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4613,51 +4613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Camelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rossouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4708,77 +4708,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced SPR sensitivity with nano-micro-ribbon grating - an exhaustive simulation mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuj Dhawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4868,51 +4868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arroyo-Camejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4976,64 +4976,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement and optical properties of the plasmonic inverse-rib waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (4), pp.818-826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5097,51 +5097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5201,51 +5201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superlens in the time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5283,51 +5283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of PT symmetric devices using plasmonics: principle and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloyse Degiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5430,51 +5430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-coated nano-cylinder cavity for broadband nonclassical light emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Maksymov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5551,64 +5551,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic inverse rib waveguiding for tight confinement and smooth interface definition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108, pp.063108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5655,51 +5655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization of electromagnetic numerical methods through the G-matrix algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5845,51 +5845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of a slit-groove diffraction problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6130,51 +6130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Azoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7496,51 +7496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Abdedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7772,51 +7772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, Canada</w:t>
@@ -7897,51 +7897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE BIOS Ultrafast Phenomena and Nanophotonics XXIV, proceedings SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Francisco (CA), United States. pp.1127814, </w:t>
@@ -8018,51 +8018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8143,51 +8143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8268,51 +8268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8380,51 +8380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton I Ovcharenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8501,51 +8501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8626,51 +8626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8751,51 +8751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8863,51 +8863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gogol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9001,51 +9001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9238,51 +9238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9331,277 +9331,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between conventional and next generation lithography for bimodal SPRI-SERS biosensors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Harnessing blackbody radiation of hot nanoemitters with plasmonic nanoantennas (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Micro and Nano Engineering (MNE17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Surface Plasmon Photonics (SPP8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Taïwan, China. pp.233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407750v1</w:t>
+                <w:t xml:space="preserve">hal-01708890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing blackbody radiation of hot nanoemitters with plasmonic nanoantennas (Orale)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison between conventional and next generation lithography for bimodal SPRI-SERS biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sauvan</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gogol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Surface Plasmon Photonics (SPP8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Taïwan, China. pp.233</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Micro and Nano Engineering (MNE17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708890v1</w:t>
+                <w:t xml:space="preserve">hal-02407750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface nanostructuring for high-resolution surface plasmon resonance imaging</w:t>
               </w:r>
@@ -9725,51 +9725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic properties of gold arrays deposited on a gold film (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9831,557 +9831,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Surface Nanostructuration and Surface Chemistry at the Submicronic Scale: Towards a Bimodal SPRI / SERS Biosensor</w:t>
+                <w:t xml:space="preserve">Collective self-assembly of large sets of nanoparticles on nanopatterned functionalized substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">.J.-P. Cloarec</w:t>
+                <w:t xml:space="preserve">Francisco Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Ansanay-Alex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Chevolot</w:t>
+                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Palazon</w:t>
+                <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOS-Emerging Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">The Lithography Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Kamuela, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156849v1</w:t>
+                <w:t xml:space="preserve">hal-02156841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and experimental investigation of higher order beam distortions in end-pumped bulk laser amplifiers (poster)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philipp Albrodt</w:t>
+                <w:t xml:space="preserve">Gold nanostructuring by soft UV-nanoimprint lithography for surface-enhanced Raman scattering applications: directional and enhancement localization properties (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Delen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Druon</w:t>
+                <w:t xml:space="preserve">R. Yasukini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EPS-QEOD Europhoton conference "Solid State, Fibre, and Waveguide Coherent Light Sources" </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9724-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584236v1</w:t>
+                <w:t xml:space="preserve">hal-01307455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective self-assembly of large sets of nanoparticles on nanopatterned functionalized substrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salomé Ansanay-Alex</w:t>
+                <w:t xml:space="preserve">Simulation and experimental investigation of higher order beam distortions in end-pumped bulk laser amplifiers (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Albrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pouysegur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gehin</w:t>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lithography Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Kamuela, United States</w:t>
+              <w:t xml:space="preserve">7th EPS-QEOD Europhoton conference "Solid State, Fibre, and Waveguide Coherent Light Sources" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156841v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanostructuring by soft UV-nanoimprint lithography for surface-enhanced Raman scattering applications: directional and enhancement localization properties (Orale)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+                <w:t xml:space="preserve">Combining Surface Nanostructuration and Surface Chemistry at the Submicronic Scale: Towards a Bimodal SPRI / SERS Biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">.J.-P. Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Ansanay-Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Yasukini</w:t>
+                <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9724-7</w:t>
+              <w:t xml:space="preserve">CMOS-Emerging Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307455v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid surface plasmon modes in metallic nanostructures: Complete numerical analysis and application to biosensing (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10389,51 +10389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META’16, the 7th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Malaga Spain</w:t>
@@ -10488,64 +10488,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10587,51 +10587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of hybrid surface plasmon modes in metallic nanostructures and application to SPRI/SERS biosensing (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10639,51 +10639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Québec, Canada</w:t>
@@ -10712,51 +10712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid surface plasmon modes in metallic nanostructures: Complete numerical analysis and application to biosensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10764,51 +10764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META’16, the 7th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
@@ -10850,51 +10850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction surface Enhanced Raman scattering on gold nano-gratings (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10962,64 +10962,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Performance of Plasmonic Biosensors using High Field Confinement around metallic nanostructures due to the Coupling of Propagating Plasmons of a thin metallic film (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11100,51 +11100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructuration de film d’or sur verre pour la biodétection par diffusion Raman exaltée de Surface et résonance de plasmon de surface (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11346,77 +11346,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced performance of plasmonic biosensors using hybrid plasmonic mode in the Kretschmann configuration (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11471,90 +11471,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation of plasmonic modes in nano-structures for sensitivity enhancement of trace detection of bio-molecules (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11596,103 +11596,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using hybrid modes in surface plasmon resonance bio-sensors for low-concentration target probing (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sereda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.8957-28</w:t>
@@ -11760,64 +11760,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristelle Bougot-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Transparent Optical Networks (ICTON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Graz, Austria. </w:t>
@@ -11855,90 +11855,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic imaging systems and biomedical applications (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sereda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11976,90 +11976,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angulo-spectral Plasmonic Properties of Nano-Micro-Structured sensing substrates- simulations and experiments (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sereda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12101,90 +12101,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angulo-spectral Plasmonic Properties of Nano-Micro-Structured sensing (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sereda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12239,64 +12239,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and characterization of heteroepitaxially bonded InP-based structured on SoI for hybrid lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengxin Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Itawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12364,64 +12364,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous optimization of confinement and thermal performance for heteroepitaxial InP on SoI hybrid lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengxin Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optics + Optoelectronics, Conference on Integrated Optics - Physics and Simulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. UNSP 87810D (paper 8781-11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12455,90 +12455,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-micro-ridges structures and probe localization effect for bioplasmonic sensing (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on metamaterials, photonic crystals and plasmonics (META-2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Sharjah, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12576,51 +12576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced optical absorption of nanoparticles in multiple scattering regime (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12671,103 +12671,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic imaging sensors using 1- 2- or 3-dimensions structured substrates - continuum of plasmonic structures from nano to micro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the great Scientific Exchange (SCiX-2012), Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Kansas City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12792,64 +12792,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid plasmonic waveguide: PT-symmetry-breaking operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloyse Degiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12900,90 +12900,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and modelling of surface plasmon resonance imaging biosensor chips based on gold nano- and micro-structured film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuj Dhawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsin-Neng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13038,90 +13038,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioPlasmonic Angulo-spectral Imaging Systems and Nano-Micro-Structured Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sereda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bellemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress in Biophotonics (ICOB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Jena, Germany</w:t>
@@ -13189,51 +13189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics of Excitons and Confined Systems 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13258,51 +13258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectro-Angular properties of micro-structured plasmonics substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13310,51 +13310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buntha Ea-Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Federation of Analytical Chemistry and Spectroscopy Societies Meeting (FACSS) - Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Reno, United States</w:t>
@@ -13383,64 +13383,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic inverse-rib waveguides for large scale photonic integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13465,51 +13465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of Finite Element and Fourier modal expansion for scattering analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13586,51 +13586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAOT Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13668,51 +13668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Speed Range Enhancement of a Switched Reluctance Motor with Continous Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montacer Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13819,51 +13819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop on 1&amp;2 - Dimensional Magnetic Measurement and Testing (2DM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Czestochowa, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14026,51 +14026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du nombre de spires et des angles de commandes d'un moteur à réluctance à double saillance pour application de traction électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montacer Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14164,51 +14164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Azoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14289,51 +14289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Azoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14593,51 +14593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near-Field Optics (NFO16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Victoria, Canada</w:t>
@@ -14679,51 +14679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasinormal modes expansion techniques: study of the convergence rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiping Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton I Ovcharenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14774,51 +14774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear eigenmode computation of plasmonic nanoresonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14856,90 +14856,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast modulated incandescent sources with metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15013,90 +15013,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast modulation and polarization control of infrared emission by incandescent metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15326,51 +15326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaics: Light Energy Harvesting with Plasmonic Nanoparticle Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15505,51 +15505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Schiavoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR13 62797. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15580,77 +15580,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOURCE DE RAYONNEMENT INFRAROUGE DIRECTIONNELLE COMMUTABLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 68393 FR. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15700,51 +15700,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier Finite-Difference method and Proper Orthogonal Decomposition for quick spectral study of 2D periodic photonic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ferhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15837,51 +15837,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SimPhotonics_FMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:63309d1716a89f57bbc617d53c9369ca43b7a197;origin=https://hal.archives-ouvertes.fr/hal-04093350;visit=swh:1:snp:c3cb081e2b0bf251e3f1f42f97aab4fd72ff08df;anchor=swh:1:rel:3108c382f28d4de8f5c69d722bf0ee26c0860048;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16077,51 +16077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trideeb Bhattacharya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Burcklen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Larch&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ram Prakash" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2025.101409" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405318v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Amyar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Raffaele Ceratti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65338-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216942v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clyde Midelet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lisa K. S. Stolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Csaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c00944" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04275018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Byun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Amenitsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-023-06169-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04746163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Civan Avci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01301H" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04295942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Omeis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villenave" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benisty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2022.101106" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662228v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bardonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crocherie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besbes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173537" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04059607v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlo Vega" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ludovic Karsenti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01968" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03853137v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10193542" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03380735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2021.116012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bresson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Bryche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L. Karsenti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155127" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03049356v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamouda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gogol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2018.11.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000686" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A Iff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hugonin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chavel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.007472" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sakat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Wojszvzyk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.000175" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757515v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Banville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitradeep Sarkar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.010616" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Albrodt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesparre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.003004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Genevrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Papadopoulos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-018-7077-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01534295v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gillibert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Yasukuni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/11/115202" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643262v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jennewein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N J Schilder" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;d. D Jenkins" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.233601" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01369762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennemanteuil Marie-Maxime" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cazier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.035413" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757995v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09717" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01338291v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bougot-Robin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Hugonin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Besbes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003512" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01349937v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha N. Patel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Martinez Marrades" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brasiliense" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Koshelev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02921" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230261v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027376" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01369737v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.180202" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307382v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Oliv&#233;ro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph500351b" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00993242v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jouanin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862189" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908819v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chamtouri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.09.053" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDNRGSB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01350053v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pommarede" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2296783" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01335095v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brucoli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Ha&#239;dar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866342" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01339339v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.00A577" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01335085v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890517" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230307v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Ghalila" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.001223" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01335075v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Losquin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Camelio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rossouw" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115427" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908832v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Dhawan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-013-9600-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636474v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arroyo-Camejo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn404421b" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00683901v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708577v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chalopin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dammak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayoun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4729384" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00785276v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Archambault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00683875v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloyse Degiron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Lupu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Lustrac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenais" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.018004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531798v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Maksymov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianji Yang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Beveratos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.180502" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00546215v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3478746" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00566654v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019357v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175504v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Haver" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.T.A.A Janssen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2007.07022" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691965v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Genev&#232;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gournay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juncar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292577v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azoum" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115009v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azoum" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112043v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaabane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jumel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743084v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gosset" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecollinet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vilar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.843576" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319108v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.952605" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319088v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.497423" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319132v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ionescu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.376403" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04779679v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liss Ludivine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Abdedou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Weng" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeunesse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303389v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vega" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl Karsenti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303354v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl. Karsenti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303328v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831782v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebrun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beugnot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809765v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809776v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Karsenti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070821v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bryche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545328" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409834v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409757v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403560v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04274116v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton I Ovcharenko" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409944v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409909v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409788v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409864v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04278047v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Iff" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093406v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Banville" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canva" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156859v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407750v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01708890v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310141v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709005v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillibert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156849v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palazon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01584236v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pouysegur" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156841v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307455v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yasukini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757537v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403609v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709009v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098405v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307483v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533782v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533806v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhanin Aassime" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160299v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mallet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deboos" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deng-Feng Kuang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076446" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533786v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533791v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533795v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sereda" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01714396v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Bougot-Robin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876618" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533797v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908855v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908861v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00857674v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxin Pang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Itawi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Hua Duan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00857673v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017001" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819673v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818640v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819678v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818983v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819681v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Neng Wang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819725v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bellemain" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00824892v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819694v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buntha Ea-Kim" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818962v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572946v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818271v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676127v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montacer Rekik" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Loudot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294068v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112049v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676116v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sege Loudot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322665v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294300v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294342v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jumel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822646v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04444342v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiping Yu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04444319v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04444255v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04447607v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nguyen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2567481" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343398v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Iff" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Hugonin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2019.JW4A.115" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690870v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527696109.ch4" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00994702v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavoni" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecamp" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818585v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05339190v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ferhi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093350v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:63309d1716a89f57bbc617d53c9369ca43b7a197;origin=https://hal.archives-ouvertes.fr/hal-04093350;visit=swh:1:snp:c3cb081e2b0bf251e3f1f42f97aab4fd72ff08df;anchor=swh:1:rel:3108c382f28d4de8f5c69d722bf0ee26c0860048;path=/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405318v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Amyar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Raffaele Ceratti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65338-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382174v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trideeb Bhattacharya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Burcklen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Larch&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ram Prakash" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2025.101409" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216942v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clyde Midelet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lisa K. S. Stolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Csaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c00944" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04275018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Byun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Amenitsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-023-06169-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04746163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Civan Avci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01301H" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04295942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Omeis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villenave" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benisty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2022.101106" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662228v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bardonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crocherie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besbes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173537" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04059607v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlo Vega" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ludovic Karsenti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01968" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03853137v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10193542" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03380735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2021.116012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bresson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Bryche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L. Karsenti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155127" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03049356v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamouda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gogol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2018.11.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000686" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A Iff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hugonin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chavel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.007472" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Banville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitradeep Sarkar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.010616" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sakat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Wojszvzyk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.000175" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Albrodt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesparre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.003004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Genevrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Papadopoulos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-018-7077-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01534295v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gillibert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Yasukuni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/11/115202" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643262v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jennewein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N J Schilder" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;d. D Jenkins" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.233601" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01369762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennemanteuil Marie-Maxime" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cazier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.035413" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757995v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09717" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027376" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01349937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha N. Patel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Martinez Marrades" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brasiliense" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Koshelev" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02921" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01338291v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bougot-Robin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Hugonin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Besbes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003512" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01369737v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.180202" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307382v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Oliv&#233;ro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph500351b" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00993242v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jouanin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862189" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01350053v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pommarede" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2296783" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chamtouri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.09.053" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDNRGSB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01335095v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brucoli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Ha&#239;dar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866342" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01339339v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.00A577" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01335085v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890517" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230307v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Ghalila" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.001223" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01335075v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Losquin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Camelio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rossouw" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115427" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908832v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Dhawan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-013-9600-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636474v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arroyo-Camejo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn404421b" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00683901v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708577v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chalopin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dammak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayoun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4729384" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00785276v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Archambault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00683875v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloyse Degiron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Lupu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Lustrac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenais" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.018004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531798v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Maksymov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianji Yang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Beveratos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.180502" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00546215v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3478746" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00566654v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019357v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175504v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Haver" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.T.A.A Janssen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2007.07022" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691965v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Genev&#232;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gournay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juncar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292577v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azoum" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115009v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azoum" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112043v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaabane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jumel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743084v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gosset" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecollinet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vilar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.843576" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319108v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.952605" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319088v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.497423" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319132v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ionescu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.376403" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04779679v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liss Ludivine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Abdedou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Weng" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeunesse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303389v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vega" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl Karsenti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303354v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl. Karsenti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303328v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831782v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebrun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beugnot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809765v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809776v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Karsenti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070821v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bryche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545328" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409834v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409757v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403560v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04274116v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton I Ovcharenko" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409944v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409909v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409788v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409864v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04278047v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Iff" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093406v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Banville" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canva" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156859v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01708890v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407750v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310141v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709005v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillibert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156841v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palazon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307455v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yasukini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01584236v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pouysegur" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156849v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757537v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403609v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709009v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098405v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307483v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533782v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533806v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhanin Aassime" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160299v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mallet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deboos" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deng-Feng Kuang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076446" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533786v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533791v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533795v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sereda" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01714396v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Bougot-Robin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876618" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533797v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908855v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908861v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00857674v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxin Pang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Itawi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Hua Duan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00857673v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017001" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819673v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818640v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819678v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818983v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819681v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Neng Wang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819725v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bellemain" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00824892v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819694v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buntha Ea-Kim" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818962v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572946v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818271v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676127v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montacer Rekik" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Loudot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294068v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112049v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676116v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sege Loudot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322665v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294300v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294342v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jumel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822646v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04444342v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiping Yu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04444319v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04444255v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04447607v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nguyen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2567481" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343398v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Iff" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Hugonin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2019.JW4A.115" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690870v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527696109.ch4" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00994702v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavoni" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecamp" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818585v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05339190v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ferhi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093350v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:63309d1716a89f57bbc617d53c9369ca43b7a197;origin=https://hal.archives-ouvertes.fr/hal-04093350;visit=swh:1:snp:c3cb081e2b0bf251e3f1f42f97aab4fd72ff08df;anchor=swh:1:rel:3108c382f28d4de8f5c69d722bf0ee26c0860048;path=/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>