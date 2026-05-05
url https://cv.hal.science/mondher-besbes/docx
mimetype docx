--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -100,338 +100,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-regulating and self-oscillating metal-organic framework hybrid plasmonic metasurfaces</w:t>
+                <w:t xml:space="preserve">Optimization strategy of ultra-compact metasurface-based filter ordering on sensors for improved spectral retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajar Amyar</w:t>
+                <w:t xml:space="preserve">Trideeb Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Raffaele Ceratti</w:t>
+                <w:t xml:space="preserve">Marie-Anne Burcklen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Benisty</w:t>
+                <w:t xml:space="preserve">Mathilde Larché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Cattoni</w:t>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondher Besbes</w:t>
+                <w:t xml:space="preserve">S. Ram Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.10392. </w:t>
+              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66, pp.101409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-65338-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.photonics.2025.101409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405318v1</w:t>
+                <w:t xml:space="preserve">hal-05382174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization strategy of ultra-compact metasurface-based filter ordering on sensors for improved spectral retrieval</w:t>
+                <w:t xml:space="preserve">Self-regulating and self-oscillating metal-organic framework hybrid plasmonic metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trideeb Bhattacharya</w:t>
+                <w:t xml:space="preserve">Hajar Amyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Burcklen</w:t>
+                <w:t xml:space="preserve">Davide Raffaele Ceratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Larché</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Henri Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Ram Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 66, pp.101409. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.10392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.photonics.2025.101409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-65338-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382174v1</w:t>
+                <w:t xml:space="preserve">hal-05405318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Quantum-Efficiency Normalized Light Scattering Spectra of Colloidal Nanoparticles in Solution: Quantitative Comparison between Theory and Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clyde Midelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -508,90 +508,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ infrared spectroscopic ellipsometry as a tool to probe the formation of sol–gel based mesoporous films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Amyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Byun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Amenitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -642,103 +642,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-temporal physisorption in metal–organic frameworks probed by cyclic thermo-ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Amyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civan Avci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 60 (46), pp.5940-5943. </w:t>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Omeis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1157,51 +1157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Static Modes in Quasinormal Modes Expansions: When and How to Take Them into Account?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1261,51 +1261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Angular Tolerant Transmission Filters for Narrow-Band Image Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Omeis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1499,51 +1499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul électromagnétique de micro et nanostructures photoniques périodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1597,697 +1597,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of biosensors plasmonic substrates induced differences by e-beam, soft and hard UV-NIL fabrication techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quasinormal mode solvers for resonators with dispersive materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Hamouda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mondher Besbes</w:t>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gogol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+                <w:t xml:space="preserve">W. Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nano Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mne.2018.11.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (4), pp.686-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.000686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184340v1</w:t>
+                <w:t xml:space="preserve">hal-02348417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasinormal mode solvers for resonators with dispersive materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electromagnetic analysis for optical coherence tomography based through silicon vias metrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Yan</w:t>
+                <w:t xml:space="preserve">W. A Iff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gras</w:t>
+                <w:t xml:space="preserve">J.-P. Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.000686⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (27), pp.7472-7488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.58.007472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348417v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic analysis for optical coherence tomography based through silicon vias metrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. A Iff</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of biosensors plasmonic substrates induced differences by e-beam, soft and hard UV-NIL fabrication techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Hugonin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Besbes</w:t>
+                <w:t xml:space="preserve">Frédéric Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chavel</w:t>
+                <w:t xml:space="preserve">Philippe Gogol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (27), pp.7472-7488. </w:t>
+              <w:t xml:space="preserve">Micro and Nano Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.122-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.58.007472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mne.2018.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348227v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial resolution versus contrast trade-off enhancement in high-resolution surface plasmon resonance imaging (SPRI) by metal surface nanostructure design</w:t>
+                <w:t xml:space="preserve">Enhancing thermal radiation with nanoantennas to create infrared sources with high modulation rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Banville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Canva</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.26.010616⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (2), pp.175-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.5.000175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757515v1</w:t>
+                <w:t xml:space="preserve">hal-01698578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing thermal radiation with nanoantennas to create infrared sources with high modulation rates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial resolution versus contrast trade-off enhancement in high-resolution surface plasmon resonance imaging (SPRI) by metal surface nanostructure design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Banville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Sakat</w:t>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sauvan</w:t>
+                <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (2), pp.175-179. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (8), pp.10616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.5.000175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.010616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698578v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and experimental investigation of beam distortions in end-pumped laser rod amplifiers</w:t>
               </w:r>
@@ -2299,51 +2299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Albrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2429,51 +2429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Genevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2550,51 +2550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional surface enhanced Raman scattering on gold nano-gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2684,51 +2684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent Scattering of Near-Resonant Light by a Dense Microscopic Cold Atomic Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Jennewein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N J Schilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2857,51 +2857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94, pp.035413. </w:t>
@@ -2952,90 +2952,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Field Enhancement Localization on Plasmonic Gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (48), pp.27562 - 27570. </w:t>
@@ -3067,455 +3067,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized analytical model based on harmonic coupling for hybrid plasmonic modes: Comparison with numerical and experimental results</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Deciphering the Elementary Steps of Transport-Reaction Processes at Individual Ag Nanoparticles by 3D Super localization Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisha N. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Martinez Marrades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Brasiliense</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Koshelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.23.027376⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (10), pp.6454-6463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230261v1</w:t>
+                <w:t xml:space="preserve">hal-01349937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Elementary Steps of Transport-Reaction Processes at Individual Ag Nanoparticles by 3D Super localization Microscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Broad working bandwidth and &amp;quot; endlessly &amp;quot; single-mode guidance within hybrid silicon photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Koshelev</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K Bougot-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02921⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (15), pp.3512-3515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.003512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349937v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad working bandwidth and &amp;quot; endlessly &amp;quot; single-mode guidance within hybrid silicon photonics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-P Hugonin</w:t>
+                <w:t xml:space="preserve">Generalized analytical model based on harmonic coupling for hybrid plasmonic modes: Comparison with numerical and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Besbes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40 (15), pp.3512-3515. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (21), pp.27376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.40.003512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.027376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338291v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental limits for light absorption and scattering induced by cooperative electromagnetic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3562,64 +3562,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Plasmonic Mode by Resonant Coupling of Localized Plasmons to Propagating Plasmons in a Kretschmann Configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3690,905 +3690,905 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved light extraction with nano-particles offering directional radiation diagrams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing 2D confined propagating plasmons for surface plasmon resonance sensing using arrays of metallic ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Jouanin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Maha Chamtouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 104 (2), pp.021119. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 191, pp.115-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4862189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2013.09.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993242v1</w:t>
+                <w:t xml:space="preserve">hal-00908819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxide-free InP-on-Silicon-on-Insulator Nanopatterned Waveguides: Propagation Losses Assessment Through End-Fire and Internal Probe Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pommarede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Talneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (6), pp.1048-1053. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JLT.2013.2296783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing 2D confined propagating plasmons for surface plasmon resonance sensing using arrays of metallic ribbons</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">High efficiency quasi-monochromatic infrared emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Brucoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Haïdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2013.09.053⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (8), pp.081101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4866342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00908819v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High efficiency quasi-monochromatic infrared emitter</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cooperative electromagnetic interactions between nanoparticles for solar energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riad Haïdar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 104 (8), pp.081101. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (S3), pp.A577-A588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4866342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.00A577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335095v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative electromagnetic interactions between nanoparticles for solar energy harvesting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Microsecond switchable thermal antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.22.00A577⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (3), pp.034306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4890517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339339v1</w:t>
+                <w:t xml:space="preserve">hal-01335085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsecond switchable thermal antenna</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Field enhancement and target localization impact on the biosensitivity of nanostructured plasmonic sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chamtouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Ghalila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 116 (3), pp.034306. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (5), pp.1223-1231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4890517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.31.001223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335085v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field enhancement and target localization impact on the biosensitivity of nanostructured plasmonic sensors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Improved light extraction with nano-particles offering directional radiation diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31 (5), pp.1223-1231. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (2), pp.021119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.31.001223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4862189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230307v1</w:t>
+                <w:t xml:space="preserve">hal-00993242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of nanometer-scale confinement of plasmonic eigenmodes responsible for hot spots in random metallic films</w:t>
               </w:r>
@@ -4613,51 +4613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Camelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rossouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4708,103 +4708,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced SPR sensitivity with nano-micro-ribbon grating - an exhaustive simulation mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuj Dhawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Ghalila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.10.1007/s11468-013-9600-4. </w:t>
@@ -4868,51 +4868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arroyo-Camejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4976,64 +4976,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement and optical properties of the plasmonic inverse-rib waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (4), pp.818-826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5097,51 +5097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5201,51 +5201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superlens in the time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5283,51 +5283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of PT symmetric devices using plasmonics: principle and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloyse Degiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5430,51 +5430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-coated nano-cylinder cavity for broadband nonclassical light emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Maksymov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5551,64 +5551,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic inverse rib waveguiding for tight confinement and smooth interface definition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108, pp.063108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5655,64 +5655,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization of electromagnetic numerical methods through the G-matrix algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33 (14), pp.1590-1592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5845,77 +5845,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of a slit-groove diffraction problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. van Haver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6098,536 +6098,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et modélisation d’un dispositif de contrôle de déplacement utilisant un matériau à magnétostriction géante</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation et modélisation des déformations induites par les forces magnétiques et par la magnétostriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Azoum</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
+                <w:t xml:space="preserve">N. Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Azoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 10, pp.44-51</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9, pp.499-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292577v1</w:t>
+                <w:t xml:space="preserve">hal-00115009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation des déformations induites par les forces magnétiques et par la magnétostriction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Bouillault</w:t>
+                <w:t xml:space="preserve">Conception et modélisation d’un dispositif de contrôle de déplacement utilisant un matériau à magnétostriction géante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Daniel</w:t>
+                <w:t xml:space="preserve">Karim Azoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 9, pp.499-514</w:t>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10, pp.44-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115009v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experimental set-up for the characterisation of magneto-mechanical behaviour of materials submitted to biaxial stresses. Application to Fe-Co alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The BNM watt balance project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Genevès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
+                <w:t xml:space="preserve">A. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chaabane</w:t>
+                <w:t xml:space="preserve">M. Lecollinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jumel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Alves</w:t>
+                <w:t xml:space="preserve">François Vilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 54, pp.850-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2005.843576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112043v1</w:t>
+                <w:t xml:space="preserve">hal-03743084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BNM watt balance project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gournay</w:t>
+                <w:t xml:space="preserve">A new experimental set-up for the characterisation of magneto-mechanical behaviour of materials submitted to biaxial stresses. Application to Fe-Co alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gosset</w:t>
+                <w:t xml:space="preserve">M. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lecollinet</w:t>
+                <w:t xml:space="preserve">Julien Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Vilar</w:t>
+                <w:t xml:space="preserve">V. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 81, pp.19-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03743084v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized finite element model of magnetostriction phenomena</w:t>
               </w:r>
@@ -7089,277 +7089,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Heat Anisotropy in Gold Nanocrosses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient Nanoscale Heat Anisotropy in Gold Nanocrosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Bresson</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pl Karsenti</w:t>
+                <w:t xml:space="preserve">Pl. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’Nano 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Photonics North</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303389v1</w:t>
+                <w:t xml:space="preserve">hal-04303354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Nanoscale Heat Anisotropy in Gold Nanocrosses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscale Heat Anisotropy in Gold Nanocrosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pl. Karsenti</w:t>
+                <w:t xml:space="preserve">Pl Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">C’Nano 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303354v1</w:t>
+                <w:t xml:space="preserve">hal-04303389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling Heat Anisotropy at the nanoscale inside cross arrays</w:t>
               </w:r>
@@ -7384,51 +7384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pl. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7496,51 +7496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Abdedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7634,51 +7634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gogol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7772,51 +7772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, Canada</w:t>
@@ -7897,51 +7897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE BIOS Ultrafast Phenomena and Nanophotonics XXIV, proceedings SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Francisco (CA), United States. pp.1127814, </w:t>
@@ -7973,1454 +7973,1454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film and Nanoparticles to spatially and temporally study heat propagation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modal expansion of the scattering matrix for resonant scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton I Ovcharenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MNE 19, 45th International Conference on Micro &amp; Nano Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">Waves 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409834v1</w:t>
+                <w:t xml:space="preserve">hal-04274116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2T model to spatially and temporally study heat propagation in nanostructured gold films</w:t>
+                <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film and Nanoparticles to spatially and temporally study heat propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES 2019, 4th International Conference on Enhanced Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, London, Canada</w:t>
+              <w:t xml:space="preserve">SF Nano / C’Nano joint meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409757v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of heat propagation on nanostructured gold films mediated by propagative and localized surface plasmons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film and Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Bresson</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403560v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal expansion of the scattering matrix for resonant scatterers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">META 2019, the 10th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274116v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film and Nanoparticles to spatially and temporally study heat propagation</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of biosensors plasmonic substrates differences induced by e-beam, soft and hard UV-NIL fabrication techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Bresson</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gogol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.L. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF Nano / C’Nano joint meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">MNE 19, 45th International Conference on Micro &amp; Nano Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409944v1</w:t>
+                <w:t xml:space="preserve">hal-02409864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film and Nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms of heat propagation on nanostructured gold films mediated by propagative and localized surface plasmons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409909v1</w:t>
+                <w:t xml:space="preserve">hal-02403560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film</w:t>
+                <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film and Nanoparticles to spatially and temporally study heat propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META 2019, the 10th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">MNE 19, 45th International Conference on Micro &amp; Nano Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409788v1</w:t>
+                <w:t xml:space="preserve">hal-02409834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of biosensors plasmonic substrates differences induced by e-beam, soft and hard UV-NIL fabrication techniques</w:t>
+                <w:t xml:space="preserve">2T model to spatially and temporally study heat propagation in nanostructured gold films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MNE 19, 45th International Conference on Micro &amp; Nano Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">ICES 2019, 4th International Conference on Enhanced Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, London, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409864v1</w:t>
+                <w:t xml:space="preserve">hal-02409757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a Time-Domain OCT device for Through Silicon Via (TSV) characterization</w:t>
+                <w:t xml:space="preserve">Surface nanostructuring for improved resolution in surface plasmon resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Iff</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mondher Besbes</w:t>
+                <w:t xml:space="preserve">F. A. Banville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chavel</w:t>
+                <w:t xml:space="preserve">J. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Optical Society Annual Meeting 2018 (EOSAM2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Photonics North, 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278047v1</w:t>
+                <w:t xml:space="preserve">hal-02093406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface nanostructuring for improved resolution in surface plasmon resonance imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of a Time-Domain OCT device for Through Silicon Via (TSV) characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sarkar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Besbes</w:t>
+                <w:t xml:space="preserve">Wolfgang Iff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Canva</w:t>
+                <w:t xml:space="preserve">Pierre Chavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North, 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">The European Optical Society Annual Meeting 2018 (EOSAM2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093406v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next generation of Nanostructured Biochips for a bimodal SPRI-SERS detection</w:t>
+                <w:t xml:space="preserve">Comparison between conventional and next generation lithography for bimodal SPRI-SERS biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gogol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'Nano 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Micro and Nano Engineering (MNE17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156859v1</w:t>
+                <w:t xml:space="preserve">hal-02407750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing blackbody radiation of hot nanoemitters with plasmonic nanoantennas (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9456,932 +9456,932 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between conventional and next generation lithography for bimodal SPRI-SERS biosensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+                <w:t xml:space="preserve">Surface nanostructuring for high-resolution surface plasmon resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. A. Banville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Micro and Nano Engineering (MNE17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">8th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407750v1</w:t>
+                <w:t xml:space="preserve">hal-02310141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface nanostructuring for high-resolution surface plasmon resonance imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Besbes</w:t>
+                <w:t xml:space="preserve">Plasmonic properties of gold arrays deposited on a gold film (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Optical Nanospectroscopy IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310141v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic properties of gold arrays deposited on a gold film (Orale)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Next generation of Nanostructured Biochips for a bimodal SPRI-SERS detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Olivéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Nanospectroscopy IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">C'Nano 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709005v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective self-assembly of large sets of nanoparticles on nanopatterned functionalized substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation and experimental investigation of higher order beam distortions in end-pumped bulk laser amplifiers (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Albrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Palazon</w:t>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Ansanay-Alex</w:t>
+                <w:t xml:space="preserve">Julien Pouysegur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gehin</w:t>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lithography Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Kamuela, United States</w:t>
+              <w:t xml:space="preserve">7th EPS-QEOD Europhoton conference "Solid State, Fibre, and Waveguide Coherent Light Sources" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156841v1</w:t>
+                <w:t xml:space="preserve">hal-01584236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanostructuring by soft UV-nanoimprint lithography for surface-enhanced Raman scattering applications: directional and enhancement localization properties (Orale)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+                <w:t xml:space="preserve">Combining Surface Nanostructuration and Surface Chemistry at the Submicronic Scale: Towards a Bimodal SPRI / SERS Biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">.J.-P. Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Ansanay-Alex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Yasukini</w:t>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9724-7</w:t>
+              <w:t xml:space="preserve">CMOS-Emerging Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307455v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and experimental investigation of higher order beam distortions in end-pumped bulk laser amplifiers (poster)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collective self-assembly of large sets of nanoparticles on nanopatterned functionalized substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Delen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Pouysegur</w:t>
+                <w:t xml:space="preserve">Francisco Palazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Ansanay-Alex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Druon</w:t>
+                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EPS-QEOD Europhoton conference "Solid State, Fibre, and Waveguide Coherent Light Sources" </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">The Lithography Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Kamuela, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584236v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Surface Nanostructuration and Surface Chemistry at the Submicronic Scale: Towards a Bimodal SPRI / SERS Biosensor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Chevolot</w:t>
+                <w:t xml:space="preserve">Gold nanostructuring by soft UV-nanoimprint lithography for surface-enhanced Raman scattering applications: directional and enhancement localization properties (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francisco Palazon</w:t>
+                <w:t xml:space="preserve">R. Yasukini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOS-Emerging Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9724-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156849v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid surface plasmon modes in metallic nanostructures: Complete numerical analysis and application to biosensing (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10389,51 +10389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META’16, the 7th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Malaga Spain</w:t>
@@ -10488,64 +10488,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10587,51 +10587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of hybrid surface plasmon modes in metallic nanostructures and application to SPRI/SERS biosensing (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10639,51 +10639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Québec, Canada</w:t>
@@ -10712,51 +10712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid surface plasmon modes in metallic nanostructures: Complete numerical analysis and application to biosensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10764,51 +10764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META’16, the 7th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
@@ -10831,743 +10831,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direction surface Enhanced Raman scattering on gold nano-gratings (Orale)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanostructuration de film d’or sur verre pour la biodétection par diffusion Raman exaltée de Surface et résonance de plasmon de surface (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhanin Aassime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Enhanced Spectroscopies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Messina, Italy</w:t>
+              <w:t xml:space="preserve">Optique Bretagne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307483v1</w:t>
+                <w:t xml:space="preserve">hal-01533806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Performance of Plasmonic Biosensors using High Field Confinement around metallic nanostructures due to the Coupling of Propagating Plasmons of a thin metallic film (Orale)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurore Olivéro</w:t>
+                <w:t xml:space="preserve">Exploring the bronzing effect at the surface of ink layers (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Deboos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deng-Feng Kuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XII </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Measuring, Modeling, and Reproducing Material Appearance 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.93980U, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2076446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533782v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructuration de film d’or sur verre pour la biodétection par diffusion Raman exaltée de Surface et résonance de plasmon de surface (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced performance of plasmonic biosensors using hybrid plasmonic mode in the Kretschmann configuration (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abdelhanin Aassime</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bretagne </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">NanoMeta </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Seefeld, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533806v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the bronzing effect at the surface of ink layers (Orale)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Deng-Feng Kuang</w:t>
+                <w:t xml:space="preserve">Enhanced Performance of Plasmonic Biosensors using High Field Confinement around metallic nanostructures due to the Coupling of Propagating Plasmons of a thin metallic film (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Measuring, Modeling, and Reproducing Material Appearance 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XII </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.9340-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2076446⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01160299v1</w:t>
+                <w:t xml:space="preserve">hal-01533782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced performance of plasmonic biosensors using hybrid plasmonic mode in the Kretschmann configuration (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Direction surface Enhanced Raman scattering on gold nano-gratings (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoMeta </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Seefeld, Austria</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Enhanced Spectroscopies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Messina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533786v1</w:t>
+                <w:t xml:space="preserve">hal-01307483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation of plasmonic modes in nano-structures for sensitivity enhancement of trace detection of bio-molecules (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoMeta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Singapour, Singapore</w:t>
@@ -11596,103 +11596,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using hybrid modes in surface plasmon resonance bio-sensors for low-concentration target probing (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sereda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.8957-28</w:t>
@@ -11760,64 +11760,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristelle Bougot-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Transparent Optical Networks (ICTON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Graz, Austria. </w:t>
@@ -11855,90 +11855,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic imaging systems and biomedical applications (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sereda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11976,103 +11976,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angulo-spectral Plasmonic Properties of Nano-Micro-Structured sensing substrates- simulations and experiments (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sereda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MediNano 6,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
@@ -12101,103 +12101,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angulo-spectral Plasmonic Properties of Nano-Micro-Structured sensing (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sereda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons de l'Optique 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t>
@@ -12239,64 +12239,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and characterization of heteroepitaxially bonded InP-based structured on SoI for hybrid lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengxin Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Itawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12364,64 +12364,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous optimization of confinement and thermal performance for heteroepitaxial InP on SoI hybrid lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengxin Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optics + Optoelectronics, Conference on Integrated Optics - Physics and Simulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. UNSP 87810D (paper 8781-11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12455,90 +12455,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-micro-ridges structures and probe localization effect for bioplasmonic sensing (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on metamaterials, photonic crystals and plasmonics (META-2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Sharjah, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12576,64 +12576,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced optical absorption of nanoparticles in multiple scattering regime (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12665,1054 +12665,1054 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic imaging sensors using 1- 2- or 3-dimensions structured substrates - continuum of plasmonic structures from nano to micro</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hybrid plasmonic waveguide: PT-symmetry-breaking operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Canva</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloyse Degiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lupu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the great Scientific Exchange (SCiX-2012), Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Kansas City, United States</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Metamaterials, photonic crystals and plasmonics (META 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819678v1</w:t>
+                <w:t xml:space="preserve">hal-00818983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid plasmonic waveguide: PT-symmetry-breaking operation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development and modelling of surface plasmon resonance imaging biosensor chips based on gold nano- and micro-structured film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chamtouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuj Dhawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsin-Neng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Metamaterials, photonic crystals and plasmonics (META 12)</w:t>
+              <w:t xml:space="preserve">International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2012) - Plasmonics and Biomedical applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818983v1</w:t>
+                <w:t xml:space="preserve">hal-00819681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and modelling of surface plasmon resonance imaging biosensor chips based on gold nano- and micro-structured film</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">BioPlasmonic Angulo-spectral Imaging Systems and Nano-Micro-Structured Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Sereda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bellemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hsin-Neng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2012) - Plasmonics and Biomedical applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">International Congress in Biophotonics (ICOB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819681v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioPlasmonic Angulo-spectral Imaging Systems and Nano-Micro-Structured Substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmonic imaging sensors using 1- 2- or 3-dimensions structured substrates - continuum of plasmonic structures from nano to micro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chamtouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress in Biophotonics (ICOB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Jena, Germany</w:t>
+              <w:t xml:space="preserve">the great Scientific Exchange (SCiX-2012), Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Kansas City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819725v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling light-matter interaction with nanoantennas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Plasmonic inverse-rib waveguides for large scale photonic integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics of Excitons and Confined Systems 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Photonics North</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824892v1</w:t>
+                <w:t xml:space="preserve">hal-00818962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectro-Angular properties of micro-structured plasmonics substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buntha Ea-Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Federation of Analytical Chemistry and Spectroscopy Societies Meeting (FACSS) - Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Reno, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic inverse-rib waveguides for large scale photonic integration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Controlling light-matter interaction with nanoantennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Optics of Excitons and Confined Systems 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818962v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Finite Element and Fourier modal expansion for scattering analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fourier modal method: from grating theory to more intricate structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Topical Meeting on Micro- and Nanoscale Photonic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">SAOT Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572946v1</w:t>
+                <w:t xml:space="preserve">hal-00818271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier modal method: from grating theory to more intricate structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Association of Finite Element and Fourier modal expansion for scattering analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAOT Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">EOS Topical Meeting on Micro- and Nanoscale Photonic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818271v1</w:t>
+                <w:t xml:space="preserve">hal-00572946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Speed Range Enhancement of a Switched Reluctance Motor with Continous Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montacer Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13819,51 +13819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop on 1&amp;2 - Dimensional Magnetic Measurement and Testing (2DM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Czestochowa, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13882,566 +13882,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental device for magneto-elastic characterization : comparison of strains induced by magnetic and magnetostriction forces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Dispositif expérimental pour la caractérisation magneto-élastique : comparaison des déformations induites par les forces magnétiques et par la magnétostriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Azoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag - 15th Conference on the Computation of Electromagnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Shenyang, China</w:t>
+              <w:t xml:space="preserve">Matériaux du Génie Electrique (MGE2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112049v1</w:t>
+                <w:t xml:space="preserve">hal-03322665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du nombre de spires et des angles de commandes d'un moteur à réluctance à double saillance pour application de traction électrique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Design and modelling of displacement control device using giant magnetostrictive material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Azoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 5p</w:t>
+              <w:t xml:space="preserve">Sensors &amp; Actuators for Advanced Automotive Applications (SENSACT2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Noisy-le-Grand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676116v1</w:t>
+                <w:t xml:space="preserve">hal-03294300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif expérimental pour la caractérisation magneto-élastique : comparaison des déformations induites par les forces magnétiques et par la magnétostriction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimisation du nombre de spires et des angles de commandes d'un moteur à réluctance à double saillance pour application de traction électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montacer Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sege Loudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux du Génie Electrique (MGE2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322665v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and modelling of displacement control device using giant magnetostrictive material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental device for magneto-elastic characterization : comparison of strains induced by magnetic and magnetostriction forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Azoum</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Azoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors &amp; Actuators for Advanced Automotive Applications (SENSACT2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Noisy-le-Grand, France</w:t>
+              <w:t xml:space="preserve">Compumag - 15th Conference on the Computation of Electromagnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Shenyang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03294300v1</w:t>
+                <w:t xml:space="preserve">hal-00112049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-mechanical behaviour of Fe-Co alloys submitted to biaxial stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14593,51 +14593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near-Field Optics (NFO16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Victoria, Canada</w:t>
@@ -14679,64 +14679,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasinormal modes expansion techniques: study of the convergence rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiping Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton I Ovcharenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14774,51 +14774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear eigenmode computation of plasmonic nanoresonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14856,90 +14856,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast modulated incandescent sources with metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15013,90 +15013,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast modulation and polarization control of infrared emission by incandescent metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15199,51 +15199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P. Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Optics, OSA Technical Digest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, paper JW4A.115, 2019, </w:t>
@@ -15326,51 +15326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaics: Light Energy Harvesting with Plasmonic Nanoparticle Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15453,103 +15453,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support extracteur de lumière et dispositif OLED l'incorporant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Schiavoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR13 62797. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15580,77 +15580,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOURCE DE RAYONNEMENT INFRAROUGE DIRECTIONNELLE COMMUTABLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 68393 FR. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15700,51 +15700,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier Finite-Difference method and Proper Orthogonal Decomposition for quick spectral study of 2D periodic photonic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ferhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15837,51 +15837,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SimPhotonics_FMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:63309d1716a89f57bbc617d53c9369ca43b7a197;origin=https://hal.archives-ouvertes.fr/hal-04093350;visit=swh:1:snp:c3cb081e2b0bf251e3f1f42f97aab4fd72ff08df;anchor=swh:1:rel:3108c382f28d4de8f5c69d722bf0ee26c0860048;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16077,51 +16077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405318v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Amyar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Raffaele Ceratti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65338-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382174v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trideeb Bhattacharya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Burcklen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Larch&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ram Prakash" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2025.101409" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216942v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clyde Midelet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lisa K. S. Stolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Csaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c00944" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04275018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Byun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Amenitsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-023-06169-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04746163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Civan Avci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01301H" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04295942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Omeis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villenave" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benisty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2022.101106" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662228v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bardonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crocherie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besbes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173537" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04059607v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlo Vega" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ludovic Karsenti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01968" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03853137v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10193542" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03380735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2021.116012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bresson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Bryche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L. Karsenti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155127" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03049356v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamouda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gogol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2018.11.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000686" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A Iff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hugonin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chavel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.007472" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Banville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitradeep Sarkar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.010616" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sakat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Wojszvzyk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.000175" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Albrodt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesparre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.003004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Genevrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Papadopoulos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-018-7077-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01534295v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gillibert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Yasukuni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/11/115202" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643262v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jennewein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N J Schilder" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;d. D Jenkins" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.233601" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01369762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennemanteuil Marie-Maxime" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cazier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.035413" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757995v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09717" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027376" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01349937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha N. Patel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Martinez Marrades" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brasiliense" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Koshelev" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02921" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01338291v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bougot-Robin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Hugonin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Besbes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003512" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01369737v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.180202" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307382v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Oliv&#233;ro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph500351b" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00993242v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jouanin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862189" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01350053v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pommarede" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2296783" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chamtouri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.09.053" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDNRGSB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01335095v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brucoli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Ha&#239;dar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866342" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01339339v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.00A577" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01335085v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890517" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230307v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Ghalila" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.001223" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01335075v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Losquin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Camelio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rossouw" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115427" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908832v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Dhawan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-013-9600-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636474v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arroyo-Camejo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn404421b" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00683901v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708577v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chalopin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dammak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayoun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4729384" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00785276v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Archambault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00683875v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloyse Degiron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Lupu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Lustrac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenais" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.018004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531798v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Maksymov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianji Yang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Beveratos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.180502" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00546215v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3478746" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00566654v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019357v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175504v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Haver" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.T.A.A Janssen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2007.07022" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691965v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Genev&#232;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gournay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juncar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292577v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azoum" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115009v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azoum" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112043v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaabane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jumel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743084v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gosset" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecollinet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vilar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.843576" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319108v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.952605" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319088v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.497423" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319132v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ionescu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.376403" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04779679v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liss Ludivine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Abdedou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Weng" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeunesse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303389v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vega" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl Karsenti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303354v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl. Karsenti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303328v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831782v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebrun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beugnot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809765v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809776v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Karsenti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070821v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bryche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545328" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409834v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409757v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403560v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04274116v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton I Ovcharenko" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409944v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409909v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409788v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409864v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04278047v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Iff" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093406v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Banville" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canva" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156859v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01708890v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407750v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310141v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709005v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillibert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156841v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palazon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307455v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yasukini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01584236v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pouysegur" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156849v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757537v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403609v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709009v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098405v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307483v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533782v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533806v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhanin Aassime" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160299v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mallet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deboos" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deng-Feng Kuang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076446" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533786v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533791v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533795v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sereda" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01714396v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Bougot-Robin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876618" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533797v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908855v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908861v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00857674v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxin Pang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Itawi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Hua Duan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00857673v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017001" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819673v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818640v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819678v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818983v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819681v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Neng Wang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819725v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bellemain" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00824892v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819694v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buntha Ea-Kim" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818962v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572946v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818271v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676127v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montacer Rekik" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Loudot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294068v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112049v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676116v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sege Loudot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322665v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294300v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294342v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jumel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822646v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04444342v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiping Yu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04444319v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04444255v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04447607v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nguyen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2567481" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343398v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Iff" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Hugonin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2019.JW4A.115" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690870v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527696109.ch4" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00994702v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavoni" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecamp" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818585v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05339190v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ferhi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093350v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:63309d1716a89f57bbc617d53c9369ca43b7a197;origin=https://hal.archives-ouvertes.fr/hal-04093350;visit=swh:1:snp:c3cb081e2b0bf251e3f1f42f97aab4fd72ff08df;anchor=swh:1:rel:3108c382f28d4de8f5c69d722bf0ee26c0860048;path=/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trideeb Bhattacharya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Burcklen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Larch&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ram Prakash" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2025.101409" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405318v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Amyar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Raffaele Ceratti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65338-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216942v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clyde Midelet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lisa K. S. Stolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Csaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c00944" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04275018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Byun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Amenitsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-023-06169-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04746163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Civan Avci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01301H" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04295942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Omeis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villenave" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benisty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2022.101106" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662228v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bardonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crocherie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besbes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173537" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04059607v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlo Vega" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ludovic Karsenti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01968" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03853137v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10193542" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03380735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2021.116012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bresson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Bryche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L. Karsenti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155127" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03049356v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000686" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A Iff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hugonin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chavel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.007472" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184340v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamouda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gogol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2018.11.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sakat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Wojszvzyk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.000175" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757515v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Banville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitradeep Sarkar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.010616" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Albrodt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesparre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.003004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Genevrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Papadopoulos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-018-7077-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01534295v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gillibert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Yasukuni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/11/115202" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643262v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jennewein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N J Schilder" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;d. D Jenkins" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.233601" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01369762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennemanteuil Marie-Maxime" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cazier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.035413" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757995v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09717" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01349937v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha N. Patel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Martinez Marrades" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brasiliense" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Koshelev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02921" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01338291v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bougot-Robin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Hugonin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Besbes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003512" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230261v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027376" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01369737v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.180202" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307382v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Oliv&#233;ro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph500351b" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chamtouri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.09.053" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDNRGSB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01350053v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pommarede" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2296783" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01335095v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brucoli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Ha&#239;dar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866342" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01339339v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.00A577" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01335085v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890517" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230307v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Ghalila" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.001223" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00993242v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jouanin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862189" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01335075v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Losquin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Camelio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rossouw" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115427" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908832v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Dhawan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-013-9600-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636474v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arroyo-Camejo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn404421b" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00683901v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708577v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chalopin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dammak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayoun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4729384" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00785276v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Archambault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00683875v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloyse Degiron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Lupu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Lustrac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenais" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.018004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531798v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Maksymov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianji Yang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Beveratos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.180502" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00546215v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3478746" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00566654v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019357v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175504v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Haver" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.T.A.A Janssen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2007.07022" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691965v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Genev&#232;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gournay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juncar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115009v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azoum" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292577v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azoum" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743084v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gosset" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecollinet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vilar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.843576" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112043v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaabane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jumel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319108v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.952605" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319088v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.497423" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319132v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ionescu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.376403" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04779679v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liss Ludivine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Abdedou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Weng" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeunesse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303354v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vega" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl. Karsenti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303389v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl Karsenti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303328v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831782v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebrun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beugnot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809765v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809776v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Karsenti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070821v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bryche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545328" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04274116v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton I Ovcharenko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409944v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409909v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409788v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409864v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403560v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409834v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409757v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093406v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Banville" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canva" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04278047v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Iff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407750v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01708890v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310141v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709005v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillibert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156859v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01584236v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pouysegur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156849v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palazon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156841v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307455v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yasukini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757537v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403609v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709009v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098405v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533806v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhanin Aassime" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160299v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mallet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deboos" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deng-Feng Kuang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076446" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533786v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533782v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307483v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533791v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533795v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sereda" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01714396v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Bougot-Robin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876618" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533797v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908855v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908861v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00857674v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxin Pang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Itawi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Hua Duan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00857673v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017001" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819673v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818640v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818983v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819681v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Neng Wang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819725v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bellemain" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819678v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818962v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819694v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buntha Ea-Kim" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00824892v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818271v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572946v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676127v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montacer Rekik" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Loudot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294068v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322665v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294300v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676116v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sege Loudot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112049v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294342v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jumel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822646v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04444342v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiping Yu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04444319v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04444255v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04447607v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nguyen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2567481" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343398v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Iff" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Hugonin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2019.JW4A.115" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690870v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527696109.ch4" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00994702v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavoni" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecamp" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818585v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05339190v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ferhi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093350v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:63309d1716a89f57bbc617d53c9369ca43b7a197;origin=https://hal.archives-ouvertes.fr/hal-04093350;visit=swh:1:snp:c3cb081e2b0bf251e3f1f42f97aab4fd72ff08df;anchor=swh:1:rel:3108c382f28d4de8f5c69d722bf0ee26c0860048;path=/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>