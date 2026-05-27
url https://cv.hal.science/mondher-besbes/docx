--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -100,338 +100,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization strategy of ultra-compact metasurface-based filter ordering on sensors for improved spectral retrieval</w:t>
+                <w:t xml:space="preserve">Self-regulating and self-oscillating metal-organic framework hybrid plasmonic metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trideeb Bhattacharya</w:t>
+                <w:t xml:space="preserve">Hajar Amyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Burcklen</w:t>
+                <w:t xml:space="preserve">Davide Raffaele Ceratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Larché</w:t>
+                <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrea Cattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Ram Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 66, pp.101409. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.10392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.photonics.2025.101409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-65338-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382174v1</w:t>
+                <w:t xml:space="preserve">hal-05405318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-regulating and self-oscillating metal-organic framework hybrid plasmonic metasurfaces</w:t>
+                <w:t xml:space="preserve">Optimization strategy of ultra-compact metasurface-based filter ordering on sensors for improved spectral retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajar Amyar</w:t>
+                <w:t xml:space="preserve">Trideeb Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Raffaele Ceratti</w:t>
+                <w:t xml:space="preserve">Marie-Anne Burcklen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Benisty</w:t>
+                <w:t xml:space="preserve">Mathilde Larché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Cattoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mondher Besbes</w:t>
+                <w:t xml:space="preserve">S. Ram Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.10392. </w:t>
+              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66, pp.101409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-65338-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.photonics.2025.101409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405318v1</w:t>
+                <w:t xml:space="preserve">hal-05382174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Quantum-Efficiency Normalized Light Scattering Spectra of Colloidal Nanoparticles in Solution: Quantitative Comparison between Theory and Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clyde Midelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -508,90 +508,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ infrared spectroscopic ellipsometry as a tool to probe the formation of sol–gel based mesoporous films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Amyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Byun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Amenitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -642,103 +642,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-temporal physisorption in metal–organic frameworks probed by cyclic thermo-ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Amyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civan Avci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 60 (46), pp.5940-5943. </w:t>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Omeis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1157,51 +1157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Static Modes in Quasinormal Modes Expansions: When and How to Take Them into Account?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1261,51 +1261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Angular Tolerant Transmission Filters for Narrow-Band Image Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Omeis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1359,265 +1359,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved two-temperature modeling of ultrafast thermal and optical phenomena in continuous and nanostructured metal films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcul électromagnétique de micro et nanostructures photoniques périodiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bresson</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.155127⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100, pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202010034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070625v1</w:t>
+                <w:t xml:space="preserve">hal-03049356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul électromagnétique de micro et nanostructures photoniques périodiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mondher Besbes</w:t>
+                <w:t xml:space="preserve">Improved two-temperature modeling of ultrafast thermal and optical phenomena in continuous and nanostructured metal films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P-L. Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 100, pp.34-39. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (15), pp.155127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/photon/202010034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.155127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049356v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasinormal mode solvers for resonators with dispersive materials</w:t>
               </w:r>
@@ -1655,51 +1655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 (4), pp.686-704. </w:t>
@@ -1897,51 +1897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gogol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1999,425 +1999,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing thermal radiation with nanoantennas to create infrared sources with high modulation rates</w:t>
+                <w:t xml:space="preserve">Spatial resolution versus contrast trade-off enhancement in high-resolution surface plasmon resonance imaging (SPRI) by metal surface nanostructure design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Sakat</w:t>
+                <w:t xml:space="preserve">F. Banville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sauvan</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.5.000175⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (8), pp.10616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.010616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698578v1</w:t>
+                <w:t xml:space="preserve">hal-01757515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial resolution versus contrast trade-off enhancement in high-resolution surface plasmon resonance imaging (SPRI) by metal surface nanostructure design</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation and experimental investigation of beam distortions in end-pumped laser rod amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Philipp Albrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.26.010616⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (12), pp.3004-3013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.35.003004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757515v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and experimental investigation of beam distortions in end-pumped laser rod amplifiers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Enhancing thermal radiation with nanoantennas to create infrared sources with high modulation rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35 (12), pp.3004-3013. </w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (2), pp.175-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.35.003004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.5.000175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932597v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally-induced-anisotropy issues in oriented cubic laser crystals, the cryogenically cooled Yb:CaF2 case</w:t>
               </w:r>
@@ -2429,51 +2429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Genevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2531,295 +2531,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional surface enhanced Raman scattering on gold nano-gratings</w:t>
+                <w:t xml:space="preserve">Coherent Scattering of Near-Resonant Light by a Dense Microscopic Cold Atomic Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Gillibert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+                <w:t xml:space="preserve">Stephan Jennewein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+                <w:t xml:space="preserve">N J Schilder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. d. D Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/11/115202⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (23), pp.233601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.233601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534295v1</w:t>
+                <w:t xml:space="preserve">hal-01643262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Scattering of Near-Resonant Light by a Dense Microscopic Cold Atomic Cloud</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Directional surface enhanced Raman scattering on gold nano-gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N J Schilder</w:t>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. d. D Jenkins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sauvan</w:t>
+                <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (23), pp.233601. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (11), pp.115202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.233601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/11/115202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643262v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote plasmon-induced heat transfer probed by the electronic transport of a gold nanowire</w:t>
               </w:r>
@@ -2857,51 +2857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94, pp.035413. </w:t>
@@ -2939,103 +2939,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Field Enhancement Localization on Plasmonic Gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (48), pp.27562 - 27570. </w:t>
@@ -3067,559 +3067,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Elementary Steps of Transport-Reaction Processes at Individual Ag Nanoparticles by 3D Super localization Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized analytical model based on harmonic coupling for hybrid plasmonic modes: Comparison with numerical and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisha N. Patel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mondher Besbes</w:t>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02921⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (21), pp.27376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.027376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349937v1</w:t>
+                <w:t xml:space="preserve">hal-01230261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad working bandwidth and &amp;quot; endlessly &amp;quot; single-mode guidance within hybrid silicon photonics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Henri Benisty</w:t>
+                <w:t xml:space="preserve">Fundamental limits for light absorption and scattering induced by cooperative electromagnetic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.40.003512⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.180202(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.180202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338291v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized analytical model based on harmonic coupling for hybrid plasmonic modes: Comparison with numerical and experimental results</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Deciphering the Elementary Steps of Transport-Reaction Processes at Individual Ag Nanoparticles by 3D Super localization Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisha N. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Martinez Marrades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Brasiliense</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Koshelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.23.027376⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (10), pp.6454-6463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230261v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental limits for light absorption and scattering induced by cooperative electromagnetic interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mondher Besbes</w:t>
+                <w:t xml:space="preserve">Broad working bandwidth and &amp;quot; endlessly &amp;quot; single-mode guidance within hybrid silicon photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Bougot-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
+                <w:t xml:space="preserve">M Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91, pp.180202(R). </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (15), pp.3512-3515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.180202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.003512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369737v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Plasmonic Mode by Resonant Coupling of Localized Plasmons to Propagating Plasmons in a Kretschmann Configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3690,606 +3690,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing 2D confined propagating plasmons for surface plasmon resonance sensing using arrays of metallic ribbons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxide-free InP-on-Silicon-on-Insulator Nanopatterned Waveguides: Propagation Losses Assessment Through End-Fire and Internal Probe Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Chamtouri</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">C. Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Canva</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pommarede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Talneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2013.09.053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (6), pp.1048-1053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2013.2296783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908819v1</w:t>
+                <w:t xml:space="preserve">hal-01350053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide-free InP-on-Silicon-on-Insulator Nanopatterned Waveguides: Propagation Losses Assessment Through End-Fire and Internal Probe Measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">High efficiency quasi-monochromatic infrared emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Brucoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Haïdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2013.2296783⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (8), pp.081101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4866342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350053v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High efficiency quasi-monochromatic infrared emitter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Brucoli</w:t>
+                <w:t xml:space="preserve">Introducing 2D confined propagating plasmons for surface plasmon resonance sensing using arrays of metallic ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bouchon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Maha Chamtouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 191, pp.115-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2013.09.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4866342⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01335095v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative electromagnetic interactions between nanoparticles for solar energy harvesting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field enhancement and target localization impact on the biosensitivity of nanostructured plasmonic sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chamtouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Langlais</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hassen Ghalila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (S3), pp.A577-A588. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (5), pp.1223-1231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.22.00A577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.31.001223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339339v1</w:t>
+                <w:t xml:space="preserve">hal-01230307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsecond switchable thermal antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116 (3), pp.034306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4317,217 +4334,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field enhancement and target localization impact on the biosensitivity of nanostructured plasmonic sensors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cooperative electromagnetic interactions between nanoparticles for solar energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31 (5), pp.1223-1231. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (S3), pp.A577-A588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.31.001223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.00A577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230307v1</w:t>
+                <w:t xml:space="preserve">hal-01339339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved light extraction with nano-particles offering directional radiation diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4568,295 +4568,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of nanometer-scale confinement of plasmonic eigenmodes responsible for hot spots in random metallic films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced SPR sensitivity with nano-micro-ribbon grating - an exhaustive simulation mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chamtouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Losquin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Anuj Dhawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pailloux</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Ghalila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.115427⟩</w:t>
+              <w:t xml:space="preserve">Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.10.1007/s11468-013-9600-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11468-013-9600-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335075v1</w:t>
+                <w:t xml:space="preserve">hal-00908832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced SPR sensitivity with nano-micro-ribbon grating - an exhaustive simulation mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maha Chamtouri</w:t>
+                <w:t xml:space="preserve">Experimental evidence of nanometer-scale confinement of plasmonic eigenmodes responsible for hot spots in random metallic films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Losquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rossouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anuj Dhawan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hassen Ghalila</w:t>
+                <w:t xml:space="preserve">Frédéric Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.10.1007/s11468-013-9600-4. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (11), pp.115427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11468-013-9600-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.115427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908832v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulated Emission Depletion Microscopy Resolves Individual Nitrogen Vacancy Centers in Diamond Nanocrystals</w:t>
               </w:r>
@@ -4868,64 +4868,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arroyo-Camejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4976,64 +4976,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement and optical properties of the plasmonic inverse-rib waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (4), pp.818-826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5097,51 +5097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5201,51 +5201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superlens in the time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5283,51 +5283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of PT symmetric devices using plasmonics: principle and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloyse Degiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5430,64 +5430,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-coated nano-cylinder cavity for broadband nonclassical light emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Maksymov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianji Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5551,64 +5551,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic inverse rib waveguiding for tight confinement and smooth interface definition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108, pp.063108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5642,64 +5642,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization of electromagnetic numerical methods through the G-matrix algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5839,286 +5839,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of a slit-groove diffraction problem</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La balance du watt : vers une nouvelle définition de l'unité de masse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. van Haver</w:t>
+                <w:t xml:space="preserve">Gérard Genevès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.T.A.A Janssen</w:t>
+                <w:t xml:space="preserve">Pierre Gournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Juncar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (9), pp.3-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175504v1</w:t>
+                <w:t xml:space="preserve">hal-03691965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La balance du watt : vers une nouvelle définition de l'unité de masse ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gournay</w:t>
+                <w:t xml:space="preserve">Numerical analysis of a slit-groove diffraction problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Villar</w:t>
+                <w:t xml:space="preserve">S. van Haver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Pinot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Juncar</w:t>
+                <w:t xml:space="preserve">O.T.A.A Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de métrologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.07022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2007.07022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691965v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation des déformations induites par les forces magnétiques et par la magnétostriction</w:t>
               </w:r>
@@ -6255,51 +6255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Azoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6354,64 +6354,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The BNM watt balance project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Genevès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7089,277 +7089,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Nanoscale Heat Anisotropy in Gold Nanocrosses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscale Heat Anisotropy in Gold Nanocrosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pl. Karsenti</w:t>
+                <w:t xml:space="preserve">Pl Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">C’Nano 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303354v1</w:t>
+                <w:t xml:space="preserve">hal-04303389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Heat Anisotropy in Gold Nanocrosses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient Nanoscale Heat Anisotropy in Gold Nanocrosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Bresson</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pl Karsenti</w:t>
+                <w:t xml:space="preserve">Pl. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’Nano 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Photonics North</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303389v1</w:t>
+                <w:t xml:space="preserve">hal-04303354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling Heat Anisotropy at the nanoscale inside cross arrays</w:t>
               </w:r>
@@ -7384,64 +7384,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pl. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France</w:t>
@@ -7496,51 +7496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Abdedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7772,51 +7772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, Canada</w:t>
@@ -7897,51 +7897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE BIOS Ultrafast Phenomena and Nanophotonics XXIV, proceedings SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Francisco (CA), United States. pp.1127814, </w:t>
@@ -7992,64 +7992,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal expansion of the scattering matrix for resonant scatterers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton I Ovcharenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8126,51 +8126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8212,90 +8212,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film and Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8337,90 +8337,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8488,51 +8488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gogol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8581,402 +8581,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of heat propagation on nanostructured gold films mediated by propagative and localized surface plasmons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film and Nanoparticles to spatially and temporally study heat propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">MNE 19, 45th International Conference on Micro &amp; Nano Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403560v1</w:t>
+                <w:t xml:space="preserve">hal-02409834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film and Nanoparticles to spatially and temporally study heat propagation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2T model to spatially and temporally study heat propagation in nanostructured gold films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MNE 19, 45th International Conference on Micro &amp; Nano Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">ICES 2019, 4th International Conference on Enhanced Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, London, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409834v1</w:t>
+                <w:t xml:space="preserve">hal-02409757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2T model to spatially and temporally study heat propagation in nanostructured gold films</w:t>
+                <w:t xml:space="preserve">Mechanisms of heat propagation on nanostructured gold films mediated by propagative and localized surface plasmons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.L. Karsenti</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES 2019, 4th International Conference on Enhanced Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, London, Canada</w:t>
+              <w:t xml:space="preserve">Photonics North 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409757v1</w:t>
+                <w:t xml:space="preserve">hal-02403560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface nanostructuring for improved resolution in surface plasmon resonance imaging</w:t>
               </w:r>
@@ -9100,77 +9100,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a Time-Domain OCT device for Through Silicon Via (TSV) characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Iff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9206,277 +9206,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between conventional and next generation lithography for bimodal SPRI-SERS biosensors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Harnessing blackbody radiation of hot nanoemitters with plasmonic nanoantennas (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Micro and Nano Engineering (MNE17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Surface Plasmon Photonics (SPP8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Taïwan, China. pp.233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407750v1</w:t>
+                <w:t xml:space="preserve">hal-01708890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing blackbody radiation of hot nanoemitters with plasmonic nanoantennas (Orale)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison between conventional and next generation lithography for bimodal SPRI-SERS biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sauvan</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gogol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Surface Plasmon Photonics (SPP8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Taïwan, China. pp.233</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Micro and Nano Engineering (MNE17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708890v1</w:t>
+                <w:t xml:space="preserve">hal-02407750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface nanostructuring for high-resolution surface plasmon resonance imaging</w:t>
               </w:r>
@@ -9600,77 +9600,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic properties of gold arrays deposited on a gold film (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9738,77 +9738,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Villeurbanne, France</w:t>
@@ -9831,859 +9831,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and experimental investigation of higher order beam distortions in end-pumped bulk laser amplifiers (poster)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philipp Albrodt</w:t>
+                <w:t xml:space="preserve">Gold nanostructuring by soft UV-nanoimprint lithography for surface-enhanced Raman scattering applications: directional and enhancement localization properties (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Delen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Druon</w:t>
+                <w:t xml:space="preserve">R. Yasukini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EPS-QEOD Europhoton conference "Solid State, Fibre, and Waveguide Coherent Light Sources" </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9724-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584236v1</w:t>
+                <w:t xml:space="preserve">hal-01307455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Surface Nanostructuration and Surface Chemistry at the Submicronic Scale: Towards a Bimodal SPRI / SERS Biosensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collective self-assembly of large sets of nanoparticles on nanopatterned functionalized substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Palazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Ansanay-Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">.J.-P. Cloarec</w:t>
+                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Ansanay-Alex</w:t>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Chevolot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francisco Palazon</w:t>
+                <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOS-Emerging Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">The Lithography Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Kamuela, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156849v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective self-assembly of large sets of nanoparticles on nanopatterned functionalized substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gehin</w:t>
+                <w:t xml:space="preserve">Hybrid surface plasmon modes in metallic nanostructures: Complete numerical analysis and application to biosensing (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lithography Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Kamuela, United States</w:t>
+              <w:t xml:space="preserve">META’16, the 7th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Malaga Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156841v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanostructuring by soft UV-nanoimprint lithography for surface-enhanced Raman scattering applications: directional and enhancement localization properties (Orale)</w:t>
+                <w:t xml:space="preserve">Gold nanostructuring by soft UV-nanoimprint lithography for surface-enhanced Raman scattering applications: directional and enhancement localization properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Yasukini</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9724-7</w:t>
+              <w:t xml:space="preserve">BIOS 2016, Plasmonics in Biology and Medecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307455v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid surface plasmon modes in metallic nanostructures: Complete numerical analysis and application to biosensing (orale)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mondher Besbes</w:t>
+                <w:t xml:space="preserve">Combining Surface Nanostructuration and Surface Chemistry at the Submicronic Scale: Towards a Bimodal SPRI / SERS Biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">.J.-P. Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Ansanay-Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META’16, the 7th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Malaga Spain</w:t>
+              <w:t xml:space="preserve">CMOS-Emerging Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757537v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanostructuring by soft UV-nanoimprint lithography for surface-enhanced Raman scattering applications: directional and enhancement localization properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation and experimental investigation of higher order beam distortions in end-pumped bulk laser amplifiers (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
+                <w:t xml:space="preserve">Philipp Albrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pouysegur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOS 2016, Plasmonics in Biology and Medecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">7th EPS-QEOD Europhoton conference "Solid State, Fibre, and Waveguide Coherent Light Sources" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403609v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of hybrid surface plasmon modes in metallic nanostructures and application to SPRI/SERS biosensing (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Québec, Canada</w:t>
@@ -10712,103 +10712,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid surface plasmon modes in metallic nanostructures: Complete numerical analysis and application to biosensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META’16, the 7th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
@@ -10850,51 +10850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructuration de film d’or sur verre pour la biodétection par diffusion Raman exaltée de Surface et résonance de plasmon de surface (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10956,605 +10956,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the bronzing effect at the surface of ink layers (Orale)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Deng-Feng Kuang</w:t>
+                <w:t xml:space="preserve">Enhanced performance of plasmonic biosensors using hybrid plasmonic mode in the Kretschmann configuration (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Measuring, Modeling, and Reproducing Material Appearance 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NanoMeta </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Seefeld, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160299v1</w:t>
+                <w:t xml:space="preserve">hal-01533786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced performance of plasmonic biosensors using hybrid plasmonic mode in the Kretschmann configuration (Orale)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurore Olivéro</w:t>
+                <w:t xml:space="preserve">Exploring the bronzing effect at the surface of ink layers (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Deboos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deng-Feng Kuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoMeta </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Measuring, Modeling, and Reproducing Material Appearance 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.93980U, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2076446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533786v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Performance of Plasmonic Biosensors using High Field Confinement around metallic nanostructures due to the Coupling of Propagating Plasmons of a thin metallic film (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Direction surface Enhanced Raman scattering on gold nano-gratings (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mondher Besbes</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XII </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.9340-24</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Enhanced Spectroscopies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Messina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533782v1</w:t>
+                <w:t xml:space="preserve">hal-01307483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direction surface Enhanced Raman scattering on gold nano-gratings (Orale)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Enhanced Performance of Plasmonic Biosensors using High Field Confinement around metallic nanostructures due to the Coupling of Propagating Plasmons of a thin metallic film (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Enhanced Spectroscopies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Messina, Italy</w:t>
+              <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XII </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.9340-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307483v1</w:t>
+                <w:t xml:space="preserve">hal-01533782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation of plasmonic modes in nano-structures for sensitivity enhancement of trace detection of bio-molecules (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11590,355 +11590,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using hybrid modes in surface plasmon resonance bio-sensors for low-concentration target probing (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+                <w:t xml:space="preserve">Hybrid Silicon Photonics Using Oxide-Free Bonding and Nanostructured Effective Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristelle Bougot-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Chamtouri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mondher Besbes</w:t>
+                <w:t xml:space="preserve">C. Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Graz, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533795v1</w:t>
+                <w:t xml:space="preserve">hal-01714396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Silicon Photonics Using Oxide-Free Bonding and Nanostructured Effective Materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Using hybrid modes in surface plasmon resonance bio-sensors for low-concentration target probing (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chamtouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Sereda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.8957-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714396v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic imaging systems and biomedical applications (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sereda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11976,90 +11976,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angulo-spectral Plasmonic Properties of Nano-Micro-Structured sensing substrates- simulations and experiments (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sereda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12101,90 +12101,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angulo-spectral Plasmonic Properties of Nano-Micro-Structured sensing (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sereda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12239,64 +12239,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and characterization of heteroepitaxially bonded InP-based structured on SoI for hybrid lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengxin Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Itawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12364,64 +12364,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous optimization of confinement and thermal performance for heteroepitaxial InP on SoI hybrid lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengxin Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optics + Optoelectronics, Conference on Integrated Optics - Physics and Simulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. UNSP 87810D (paper 8781-11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12449,286 +12449,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-micro-ridges structures and probe localization effect for bioplasmonic sensing (Orale)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Enhanced optical absorption of nanoparticles in multiple scattering regime (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Canva</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on metamaterials, photonic crystals and plasmonics (META-2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Sharjah, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">META13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819673v1</w:t>
+                <w:t xml:space="preserve">hal-00818640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced optical absorption of nanoparticles in multiple scattering regime (Orale)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nano-micro-ridges structures and probe localization effect for bioplasmonic sensing (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chamtouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">International conference on metamaterials, photonic crystals and plasmonics (META-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Sharjah, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818640v1</w:t>
+                <w:t xml:space="preserve">hal-00819673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid plasmonic waveguide: PT-symmetry-breaking operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloyse Degiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12779,90 +12779,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and modelling of surface plasmon resonance imaging biosensor chips based on gold nano- and micro-structured film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuj Dhawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsin-Neng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12917,90 +12917,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioPlasmonic Angulo-spectral Imaging Systems and Nano-Micro-Structured Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sereda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bellemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress in Biophotonics (ICOB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Jena, Germany</w:t>
@@ -13029,103 +13029,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic imaging sensors using 1- 2- or 3-dimensions structured substrates - continuum of plasmonic structures from nano to micro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the great Scientific Exchange (SCiX-2012), Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Kansas City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13150,64 +13150,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic inverse-rib waveguides for large scale photonic integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13232,51 +13232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectro-Angular properties of micro-structured plasmonics substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13284,51 +13284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buntha Ea-Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Federation of Analytical Chemistry and Spectroscopy Societies Meeting (FACSS) - Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Reno, United States</w:t>
@@ -13383,64 +13383,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics of Excitons and Confined Systems 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13459,260 +13459,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier modal method: from grating theory to more intricate structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association of Finite Element and Fourier modal expansion for scattering analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAOT Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">EOS Topical Meeting on Micro- and Nanoscale Photonic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818271v1</w:t>
+                <w:t xml:space="preserve">hal-00572946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Finite Element and Fourier modal expansion for scattering analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fourier modal method: from grating theory to more intricate structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Topical Meeting on Micro- and Nanoscale Photonic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">SAOT Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572946v1</w:t>
+                <w:t xml:space="preserve">hal-00818271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Speed Range Enhancement of a Switched Reluctance Motor with Continous Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montacer Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13819,51 +13819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop on 1&amp;2 - Dimensional Magnetic Measurement and Testing (2DM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Czestochowa, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13914,51 +13914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Azoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14039,51 +14039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Azoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14128,277 +14128,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du nombre de spires et des angles de commandes d'un moteur à réluctance à double saillance pour application de traction électrique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sege Loudot</w:t>
+                <w:t xml:space="preserve">Experimental device for magneto-elastic characterization : comparison of strains induced by magnetic and magnetostriction forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Azoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 5p</w:t>
+              <w:t xml:space="preserve">Compumag - 15th Conference on the Computation of Electromagnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Shenyang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676116v1</w:t>
+                <w:t xml:space="preserve">hal-00112049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental device for magneto-elastic characterization : comparison of strains induced by magnetic and magnetostriction forces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
+                <w:t xml:space="preserve">Optimisation du nombre de spires et des angles de commandes d'un moteur à réluctance à double saillance pour application de traction électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montacer Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sege Loudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag - 15th Conference on the Computation of Electromagnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Shenyang, China</w:t>
+              <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112049v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-mechanical behaviour of Fe-Co alloys submitted to biaxial stresses</w:t>
               </w:r>
@@ -14593,51 +14593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near-Field Optics (NFO16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Victoria, Canada</w:t>
@@ -14679,51 +14679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasinormal modes expansion techniques: study of the convergence rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiping Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton I Ovcharenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14774,51 +14774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear eigenmode computation of plasmonic nanoresonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14856,90 +14856,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast modulated incandescent sources with metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15013,103 +15013,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast modulation and polarization control of infrared emission by incandescent metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasmonics: Design, Materials, Fabrication, Characterization, and Applications XVIII, SPIE proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11462, pp.114620M, 2020, </w:t>
@@ -15313,77 +15313,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaics: Light Energy Harvesting with Plasmonic Nanoparticle Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raj Baldev; Van de Voorde Marcel; Mahajan Yashwant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology for Energy Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co., chap. 4, 83-100, 2017, 9783527340149. </w:t>
@@ -15505,51 +15505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Schiavoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR13 62797. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15567,90 +15567,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOURCE DE RAYONNEMENT INFRAROUGE DIRECTIONNELLE COMMUTABLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 68393 FR. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15700,51 +15700,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier Finite-Difference method and Proper Orthogonal Decomposition for quick spectral study of 2D periodic photonic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ferhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15837,51 +15837,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SimPhotonics_FMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:63309d1716a89f57bbc617d53c9369ca43b7a197;origin=https://hal.archives-ouvertes.fr/hal-04093350;visit=swh:1:snp:c3cb081e2b0bf251e3f1f42f97aab4fd72ff08df;anchor=swh:1:rel:3108c382f28d4de8f5c69d722bf0ee26c0860048;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16077,51 +16077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trideeb Bhattacharya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Burcklen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Larch&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ram Prakash" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2025.101409" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405318v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Amyar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Raffaele Ceratti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65338-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216942v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clyde Midelet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lisa K. S. Stolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Csaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c00944" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04275018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Byun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Amenitsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-023-06169-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04746163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Civan Avci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01301H" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04295942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Omeis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villenave" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benisty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2022.101106" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662228v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bardonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crocherie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besbes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173537" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04059607v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlo Vega" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ludovic Karsenti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01968" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03853137v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10193542" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03380735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2021.116012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bresson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Bryche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L. Karsenti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155127" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03049356v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000686" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A Iff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hugonin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chavel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.007472" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184340v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamouda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gogol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2018.11.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sakat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Wojszvzyk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.000175" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757515v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Banville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitradeep Sarkar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.010616" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Albrodt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesparre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.003004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Genevrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Papadopoulos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-018-7077-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01534295v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gillibert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Yasukuni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/11/115202" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643262v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jennewein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N J Schilder" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;d. D Jenkins" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.233601" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01369762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennemanteuil Marie-Maxime" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cazier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.035413" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757995v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09717" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01349937v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha N. Patel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Martinez Marrades" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brasiliense" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Koshelev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02921" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01338291v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bougot-Robin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Hugonin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Besbes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003512" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230261v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027376" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01369737v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.180202" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307382v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Oliv&#233;ro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph500351b" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chamtouri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.09.053" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDNRGSB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01350053v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pommarede" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2296783" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01335095v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brucoli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Ha&#239;dar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866342" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01339339v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.00A577" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01335085v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890517" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230307v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Ghalila" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.001223" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00993242v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jouanin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862189" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01335075v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Losquin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Camelio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rossouw" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115427" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908832v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Dhawan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-013-9600-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636474v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arroyo-Camejo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn404421b" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00683901v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708577v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chalopin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dammak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayoun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4729384" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00785276v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Archambault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00683875v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloyse Degiron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Lupu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Lustrac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenais" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.018004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531798v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Maksymov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianji Yang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Beveratos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.180502" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00546215v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3478746" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00566654v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019357v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175504v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Haver" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.T.A.A Janssen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2007.07022" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691965v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Genev&#232;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gournay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juncar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115009v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azoum" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292577v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azoum" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743084v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gosset" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecollinet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vilar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.843576" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112043v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaabane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jumel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319108v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.952605" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319088v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.497423" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319132v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ionescu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.376403" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04779679v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liss Ludivine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Abdedou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Weng" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeunesse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303354v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vega" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl. Karsenti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303389v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl Karsenti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303328v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831782v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebrun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beugnot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809765v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809776v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Karsenti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070821v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bryche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545328" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04274116v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton I Ovcharenko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409944v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409909v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409788v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409864v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403560v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409834v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409757v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093406v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Banville" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canva" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04278047v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Iff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407750v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01708890v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310141v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709005v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillibert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156859v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01584236v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pouysegur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156849v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palazon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156841v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307455v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yasukini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757537v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403609v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709009v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098405v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533806v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhanin Aassime" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160299v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mallet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deboos" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deng-Feng Kuang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076446" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533786v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533782v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307483v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533791v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533795v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sereda" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01714396v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Bougot-Robin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876618" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533797v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908855v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908861v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00857674v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxin Pang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Itawi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Hua Duan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00857673v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017001" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819673v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818640v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818983v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819681v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Neng Wang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819725v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bellemain" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819678v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818962v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819694v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buntha Ea-Kim" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00824892v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818271v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572946v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676127v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montacer Rekik" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Loudot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294068v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322665v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294300v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676116v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sege Loudot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112049v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294342v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jumel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822646v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04444342v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiping Yu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04444319v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04444255v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04447607v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nguyen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2567481" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343398v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Iff" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Hugonin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2019.JW4A.115" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690870v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527696109.ch4" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00994702v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavoni" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecamp" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818585v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05339190v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ferhi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093350v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:63309d1716a89f57bbc617d53c9369ca43b7a197;origin=https://hal.archives-ouvertes.fr/hal-04093350;visit=swh:1:snp:c3cb081e2b0bf251e3f1f42f97aab4fd72ff08df;anchor=swh:1:rel:3108c382f28d4de8f5c69d722bf0ee26c0860048;path=/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405318v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Amyar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Raffaele Ceratti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65338-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382174v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trideeb Bhattacharya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Burcklen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Larch&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ram Prakash" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2025.101409" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216942v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clyde Midelet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lisa K. S. Stolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Csaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c00944" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04275018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Byun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Amenitsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-023-06169-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04746163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Civan Avci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01301H" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04295942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Omeis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villenave" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benisty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2022.101106" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662228v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bardonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crocherie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besbes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173537" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04059607v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlo Vega" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ludovic Karsenti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01968" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03853137v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10193542" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03380735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2021.116012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03049356v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010034" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070625v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bresson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Bryche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L. Karsenti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155127" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000686" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A Iff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hugonin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chavel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.007472" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184340v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamouda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gogol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2018.11.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Banville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitradeep Sarkar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.010616" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Albrodt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesparre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.003004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698578v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sakat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Wojszvzyk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.000175" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Genevrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Papadopoulos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-018-7077-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jennewein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N J Schilder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;d. D Jenkins" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.233601" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01534295v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gillibert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Yasukuni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/11/115202" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01369762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennemanteuil Marie-Maxime" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cazier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.035413" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757995v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09717" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027376" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01369737v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.180202" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01349937v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha N. Patel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Martinez Marrades" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brasiliense" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Koshelev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02921" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01338291v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bougot-Robin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Hugonin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Besbes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003512" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307382v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Oliv&#233;ro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph500351b" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01350053v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pommarede" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2296783" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01335095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brucoli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Ha&#239;dar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866342" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908819v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chamtouri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.09.053" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDNRGSB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230307v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Ghalila" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.001223" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01335085v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890517" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01339339v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.00A577" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00993242v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jouanin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862189" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908832v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Dhawan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-013-9600-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01335075v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Losquin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Camelio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rossouw" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115427" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636474v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arroyo-Camejo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn404421b" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00683901v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708577v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chalopin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dammak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayoun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4729384" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00785276v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Archambault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00683875v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloyse Degiron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Lupu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Lustrac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenais" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.018004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531798v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Maksymov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianji Yang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Beveratos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.180502" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00546215v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3478746" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00566654v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019357v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691965v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Genev&#232;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gournay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juncar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175504v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Haver" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.T.A.A Janssen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2007.07022" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115009v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azoum" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292577v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azoum" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743084v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gosset" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecollinet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vilar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.843576" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112043v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaabane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jumel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319108v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.952605" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319088v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.497423" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319132v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ionescu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.376403" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04779679v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liss Ludivine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Abdedou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Weng" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeunesse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303389v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vega" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl Karsenti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303354v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl. Karsenti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303328v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831782v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebrun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beugnot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809765v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809776v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Karsenti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070821v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bryche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545328" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04274116v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton I Ovcharenko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409944v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409909v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409788v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409864v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409834v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409757v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403560v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093406v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Banville" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canva" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04278047v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Iff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01708890v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407750v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310141v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709005v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillibert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156859v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307455v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yasukini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156841v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palazon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757537v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403609v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156849v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01584236v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pouysegur" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709009v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098405v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533806v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhanin Aassime" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533786v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160299v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mallet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deboos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deng-Feng Kuang" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076446" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307483v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533782v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533791v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01714396v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Bougot-Robin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876618" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533795v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sereda" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533797v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908855v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908861v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00857674v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxin Pang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Itawi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Hua Duan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00857673v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017001" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818640v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819673v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818983v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819681v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Neng Wang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819725v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bellemain" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819678v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818962v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819694v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buntha Ea-Kim" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00824892v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572946v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818271v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676127v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montacer Rekik" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Loudot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294068v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322665v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294300v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112049v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676116v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sege Loudot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294342v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jumel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822646v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04444342v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiping Yu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04444319v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04444255v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04447607v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nguyen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2567481" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343398v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Iff" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Hugonin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2019.JW4A.115" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690870v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527696109.ch4" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00994702v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavoni" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecamp" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818585v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05339190v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ferhi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093350v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:63309d1716a89f57bbc617d53c9369ca43b7a197;origin=https://hal.archives-ouvertes.fr/hal-04093350;visit=swh:1:snp:c3cb081e2b0bf251e3f1f42f97aab4fd72ff08df;anchor=swh:1:rel:3108c382f28d4de8f5c69d722bf0ee26c0860048;path=/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>