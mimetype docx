--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -1355,261 +1355,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the elastic properties of sandstone submitted to progressive dissolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Enhanced features of a constitutive equation gap identification method for heterogeneous elastoplastic behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2016.12.015⟩</w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40323-017-0092-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502421v1</w:t>
+                <w:t xml:space="preserve">hal-01667738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced features of a constitutive equation gap identification method for heterogeneous elastoplastic behaviours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Madani</w:t>
+                <w:t xml:space="preserve">Computing the elastic properties of sandstone submitted to progressive dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (5), </w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.16 - 25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40323-017-0092-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2016.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667738v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoinertial regime of immersed granular flows</w:t>
               </w:r>
@@ -1974,298 +1974,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode d 'Eigenerosion pour les matériaux hétérogènes. Application aux matériaux cimentaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+                <w:t xml:space="preserve">Propriétés élastiques effectives des matériaux nanoporeux à cavités sphériques et sphéroïdales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 103 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2015029⟩</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2015021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264363v1</w:t>
+                <w:t xml:space="preserve">hal-01285056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés élastiques effectives des matériaux nanoporeux à cavités sphériques et sphéroïdales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Haller</w:t>
+                <w:t xml:space="preserve">Une méthode d 'Eigenerosion pour les matériaux hétérogènes. Application aux matériaux cimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pélissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 103 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2015021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2015029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285056v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective flow surface of porous materials with two populations of voids under internal pressure: I. a GTN model</w:t>
               </w:r>
@@ -2977,278 +2977,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward local identification of cohesive zone models using digital image correlation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Huon</w:t>
+                <w:t xml:space="preserve">Collapse dynamics and runout of dense granular materials in a fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.12.001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.188001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.188001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832307v1</w:t>
+                <w:t xml:space="preserve">hal-00689730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse dynamics and runout of dense granular materials in a fluid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Topin</w:t>
+                <w:t xml:space="preserve">Toward local identification of cohesive zone models using digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Peyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109, pp.188001. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.38-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.188001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689730v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criteria on the artificial compliance inherent to the intrinsic cohesive zone</w:t>
               </w:r>
@@ -3475,291 +3475,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overall elastoplastic behavior of anisotropic metal-matrix composites reinforced by aligned inclusions. Application to hydrided and irradiated Zircaloy-4 cladding tubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
+                <w:t xml:space="preserve">A NonSmooth Contact Dynamics-based multi-domain solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bourgeois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Monerie</w:t>
+                <w:t xml:space="preserve">Bruno Piar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.11.004⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (3-6), pp.242-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejcm.19.389-417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461766v1</w:t>
+                <w:t xml:space="preserve">hal-00806626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NonSmooth Contact Dynamics-based multi-domain solver</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+                <w:t xml:space="preserve">Overall elastoplastic behavior of anisotropic metal-matrix composites reinforced by aligned inclusions. Application to hydrided and irradiated Zircaloy-4 cladding tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 21 (3-6), pp.242-253. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (2), pp.175-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ejcm.19.389-417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806626v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the size of the representative volume element for random quasi-brittle composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pélissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3826,51 +3826,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous materials with two populations of voids under internal pressure: I. Instantaneous constitutive relations</w:t>
+                <w:t xml:space="preserve">Porous materials with two populations of voids under internal pressure: II. Growth and coalescence of voids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
@@ -3879,102 +3879,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 46 (3-4), pp.480-506. </w:t>
+              <w:t xml:space="preserve">, 2009, 46 (3-4), pp.507-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320833v1</w:t>
+                <w:t xml:space="preserve">hal-00320841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous materials with two populations of voids under internal pressure: II. Growth and coalescence of voids</w:t>
+                <w:t xml:space="preserve">Porous materials with two populations of voids under internal pressure: I. Instantaneous constitutive relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
@@ -3983,78 +3983,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 46 (3-4), pp.507-526. </w:t>
+              <w:t xml:space="preserve">, 2009, 46 (3-4), pp.480-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320841v1</w:t>
+                <w:t xml:space="preserve">hal-00320833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yield criterion for a rigid-ideally plastic material with randomly oriented cracks</w:t>
               </w:r>
@@ -4156,51 +4156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two field multibody method for periodic homogenization in fracture mechanics of nonlinear heterogeneous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5747,165 +5747,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04249046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de zone cohésive viscoplastique dédié à la surfragmentation à haute température des céramiques nucléaires pressurisées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Tosi</w:t>
+                <w:t xml:space="preserve">Experimental Study of Concrete Normal Mode Cohesive behavior at the Centimeter Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Lhonneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Largenton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
+                <w:t xml:space="preserve">Celine Pelissou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd European Conference on Fracture, ECF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Funchal, Portugal. pp.513-521, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2022.12.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718339v1</w:t>
+                <w:t xml:space="preserve">hal-04793398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations par Modèles de Zones Cohésives de la fissuration en mode mixte de la pâte de ciment et de l'interface pâte de ciment/granulat sous flexion 3 points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5950,217 +5972,195 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA2022 15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Concrete Normal Mode Cohesive behavior at the Centimeter Scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+                <w:t xml:space="preserve">Modèle de zone cohésive viscoplastique dédié à la surfragmentation à haute température des céramiques nucléaires pressurisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Largenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Pelissou</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Conference on Fracture, ECF 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793398v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigation of mixed-mode fracture of cement paste and interface under three-point bending test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6477,176 +6477,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude statistique de la réponse mécanique lors d'essais de traction directe à l'échelle locale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Pélissou</w:t>
+                <w:t xml:space="preserve">Chemo-mechanical modelling of swelling concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">Upscaling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084045v1</w:t>
+                <w:t xml:space="preserve">hal-02348054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation chimio-mécanique d'un milieu poreux fissuré : application à la réaction sulfatique interne</w:t>
+                <w:t xml:space="preserve">Chemo-poro-mechanical modeling of cementitious materials (diffusion-precipitation-cracking)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
@@ -6664,414 +6647,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">Sustainable materials, systems and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rovinj, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347953v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kathleen Pele</w:t>
+                <w:t xml:space="preserve">Modélisation chimio-mécanique d'un milieu poreux fissuré : application à la réaction sulfatique interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Matériaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456733v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical modelling of swelling concrete</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
+                <w:t xml:space="preserve">Étude statistique de la réponse mécanique lors d'essais de traction directe à l'échelle locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Lhonneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Girboveanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pélissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Upscaling for Strategic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348054v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-poro-mechanical modeling of cementitious materials (diffusion-precipitation-cracking)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Socié</w:t>
+                <w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Pele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Gouic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Liandrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable materials, systems and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Rovinj, Croatia</w:t>
+              <w:t xml:space="preserve">4èmes Journées Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348013v1</w:t>
+                <w:t xml:space="preserve">hal-02456733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de machine learning pour la prédiction de trajets de fissures dans les matériaux cimentaires sur la base de descripteurs morphologiques locaux</w:t>
               </w:r>
@@ -7303,77 +7303,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude statistique de la réponse mécanique lors d'essais de traction directe à l'échelle locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Lhonneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Girboveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pélissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7530,135 +7530,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du vieillissement des matériaux cimentaires par une modélisation chimio-poromécanique (diffusion-précipitation-fissuration)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Socié</w:t>
+                <w:t xml:space="preserve">Identification of heterogeneous elasto-plastic behaviors using the Constitutive Equation Gap Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pélissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">PhotoMechanics2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347909v1</w:t>
+                <w:t xml:space="preserve">hal-02080522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des mécanismes de fragmentation du combustible UO2 en situation d'Accident de Perte de Réfrigérant Primaire (APRP)</w:t>
               </w:r>
@@ -7746,148 +7759,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of heterogeneous elasto-plastic behaviors using the Constitutive Equation Gap Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Madani</w:t>
+                <w:t xml:space="preserve">Simulation du vieillissement des matériaux cimentaires par une modélisation chimio-poromécanique (diffusion-précipitation-fissuration)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080522v1</w:t>
+                <w:t xml:space="preserve">hal-02347909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Dense Granular Suspension</w:t>
               </w:r>
@@ -8102,51 +8102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative de trois méthodes performantes de simulation numérique de la fissuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8420,243 +8420,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du comportement mécanique d'un matériau modèle soumis à une dissolution progressive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
+                <w:t xml:space="preserve">Local adaptive refinement method applied to Cohesive Zone Models for heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143438v1</w:t>
+                <w:t xml:space="preserve">hal-02141645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local adaptive refinement method applied to Cohesive Zone Models for heterogeneous materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Delaume</w:t>
+                <w:t xml:space="preserve">Evolution du comportement mécanique d'un matériau modèle soumis à une dissolution progressive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141645v1</w:t>
+                <w:t xml:space="preserve">hal-02143438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de raffinement local adaptatif multi-niveaux pour la fissuration des matériaux hétérogènes</w:t>
               </w:r>
@@ -8878,243 +8878,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical degradation of a numerical material - application to Fontainebleau sandstone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Identification of heterogeneous elastoplastic materials by Constitutive Equation Gap Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pélissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">iDICs 2016 Conference and Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511172v1</w:t>
+                <w:t xml:space="preserve">hal-02081150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of heterogeneous elastoplastic materials by Constitutive Equation Gap Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Madani</w:t>
+                <w:t xml:space="preserve">Chemical degradation of a numerical material - application to Fontainebleau sandstone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iDICs 2016 Conference and Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Philadelphie, United States</w:t>
+              <w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081150v1</w:t>
+                <w:t xml:space="preserve">hal-01511172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local adaptive refinement method for the fracture of heterogenous materials</w:t>
               </w:r>
@@ -9342,51 +9342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking into account transport mechanisms in crack tracking problem of heterogeneous materials: application to the operating lifespan of nuclear power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9444,1383 +9444,1383 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a micromechanical identification of cohesive parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nawfal Blal</w:t>
+                <w:t xml:space="preserve">La dégradation chimique d'un matériau modèle : une application pour le grès de Fontainebleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">12e Colloque National en Calcul des Structures </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://csma2015.ec-nantes.fr/index.php?page=index.php, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142044v1</w:t>
+                <w:t xml:space="preserve">hal-01289415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogénéisation non linéaire d'un milieu `cohésif-volumique'. Critères pratiques pour la calibration des MZCs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Effective elastic properties of bi-nanoporous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">Bilateral French-Italy Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Arpino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706206v1</w:t>
+                <w:t xml:space="preserve">hal-01400329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation and flow of porous aggregates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Modélisation micromécanique de l'endommagement par approches cohésives : quelques aspects théoriques et numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfal Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop MIST : Friction, Fracture, Failure [Microstructural Effects]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143526v1</w:t>
+                <w:t xml:space="preserve">hal-03444894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xper: une plateforme pour la simulation numérique distribuée d'interactions multiphysiques entre corps.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Génération de microstructures polydisperses : application à l'étude de fissuration d'un béton numérique par les zones cohésives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">2èmes Journées Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Beauval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516448v1</w:t>
+                <w:t xml:space="preserve">hal-02148310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d’Eigenerosion : mise en œuvre et extension aux matériaux hétérogènes. Application aux matériaux cimentaires.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bichet</w:t>
+                <w:t xml:space="preserve">Xper: une plateforme pour la simulation numérique distribuée d'interactions multiphysiques entre corps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Babik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262576v1</w:t>
+                <w:t xml:space="preserve">hal-01516448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dégradation chimique d’un matériau modèle : une application pour le grès de Fontainebleau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement élastique effectif des matériaux nanoporeux à cavités sphériques et sphéroïdales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Matériaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Saint-Aignan-sur-Cher, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures – CSMA2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121867v1</w:t>
+                <w:t xml:space="preserve">hal-01400129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de microstructures polydisperses : application à l'étude de fissuration d'un béton numérique par les zones cohésives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Pelissou</w:t>
+                <w:t xml:space="preserve">La dégradation chimique d’un matériau modèle : une application pour le grès de Fontainebleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Beauval, France</w:t>
+              <w:t xml:space="preserve">Journées Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Saint-Aignan-sur-Cher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148310v1</w:t>
+                <w:t xml:space="preserve">hal-01121867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement élastique effectif des matériaux nanoporeux à cavités sphériques et sphéroïdales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Haller</w:t>
+                <w:t xml:space="preserve">Méthode d’Eigenerosion : mise en œuvre et extension aux matériaux hétérogènes. Application aux matériaux cimentaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pélissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures – CSMA2015</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400129v1</w:t>
+                <w:t xml:space="preserve">hal-01262576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Degradation of a Numerically Genetared Material : Application to Fontainebleau Sandstone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
+                <w:t xml:space="preserve">Toward a micromechanical identification of cohesive parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Porous Media and Annual InterPore Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142058v1</w:t>
+                <w:t xml:space="preserve">hal-02142044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective elastic properties of bi-nanoporous materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Haller</w:t>
+                <w:t xml:space="preserve">Fragmentation and flow of porous aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilateral French-Italy Workshop </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Arpino, Italy</w:t>
+              <w:t xml:space="preserve">Workshop MIST : Friction, Fracture, Failure [Microstructural Effects]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400329v1</w:t>
+                <w:t xml:space="preserve">hal-02143526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dégradation chimique d'un matériau modèle : une application pour le grès de Fontainebleau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
+                <w:t xml:space="preserve">Homogénéisation non linéaire d'un milieu `cohésif-volumique'. Critères pratiques pour la calibration des MZCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque National en Calcul des Structures </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://csma2015.ec-nantes.fr/index.php?page=index.php, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289415v1</w:t>
+                <w:t xml:space="preserve">hal-01706206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation micromécanique de l'endommagement par approches cohésives : quelques aspects théoriques et numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nawfal Blal</w:t>
+                <w:t xml:space="preserve">Chemical Degradation of a Numerically Genetared Material : Application to Fontainebleau Sandstone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Porous Media and Annual InterPore Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444894v1</w:t>
+                <w:t xml:space="preserve">hal-02142058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eigenerosion: extension and applications to heterogeneous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pélissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10973,269 +10973,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification inverse de paramètres élastoplastiques à partir de mesures de champs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Madani</w:t>
+                <w:t xml:space="preserve">Local adaptive refinement and multilevel method for the fracture of heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop MIST : Friction, Fracture, Failure [Microstructural Effects]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081122v1</w:t>
+                <w:t xml:space="preserve">hal-02143515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local adaptive refinement and multilevel method for the fracture of heterogeneous materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+                <w:t xml:space="preserve">Identification inverse de paramètres élastoplastiques à partir de mesures de champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pélissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop MIST : Friction, Fracture, Failure [Microstructural Effects]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143515v1</w:t>
+                <w:t xml:space="preserve">hal-02081122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of heterogeneous elastoplastic behaviors using constitutive equation gap method</w:t>
               </w:r>
@@ -11450,51 +11450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de transports dans la fissuration des matériaux hétérogènes : application à la durée de vie d’exploitation des centrales nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11552,701 +11552,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective plastic flow surface of a porous material with two populations of voids subjected to internal pressures: constitutive modeling and 3- dimensional full-field numerical simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
+                <w:t xml:space="preserve">A micromechanical-based model for the ductile cohesive-volumetric damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfal Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Suquet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Plasticity and Its Current Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Freeport, United States</w:t>
+              <w:t xml:space="preserve">3rd International workshop on physics based material models and experimental observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143310v1</w:t>
+                <w:t xml:space="preserve">hal-01009642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure reconstruction of sandsone and limestone by grains deposit -application for CO 2 geological storage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gouze</w:t>
+                <w:t xml:space="preserve">Effective elastic properties of nanoporous materials with spherical and ellipsoidal in shape voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Mechanics of Materials Conference - EMMC14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Gothembourg, Sweden</w:t>
+              <w:t xml:space="preserve">EMMC14 – European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103163v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective elastic properties of nanoporous materials with spherical and ellipsoidal in shape voids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Haller</w:t>
+                <w:t xml:space="preserve">Effective plastic flow surface of a porous material with two populations of voids subjected to internal pressures: constitutive modeling and 3- dimensional full-field numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Moulinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC14 – European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">International Symposium on Plasticity and Its Current Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Freeport, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247749v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micromechanical-based model for the ductile cohesive-volumetric damage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nawfal Blal</w:t>
+                <w:t xml:space="preserve">Microstructure reconstruction of sandsone and limestone by grains deposit -application for CO 2 geological storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International workshop on physics based material models and experimental observations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Izmir, Turkey</w:t>
+              <w:t xml:space="preserve">14th European Mechanics of Materials Conference - EMMC14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Gothembourg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009642v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de modèles thermomécaniques de zones cohésives par approche inverse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Madani</w:t>
+                <w:t xml:space="preserve">Méthode d'Eigenerosion : mise en œuvre et extension aux matériaux hétérogènes. Application à la fissuration de matériaux cimentaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cp Pelissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080963v1</w:t>
+                <w:t xml:space="preserve">hal-01262585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'Eigenerosion : mise en œuvre et extension aux matériaux hétérogènes. Application à la fissuration de matériaux cimentaires.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+                <w:t xml:space="preserve">Identification de modèles thermomécaniques de zones cohésives par approche inverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pélissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262585v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés élastiques effectives des matériaux nanoporeux à cavités sphériques et ellipsoïdales</w:t>
               </w:r>
@@ -12770,152 +12770,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie thermomécanique et changements d'échelles pour l'identification de modèles de zones cohésives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Effet d'un fluide sur la dynamique d'effondrement d'une colonne de grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque national en calcul des structures, CSMA2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833329v1</w:t>
+                <w:t xml:space="preserve">hal-03440663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement effectif d'un milieu cohésif : approche micromécanique</w:t>
               </w:r>
@@ -12957,289 +12940,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439745v1</w:t>
+                <w:t xml:space="preserve">hal-01717039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement effectif d'un milieu cohésif : approche micromécanique</w:t>
+                <w:t xml:space="preserve">Imagerie thermomécanique et changements d'échelles pour l'identification de modèles de zones cohésives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">11ème colloque national en calcul des structures, CSMA2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717039v1</w:t>
+                <w:t xml:space="preserve">hal-00833329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective flow surface of a porous material with two populations of voids: constitutive modelling and 3 dimensional full field numerical simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+                <w:t xml:space="preserve">Comportement effectif d'un milieu cohésif : approche micromécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfal Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Plasticity XII Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858866v1</w:t>
+                <w:t xml:space="preserve">hal-03439745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase property identification using inverse homogenization approaches and field measurements</w:t>
               </w:r>
@@ -13327,364 +13327,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan d'expériences numériques adaptatifs pour les études mécaniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Ginsbourger</w:t>
+                <w:t xml:space="preserve">Effective flow surface of a porous material with two populations of voids: constitutive modelling and 3 dimensional full field numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Computational Plasticity XII Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440548v1</w:t>
+                <w:t xml:space="preserve">hal-00858866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular slumping in a fluid: Focus on runout distances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Topin</w:t>
+                <w:t xml:space="preserve">Plan d'expériences numériques adaptatifs pour les études mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ginsbourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PARTICLES 2013 - III International Conference on Particle-based Methods : fundamentals and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIMNE (International Center for Numerical Methods in Engineering); ECCOMAS et IACM, Sep 2013, Stuttgart, Germany. pp.115-123</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175407v1</w:t>
+                <w:t xml:space="preserve">hal-03440548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un fluide sur la dynamique d'effondrement d'une colonne de grains</w:t>
+                <w:t xml:space="preserve">Granular slumping in a fluid: Focus on runout distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">PARTICLES 2013 - III International Conference on Particle-based Methods : fundamentals and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIMNE (International Center for Numerical Methods in Engineering); ECCOMAS et IACM, Sep 2013, Stuttgart, Germany. pp.115-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440663v1</w:t>
+                <w:t xml:space="preserve">hal-05175407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification expérimentale de lois cohésives à partir de techniques d'imagerie thermomécanique</w:t>
               </w:r>
@@ -14779,135 +14779,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais mécaniques sur Zircalloy avec corrélation d'images numériques microscopiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Duriez</w:t>
+                <w:t xml:space="preserve">Identification expérimentale de modèles de zones cohésives à partir de techniques d'imagerie thermomécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421453v1</w:t>
+                <w:t xml:space="preserve">hal-03422830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effondrement d'une colonne de grains dans un fluide</w:t>
               </w:r>
@@ -15008,159 +14995,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On mesh size to cohesive zone parameters relationships</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Essais mécaniques sur Zircalloy avec corrélation d'images numériques microscopiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Thang Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACOMEN 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Liège, Belgium. pp.Cd-Rom</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800456v1</w:t>
+                <w:t xml:space="preserve">hal-03421453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fissuration des matériaux à inclusions granulaires: effet de la microstructure</w:t>
+                <w:t xml:space="preserve">Simulation of crack propagation in cohesive granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Affes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
@@ -15191,194 +15178,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">22nd ALERT workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422659v1</w:t>
+                <w:t xml:space="preserve">hal-00761095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of crack propagation in cohesive granular materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">On mesh size to cohesive zone parameters relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfal Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd ALERT workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Aussois, France</w:t>
+              <w:t xml:space="preserve">ACOMEN 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Liège, Belgium. pp.Cd-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761095v1</w:t>
+                <w:t xml:space="preserve">hal-00800456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle micromécanique d'endommagement basé sur des approches cohésives : bornes et relations micro-macro</w:t>
               </w:r>
@@ -15466,122 +15440,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification expérimentale de modèles de zones cohésives à partir de techniques d'imagerie thermomécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuang Wen</w:t>
+                <w:t xml:space="preserve">Fissuration des matériaux à inclusions granulaires: effet de la microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Affes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422830v1</w:t>
+                <w:t xml:space="preserve">hal-03422659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Cohesive-Zone models using thermo-mechanical imaging techniques</w:t>
               </w:r>
@@ -15898,385 +15898,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils de simulation de rupture dynamique de matériaux hétérogènes (Xper) et d écoulements granulaires immergés (ApoloGRIFF).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contact Dynamics with hydrodynamic interactions applied to granular collapse in a fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Piar</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Wachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">Earth Surface Sedimentary Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592814v1</w:t>
+                <w:t xml:space="preserve">hal-00844256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de traction sur Zircaloy avec corrélation d'images numériques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Duriez</w:t>
+                <w:t xml:space="preserve">Des outils de simulation de rupture dynamique de matériaux hétérogènes (Xper) et d écoulements granulaires immergés (ApoloGRIFF).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Piar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833383v1</w:t>
+                <w:t xml:space="preserve">hal-00592814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact Dynamics with hydrodynamic interactions applied to granular collapse in a fluid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Topin</w:t>
+                <w:t xml:space="preserve">Essai de traction sur Zircaloy avec corrélation d'images numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Thang Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Sedimentary Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">20 ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844256v1</w:t>
+                <w:t xml:space="preserve">hal-00833383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling porous granular aggregates</w:t>
               </w:r>
@@ -16739,286 +16739,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Smooth Fracture Dynamics (NSFD)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+                <w:t xml:space="preserve">Régimes de rupture en 3D influence des interfaces et de la matrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Affes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM IV - IV European Congress on Computational Mechanics: Solids, Structures and Coupled Problems in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, http://www.eccm2010.org/, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques du GdR MeGe : Approches multi-échelles et couplages multi-physiques en géomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00522352v1</w:t>
+                <w:t xml:space="preserve">hal-00844267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régimes de rupture en 3D influence des interfaces et de la matrice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Non Smooth Fracture Dynamics (NSFD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques du GdR MeGe : Approches multi-échelles et couplages multi-physiques en géomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">ECCM IV - IV European Congress on Computational Mechanics: Solids, Structures and Coupled Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, http://www.eccm2010.org/, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844267v1</w:t>
+                <w:t xml:space="preserve">inria-00522352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of a cohesive zone model using Digital Image Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17937,103 +17937,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une identification par mesure de champs de lois de zones cohésives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Peyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Peyroux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique Lagrange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Marseille, France</w:t>
@@ -18259,351 +18259,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00572457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational non-smooth fracture dynamics in nonlinear and heterogeneous materials. Application to fracture of hydrided Zircaloy</w:t>
+                <w:t xml:space="preserve">Simulation numérique de la rupture dynamique des matériaux hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Structural Mechanics in Reactor Technology (SMiRT 18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Pékin, China</w:t>
+              <w:t xml:space="preserve">7ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00580799v1</w:t>
+                <w:t xml:space="preserve">hal-00580802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of dynamical fracture in heterogeneous materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pérales</w:t>
+                <w:t xml:space="preserve">Computational non-smooth fracture dynamics in nonlinear and heterogeneous materials. Application to fracture of hydrided Zircaloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd MIT Conference on computational fluid and solid mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Cambridge, United States. pp.437-441</w:t>
+              <w:t xml:space="preserve">18th International Conference on Structural Mechanics in Reactor Technology (SMiRT 18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00580803v1</w:t>
+                <w:t xml:space="preserve">hal-00580799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique de la rupture dynamique des matériaux hétérogènes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
+                <w:t xml:space="preserve">Numerical simulation of dynamical fracture in heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pérales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">3rd MIT Conference on computational fluid and solid mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Cambridge, United States. pp.437-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00580802v1</w:t>
+                <w:t xml:space="preserve">hal-00580803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fissuration dynamique des composites à matrice métallique. Application au Zircaloy hydruré</w:t>
               </w:r>
@@ -18628,51 +18628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19003,51 +19003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of &amp;quot;Cohesive model for fracture simulation of uranium dioxide at high temperature and strain rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Largenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20132,413 +20132,413 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Pele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Monerie</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Gouic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Liandrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2019 – 14ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France. </w:t>
+              <w:t xml:space="preserve">Mecamat - Rupture des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368683v1</w:t>
+                <w:t xml:space="preserve">hal-02456678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude statistique de la réponse mécanique lors d’essais de traction directe à l’échelle locale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Pélissou</w:t>
+                <w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Pele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mecamat - Rupture des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Aussois, France. </w:t>
+              <w:t xml:space="preserve">CSMA 2019 – 14ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084174v1</w:t>
+                <w:t xml:space="preserve">hal-05368683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Liandrat</w:t>
+                <w:t xml:space="preserve">Étude statistique de la réponse mécanique lors d’essais de traction directe à l’échelle locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Lhonneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Girboveanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pélissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mecamat - Rupture des Matériaux et des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456678v1</w:t>
+                <w:t xml:space="preserve">hal-02084174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical degradation of a numerical material - Application to a Fontainbleau sandstone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21350,51 +21350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05126533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafilaza Armi Manorosoa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Jelea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703549v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Lhonneur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.9768" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2146317" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295926v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Pele" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Liandrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Gouic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8322" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04210078v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Jelea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2023.112314" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478716v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8849" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10058-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Brice Nkoumbou Kaptchouang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107437" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053926v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/acm.2020.570" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898254v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Madani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0389-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Wojtacki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.12.015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667738v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-017-0092-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassan Amarsid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mutabaruka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.012901" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Haller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.01.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265589v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Mielniczuk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.09.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bichet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1346D3388873D8764586D0024859099A129A30E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A298FE5401799EACE59FF22FE7CE750E3EF07A18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911873v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.11.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130949555" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.11.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751385v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.10.031" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268264v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Affes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Topin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12117-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9734-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832307v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.12.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689730v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.188001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672818v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.10.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wachs" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2010.10.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461766v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806626v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.389-417" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.03.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320833v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320841v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248013v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.11.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97L16XRH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2007.07.017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214157v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.11.017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143868v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazalis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desquines" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poussard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT07-A3814" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143894v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gatt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2005.11.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCW17P72-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572476v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;rales" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134056" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49D9892EE8314B639A69790271AFE42C873E5577/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.09.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFN9N9TN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093693v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis L Chaboche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(00)00053-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM0H7DNK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221483v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bretelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Cocou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(01)00052-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLRR5Z6K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423556v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2001.0906" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143957v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cocu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)00124-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMF7V0M8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611068v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Somera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tosi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04249033v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Largenton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Monerie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04249046v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718339v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Largenton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717716v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Al Dandachli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793398v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pelissou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.12.065" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879807v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717982v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544804v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perales" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084045v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Girboveanu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347953v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456733v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348054v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348013v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456777v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347859v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083123v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824649v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perales Frederic" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Babik" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347909v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339331v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080522v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928925v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347790v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899258v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594573v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714009044" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143461v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143438v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141645v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899344v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899269v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511172v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081150v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143705v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141656v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141667v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142044v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706206v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143526v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262576v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121867v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148310v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400129v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142058v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400329v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289415v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444894v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262580v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273985v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081122v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143515v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211412v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141680v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143518v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143310v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moulinec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103163v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247749v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009642v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080963v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262585v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cp Pelissou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247766v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102725v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jebli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594289v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142084v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142099v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833329v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439745v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717039v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858866v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833322v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Thang Vo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440548v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05175407v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440663v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440634v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Wen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799663v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843277v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812018" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722337v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866679v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836335v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866710v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844252v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665936v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760680v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421453v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422538v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800456v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422659v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761095v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628031v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422830v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836299v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844228v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592873v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592814v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833383v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844256v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712897v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1421-2_32" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PKJMQPD1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592815v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844223v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628017v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522352v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844267v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836174v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844279v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844276v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383101v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378637v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466618v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raous" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henninger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Ali Karray" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schryve" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361101v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580789v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572354v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572439v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572470v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572457v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580799v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580803v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580802v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580800v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409666v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Me&#239;te" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy Vincent" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8968-9_70-1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166138v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-1154-8_36" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528382v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653166v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Girardot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Shaqfa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739347v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682105v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093588v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110560v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01814255v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-04779977v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969911v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704427v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Socie" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368683v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084174v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456678v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511167v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409659v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273991v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568145v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247775v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837460v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/369542.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05126533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafilaza Armi Manorosoa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Jelea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703549v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Lhonneur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.9768" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2146317" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295926v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Pele" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Liandrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Gouic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8322" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04210078v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Jelea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2023.112314" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478716v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8849" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10058-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Brice Nkoumbou Kaptchouang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107437" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053926v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/acm.2020.570" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898254v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Madani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0389-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-017-0092-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502421v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Wojtacki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.12.015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassan Amarsid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mutabaruka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.012901" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Haller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.01.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265589v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Mielniczuk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.09.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A298FE5401799EACE59FF22FE7CE750E3EF07A18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264363v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bichet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015029" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1346D3388873D8764586D0024859099A129A30E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911873v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.11.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130949555" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.11.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751385v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.10.031" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268264v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Affes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Topin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12117-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9734-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.188001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832307v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.12.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672818v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.10.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wachs" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2010.10.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806626v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.389-417" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461766v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.03.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320841v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320833v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248013v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.11.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97L16XRH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2007.07.017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214157v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.11.017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143868v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazalis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desquines" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poussard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT07-A3814" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143894v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gatt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2005.11.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCW17P72-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572476v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;rales" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134056" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49D9892EE8314B639A69790271AFE42C873E5577/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.09.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFN9N9TN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093693v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis L Chaboche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(00)00053-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM0H7DNK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221483v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bretelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Cocou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(01)00052-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLRR5Z6K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423556v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2001.0906" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143957v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cocu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)00124-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMF7V0M8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611068v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Somera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tosi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04249033v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Largenton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Monerie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04249046v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793398v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pelissou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.12.065" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717716v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Al Dandachli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718339v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Largenton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879807v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717982v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544804v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perales" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348054v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347953v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084045v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Girboveanu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456733v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456777v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347859v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083123v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824649v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perales Frederic" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Babik" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080522v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339331v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347909v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928925v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347790v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899258v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594573v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714009044" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143461v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141645v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143438v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899344v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899269v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081150v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511172v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143705v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141656v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141667v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289415v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400329v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444894v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148310v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516448v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400129v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121867v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262576v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142044v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143526v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706206v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142058v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262580v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273985v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143515v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081122v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211412v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141680v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143518v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009642v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247749v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143310v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moulinec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103163v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262585v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cp Pelissou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080963v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247766v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102725v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jebli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594289v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142084v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142099v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440663v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717039v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833329v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439745v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833322v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Thang Vo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858866v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440548v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05175407v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440634v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Wen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799663v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843277v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812018" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722337v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866679v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836335v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866710v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844252v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665936v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760680v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422830v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422538v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421453v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761095v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800456v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628031v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422659v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836299v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844228v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592873v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844256v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592814v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833383v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712897v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1421-2_32" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PKJMQPD1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592815v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844223v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628017v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844267v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522352v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836174v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844279v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844276v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383101v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378637v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466618v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raous" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henninger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Ali Karray" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schryve" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361101v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580789v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572354v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572439v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572470v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572457v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580802v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580799v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580803v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580800v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409666v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Me&#239;te" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy Vincent" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8968-9_70-1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166138v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-1154-8_36" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528382v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653166v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Girardot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Shaqfa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739347v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682105v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093588v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110560v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01814255v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-04779977v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969911v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704427v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Socie" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456678v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368683v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084174v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511167v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409659v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273991v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568145v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247775v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837460v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/369542.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>