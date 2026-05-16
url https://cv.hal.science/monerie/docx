--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1355,261 +1355,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced features of a constitutive equation gap identification method for heterogeneous elastoplastic behaviours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Madani</w:t>
+                <w:t xml:space="preserve">Computing the elastic properties of sandstone submitted to progressive dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40323-017-0092-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.16 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2016.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667738v1</w:t>
+                <w:t xml:space="preserve">hal-01502421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the elastic properties of sandstone submitted to progressive dissolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Enhanced features of a constitutive equation gap identification method for heterogeneous elastoplastic behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95, pp.16 - 25. </w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2016.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40323-017-0092-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502421v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoinertial regime of immersed granular flows</w:t>
               </w:r>
@@ -1974,298 +1974,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés élastiques effectives des matériaux nanoporeux à cavités sphériques et sphéroïdales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Haller</w:t>
+                <w:t xml:space="preserve">Une méthode d 'Eigenerosion pour les matériaux hétérogènes. Application aux matériaux cimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pélissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 103 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2015021⟩</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2015029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285056v1</w:t>
+                <w:t xml:space="preserve">hal-01264363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode d 'Eigenerosion pour les matériaux hétérogènes. Application aux matériaux cimentaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+                <w:t xml:space="preserve">Propriétés élastiques effectives des matériaux nanoporeux à cavités sphériques et sphéroïdales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 103 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2015029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2015021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264363v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective flow surface of porous materials with two populations of voids under internal pressure: I. a GTN model</w:t>
               </w:r>
@@ -3475,291 +3475,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NonSmooth Contact Dynamics-based multi-domain solver</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+                <w:t xml:space="preserve">Overall elastoplastic behavior of anisotropic metal-matrix composites reinforced by aligned inclusions. Application to hydrided and irradiated Zircaloy-4 cladding tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ejcm.19.389-417⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (2), pp.175-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806626v1</w:t>
+                <w:t xml:space="preserve">hal-00461766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overall elastoplastic behavior of anisotropic metal-matrix composites reinforced by aligned inclusions. Application to hydrided and irradiated Zircaloy-4 cladding tubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
+                <w:t xml:space="preserve">A NonSmooth Contact Dynamics-based multi-domain solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Piar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bourgeois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Monerie</w:t>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 42 (2), pp.175-188. </w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (3-6), pp.242-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ejcm.19.389-417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461766v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the size of the representative volume element for random quasi-brittle composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pélissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4156,51 +4156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two field multibody method for periodic homogenization in fracture mechanics of nonlinear heterogeneous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4840,259 +4840,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface debonding models: a viscous regularization with a limited rate dependency</w:t>
+                <w:t xml:space="preserve">Unilateral contact with adhesion and friction between two hyperelastic bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis L Chaboche</w:t>
+                <w:t xml:space="preserve">Anne Sophie Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Feyel</w:t>
+                <w:t xml:space="preserve">Marius Cocou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 38 (18), pp.3127-3160. </w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 39 (18), pp.2015-2032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0020-7683(00)00053-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7225(01)00052-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093693v1</w:t>
+                <w:t xml:space="preserve">hal-00221483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unilateral contact with adhesion and friction between two hyperelastic bodies</w:t>
+                <w:t xml:space="preserve">Interface debonding models: a viscous regularization with a limited rate dependency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sophie Bretelle</w:t>
+                <w:t xml:space="preserve">Jean Louis L Chaboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Cocou</w:t>
+                <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 39 (18), pp.2015-2032. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 38 (18), pp.3127-3160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0020-7225(01)00052-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7683(00)00053-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00221483v1</w:t>
+                <w:t xml:space="preserve">hal-02093693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-smooth contact dynamics approach of cohesive materials</w:t>
               </w:r>
@@ -5747,420 +5747,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04249046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Concrete Normal Mode Cohesive behavior at the Centimeter Scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+                <w:t xml:space="preserve">Simulations par Modèles de Zones Cohésives de la fissuration en mode mixte de la pâte de ciment et de l'interface pâte de ciment/granulat sous flexion 3 points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Conference on Fracture, ECF 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CSMA2022 15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793398v1</w:t>
+                <w:t xml:space="preserve">hal-03717716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations par Modèles de Zones Cohésives de la fissuration en mode mixte de la pâte de ciment et de l'interface pâte de ciment/granulat sous flexion 3 points</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
+                <w:t xml:space="preserve">Modèle de zone cohésive viscoplastique dédié à la surfragmentation à haute température des céramiques nucléaires pressurisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Largenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA2022 15ème colloque national en calcul des structures</w:t>
+              <w:t xml:space="preserve">15e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717716v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de zone cohésive viscoplastique dédié à la surfragmentation à haute température des céramiques nucléaires pressurisées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Largenton</w:t>
+                <w:t xml:space="preserve">Experimental Study of Concrete Normal Mode Cohesive behavior at the Centimeter Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Lhonneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Pelissou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd European Conference on Fracture, ECF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Funchal, Portugal. pp.513-521, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2022.12.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718339v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigation of mixed-mode fracture of cement paste and interface under three-point bending test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6477,159 +6477,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical modelling of swelling concrete</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+                <w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Pele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Gouic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Liandrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Upscaling for Strategic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4èmes Journées Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348054v1</w:t>
+                <w:t xml:space="preserve">hal-02456733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-poro-mechanical modeling of cementitious materials (diffusion-precipitation-cracking)</w:t>
+                <w:t xml:space="preserve">Modélisation chimio-mécanique d'un milieu poreux fissuré : application à la réaction sulfatique interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
@@ -6647,431 +6664,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable materials, systems and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Rovinj, Croatia</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348013v1</w:t>
+                <w:t xml:space="preserve">hal-02347953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation chimio-mécanique d'un milieu poreux fissuré : application à la réaction sulfatique interne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+                <w:t xml:space="preserve">Étude statistique de la réponse mécanique lors d'essais de traction directe à l'échelle locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Lhonneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Girboveanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pélissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347953v1</w:t>
+                <w:t xml:space="preserve">hal-02084045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude statistique de la réponse mécanique lors d'essais de traction directe à l'échelle locale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Pélissou</w:t>
+                <w:t xml:space="preserve">Chemo-mechanical modelling of swelling concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">Upscaling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084045v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kathleen Pele</w:t>
+                <w:t xml:space="preserve">Chemo-poro-mechanical modeling of cementitious materials (diffusion-precipitation-cracking)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Matériaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">Sustainable materials, systems and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rovinj, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456733v1</w:t>
+                <w:t xml:space="preserve">hal-02348013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de machine learning pour la prédiction de trajets de fissures dans les matériaux cimentaires sur la base de descripteurs morphologiques locaux</w:t>
               </w:r>
@@ -7303,77 +7303,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude statistique de la réponse mécanique lors d'essais de traction directe à l'échelle locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Lhonneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Girboveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pélissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7530,917 +7530,917 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of heterogeneous elasto-plastic behaviors using the Constitutive Equation Gap Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Madani</w:t>
+                <w:t xml:space="preserve">Simulation du vieillissement des matériaux cimentaires par une modélisation chimio-poromécanique (diffusion-précipitation-fissuration)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080522v1</w:t>
+                <w:t xml:space="preserve">hal-02347909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des mécanismes de fragmentation du combustible UO2 en situation d'Accident de Perte de Réfrigérant Primaire (APRP)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Masson</w:t>
+                <w:t xml:space="preserve">Identification of heterogeneous elasto-plastic behaviors using the Constitutive Equation Gap Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pélissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aussois 2018 - Colloque National Mécamat "Matériaux Numériques : Microstructures et comportements thermomécaniques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
+              <w:t xml:space="preserve">PhotoMechanics2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339331v1</w:t>
+                <w:t xml:space="preserve">hal-02080522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du vieillissement des matériaux cimentaires par une modélisation chimio-poromécanique (diffusion-précipitation-fissuration)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Socié</w:t>
+                <w:t xml:space="preserve">Modélisation des mécanismes de fragmentation du combustible UO2 en situation d'Accident de Perte de Réfrigérant Primaire (APRP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Aussois 2018 - Colloque National Mécamat "Matériaux Numériques : Microstructures et comportements thermomécaniques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347909v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Dense Granular Suspension</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Modélisation chimio-mécanique de la fissuration de matériaux cimentaires : vieillissement et tenue des enceintes de confinement des centrales nucléaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd YADE workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Aussois 2018 - Colloque National Mécamat " Matériaux Numériques : Microstructures et comportements thermomécaniques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928925v1</w:t>
+                <w:t xml:space="preserve">hal-02347790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation chimio-mécanique de la fissuration de matériaux cimentaires : vieillissement et tenue des enceintes de confinement des centrales nucléaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+                <w:t xml:space="preserve">Simulation of Dense Granular Suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aussois 2018 - Colloque National Mécamat " Matériaux Numériques : Microstructures et comportements thermomécaniques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
+              <w:t xml:space="preserve">2nd YADE workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347790v1</w:t>
+                <w:t xml:space="preserve">hal-02928925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparative de trois méthodes performantes de simulation numérique de la fissuration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
+                <w:t xml:space="preserve">Scaling behavior of immersed granular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714009044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899258v1</w:t>
+                <w:t xml:space="preserve">hal-01594573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling behavior of immersed granular flows</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relations microstructure-tortuosité-perméabilité dans les composites inclusions/matrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées thématiques AUGC, Vieillissement du béton : Approches multi-échelles et couplages multi-physiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594573v1</w:t>
+                <w:t xml:space="preserve">hal-02143461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations microstructure-tortuosité-perméabilité dans les composites inclusions/matrice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse comparative de trois méthodes performantes de simulation numérique de la fissuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques AUGC, Vieillissement du béton : Approches multi-échelles et couplages multi-physiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143461v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local adaptive refinement method applied to Cohesive Zone Models for heterogeneous materials</w:t>
               </w:r>
@@ -8547,51 +8547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du comportement mécanique d'un matériau modèle soumis à une dissolution progressive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8878,364 +8878,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of heterogeneous elastoplastic materials by Constitutive Equation Gap Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Madani</w:t>
+                <w:t xml:space="preserve">Chemical degradation of a numerical material - application to Fontainebleau sandstone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iDICs 2016 Conference and Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Philadelphie, United States</w:t>
+              <w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081150v1</w:t>
+                <w:t xml:space="preserve">hal-01511172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical degradation of a numerical material - application to Fontainebleau sandstone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
+                <w:t xml:space="preserve">Local adaptive refinement method for the fracture of heterogenous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">The Nuclear Materials Conference - NuMat2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511172v1</w:t>
+                <w:t xml:space="preserve">hal-02143705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local adaptive refinement method for the fracture of heterogenous materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+                <w:t xml:space="preserve">Identification of heterogeneous elastoplastic materials by Constitutive Equation Gap Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pélissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Nuclear Materials Conference - NuMat2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">iDICs 2016 Conference and Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143705v1</w:t>
+                <w:t xml:space="preserve">hal-02081150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local adaptive refinement method for the fracture of heterogeneous materials</w:t>
               </w:r>
@@ -9342,51 +9342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking into account transport mechanisms in crack tracking problem of heterogeneous materials: application to the operating lifespan of nuclear power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9444,254 +9444,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dégradation chimique d'un matériau modèle : une application pour le grès de Fontainebleau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
+                <w:t xml:space="preserve">Toward a micromechanical identification of cohesive parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque National en Calcul des Structures </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://csma2015.ec-nantes.fr/index.php?page=index.php, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289415v1</w:t>
+                <w:t xml:space="preserve">hal-02142044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective elastic properties of bi-nanoporous materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Haller</w:t>
+                <w:t xml:space="preserve">Fragmentation and flow of porous aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilateral French-Italy Workshop </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Arpino, Italy</w:t>
+              <w:t xml:space="preserve">Workshop MIST : Friction, Fracture, Failure [Microstructural Effects]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400329v1</w:t>
+                <w:t xml:space="preserve">hal-02143526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation micromécanique de l'endommagement par approches cohésives : quelques aspects théoriques et numériques</w:t>
+                <w:t xml:space="preserve">Homogénéisation non linéaire d'un milieu `cohésif-volumique'. Critères pratiques pour la calibration des MZCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
@@ -9709,1118 +9735,1092 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444894v1</w:t>
+                <w:t xml:space="preserve">hal-01706206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de microstructures polydisperses : application à l'étude de fissuration d'un béton numérique par les zones cohésives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Pelissou</w:t>
+                <w:t xml:space="preserve">Chemical Degradation of a Numerically Genetared Material : Application to Fontainebleau Sandstone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Beauval, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Porous Media and Annual InterPore Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148310v1</w:t>
+                <w:t xml:space="preserve">hal-02142058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xper: une plateforme pour la simulation numérique distribuée d'interactions multiphysiques entre corps.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Génération de microstructures polydisperses : application à l'étude de fissuration d'un béton numérique par les zones cohésives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">2èmes Journées Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Beauval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516448v1</w:t>
+                <w:t xml:space="preserve">hal-02148310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement élastique effectif des matériaux nanoporeux à cavités sphériques et sphéroïdales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Haller</w:t>
+                <w:t xml:space="preserve">Xper: une plateforme pour la simulation numérique distribuée d'interactions multiphysiques entre corps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Babik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures – CSMA2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400129v1</w:t>
+                <w:t xml:space="preserve">hal-01516448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dégradation chimique d’un matériau modèle : une application pour le grès de Fontainebleau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement élastique effectif des matériaux nanoporeux à cavités sphériques et sphéroïdales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Matériaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Saint-Aignan-sur-Cher, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures – CSMA2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121867v1</w:t>
+                <w:t xml:space="preserve">hal-01400129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d’Eigenerosion : mise en œuvre et extension aux matériaux hétérogènes. Application aux matériaux cimentaires.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+                <w:t xml:space="preserve">La dégradation chimique d’un matériau modèle : une application pour le grès de Fontainebleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">Journées Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Saint-Aignan-sur-Cher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262576v1</w:t>
+                <w:t xml:space="preserve">hal-01121867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a micromechanical identification of cohesive parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Méthode d’Eigenerosion : mise en œuvre et extension aux matériaux hétérogènes. Application aux matériaux cimentaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pélissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142044v1</w:t>
+                <w:t xml:space="preserve">hal-01262576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation and flow of porous aggregates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Effective elastic properties of bi-nanoporous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop MIST : Friction, Fracture, Failure [Microstructural Effects]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Bilateral French-Italy Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Arpino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143526v1</w:t>
+                <w:t xml:space="preserve">hal-01400329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogénéisation non linéaire d'un milieu `cohésif-volumique'. Critères pratiques pour la calibration des MZCs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nawfal Blal</w:t>
+                <w:t xml:space="preserve">La dégradation chimique d'un matériau modèle : une application pour le grès de Fontainebleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">12e Colloque National en Calcul des Structures </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://csma2015.ec-nantes.fr/index.php?page=index.php, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706206v1</w:t>
+                <w:t xml:space="preserve">hal-01289415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Degradation of a Numerically Genetared Material : Application to Fontainebleau Sandstone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
+                <w:t xml:space="preserve">Modélisation micromécanique de l'endommagement par approches cohésives : quelques aspects théoriques et numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Porous Media and Annual InterPore Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142058v1</w:t>
+                <w:t xml:space="preserve">hal-03444894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eigenerosion: extension and applications to heterogeneous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pélissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11139,51 +11139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pélissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11450,51 +11450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de transports dans la fissuration des matériaux hétérogènes : application à la durée de vie d’exploitation des centrales nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11552,489 +11552,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micromechanical-based model for the ductile cohesive-volumetric damage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Effective plastic flow surface of a porous material with two populations of voids subjected to internal pressures: constitutive modeling and 3- dimensional full-field numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Moulinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International workshop on physics based material models and experimental observations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Izmir, Turkey</w:t>
+              <w:t xml:space="preserve">International Symposium on Plasticity and Its Current Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Freeport, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009642v1</w:t>
+                <w:t xml:space="preserve">hal-02143310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective elastic properties of nanoporous materials with spherical and ellipsoidal in shape voids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Haller</w:t>
+                <w:t xml:space="preserve">Microstructure reconstruction of sandsone and limestone by grains deposit -application for CO 2 geological storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC14 – European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">14th European Mechanics of Materials Conference - EMMC14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Gothembourg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247749v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective plastic flow surface of a porous material with two populations of voids subjected to internal pressures: constitutive modeling and 3- dimensional full-field numerical simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective elastic properties of nanoporous materials with spherical and ellipsoidal in shape voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Plasticity and Its Current Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Freeport, United States</w:t>
+              <w:t xml:space="preserve">EMMC14 – European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143310v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure reconstruction of sandsone and limestone by grains deposit -application for CO 2 geological storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
+                <w:t xml:space="preserve">A micromechanical-based model for the ductile cohesive-volumetric damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Mechanics of Materials Conference - EMMC14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Gothembourg, Sweden</w:t>
+              <w:t xml:space="preserve">3rd International workshop on physics based material models and experimental observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103163v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'Eigenerosion : mise en œuvre et extension aux matériaux hétérogènes. Application à la fissuration de matériaux cimentaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12150,51 +12150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pélissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12770,135 +12770,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un fluide sur la dynamique d'effondrement d'une colonne de grains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Topin</w:t>
+                <w:t xml:space="preserve">Imagerie thermomécanique et changements d'échelles pour l'identification de modèles de zones cohésives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfal Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11ème colloque national en calcul des structures, CSMA2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440663v1</w:t>
+                <w:t xml:space="preserve">hal-00833329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement effectif d'un milieu cohésif : approche micromécanique</w:t>
               </w:r>
@@ -12940,414 +12957,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717039v1</w:t>
+                <w:t xml:space="preserve">hal-03439745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie thermomécanique et changements d'échelles pour l'identification de modèles de zones cohésives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Phase property identification using inverse homogenization approaches and field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Thang Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque national en calcul des structures, CSMA2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833329v1</w:t>
+                <w:t xml:space="preserve">hal-00833322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement effectif d'un milieu cohésif : approche micromécanique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Plan d'expériences numériques adaptatifs pour les études mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ginsbourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439745v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase property identification using inverse homogenization approaches and field measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Duriez</w:t>
+                <w:t xml:space="preserve">Granular slumping in a fluid: Focus on runout distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">PARTICLES 2013 - III International Conference on Particle-based Methods : fundamentals and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIMNE (International Center for Numerical Methods in Engineering); ECCOMAS et IACM, Sep 2013, Stuttgart, Germany. pp.115-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833322v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective flow surface of a porous material with two populations of voids: constitutive modelling and 3 dimensional full field numerical simulations</w:t>
               </w:r>
@@ -13435,472 +13448,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan d'expériences numériques adaptatifs pour les études mécaniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Ginsbourger</w:t>
+                <w:t xml:space="preserve">Comportement effectif d'un milieu cohésif : approche micromécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfal Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440548v1</w:t>
+                <w:t xml:space="preserve">hal-01717039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular slumping in a fluid: Focus on runout distances</w:t>
+                <w:t xml:space="preserve">Effet d'un fluide sur la dynamique d'effondrement d'une colonne de grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PARTICLES 2013 - III International Conference on Particle-based Methods : fundamentals and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIMNE (International Center for Numerical Methods in Engineering); ECCOMAS et IACM, Sep 2013, Stuttgart, Germany. pp.115-123</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175407v1</w:t>
+                <w:t xml:space="preserve">hal-03440663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification expérimentale de lois cohésives à partir de techniques d'imagerie thermomécanique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
+                <w:t xml:space="preserve">Overall elastoplastic behaviour of a cohesive medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfal Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440634v1</w:t>
+                <w:t xml:space="preserve">hal-00799663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overall elastoplastic behaviour of a cohesive medium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Identification expérimentale de lois cohésives à partir de techniques d'imagerie thermomécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799663v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumbling sandpiles in a fluid</w:t>
               </w:r>
@@ -14219,90 +14219,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental identification of Cohesive Zone Models from thermo-mechanical imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14550,1733 +14550,1733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Numerical and Mechanical Issues When Using Intrinsic Cohesive Approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Modeling submarine avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Solid Mechanics Conference (ESMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Austria</w:t>
+              <w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665936v1</w:t>
+                <w:t xml:space="preserve">hal-00760680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling submarine avalanches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
+                <w:t xml:space="preserve">Some Numerical and Mechanical Issues When Using Intrinsic Cohesive Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfal Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">European Solid Mechanics Conference (ESMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760680v1</w:t>
+                <w:t xml:space="preserve">hal-00665936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification expérimentale de modèles de zones cohésives à partir de techniques d'imagerie thermomécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuang Wen</w:t>
+                <w:t xml:space="preserve">Essais mécaniques sur Zircalloy avec corrélation d'images numériques microscopiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Thang Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422830v1</w:t>
+                <w:t xml:space="preserve">hal-03421453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effondrement d'une colonne de grains dans un fluide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of crack propagation in cohesive granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Affes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Wachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">22nd ALERT workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422538v1</w:t>
+                <w:t xml:space="preserve">hal-00761095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais mécaniques sur Zircalloy avec corrélation d'images numériques microscopiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Duriez</w:t>
+                <w:t xml:space="preserve">On mesh size to cohesive zone parameters relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfal Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">ACOMEN 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Liège, Belgium. pp.Cd-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421453v1</w:t>
+                <w:t xml:space="preserve">hal-00800456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of crack propagation in cohesive granular materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Modèle micromécanique d'endommagement basé sur des approches cohésives : bornes et relations micro-macro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfal Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd ALERT workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Aussois, France</w:t>
+              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Besançon, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761095v1</w:t>
+                <w:t xml:space="preserve">hal-00628031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On mesh size to cohesive zone parameters relationships</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Fissuration des matériaux à inclusions granulaires: effet de la microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Affes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACOMEN 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Liège, Belgium. pp.Cd-Rom</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800456v1</w:t>
+                <w:t xml:space="preserve">hal-03422659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle micromécanique d'endommagement basé sur des approches cohésives : bornes et relations micro-macro</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Effondrement d'une colonne de grains dans un fluide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Wachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Besançon, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628031v1</w:t>
+                <w:t xml:space="preserve">hal-03422538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fissuration des matériaux à inclusions granulaires: effet de la microstructure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Identification expérimentale de modèles de zones cohésives à partir de techniques d'imagerie thermomécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422659v1</w:t>
+                <w:t xml:space="preserve">hal-03422830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Cohesive-Zone models using thermo-mechanical imaging techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Chrysochoos</w:t>
+                <w:t xml:space="preserve">Essai de traction sur Zircaloy avec corrélation d'images numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Thang Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Bruxelles, Belgium. 2 p</w:t>
+              <w:t xml:space="preserve">20 ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836299v1</w:t>
+                <w:t xml:space="preserve">hal-00833383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure of granular solids : stress fields and damage at the sub-particle scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafik Affes</w:t>
+                <w:t xml:space="preserve">Contact Dynamics with hydrodynamic interactions applied to granular collapse in a fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Wachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Bifurcation and Degradation in Geomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Earth Surface Sedimentary Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844228v1</w:t>
+                <w:t xml:space="preserve">hal-00844256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle micromécanique d'endommagement basé sur des approches cohésives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Des outils de simulation de rupture dynamique de matériaux hétérogènes (Xper) et d écoulements granulaires immergés (ApoloGRIFF).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Piar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592873v1</w:t>
+                <w:t xml:space="preserve">hal-00592814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact Dynamics with hydrodynamic interactions applied to granular collapse in a fluid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Topin</w:t>
+                <w:t xml:space="preserve">Modèle micromécanique d'endommagement basé sur des approches cohésives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfal Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Sedimentary Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844256v1</w:t>
+                <w:t xml:space="preserve">hal-00592873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils de simulation de rupture dynamique de matériaux hétérogènes (Xper) et d écoulements granulaires immergés (ApoloGRIFF).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+                <w:t xml:space="preserve">Identification of Cohesive-Zone models using thermo-mechanical imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">PhotoMechanics 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Bruxelles, Belgium. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592814v1</w:t>
+                <w:t xml:space="preserve">hal-00836299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de traction sur Zircaloy avec corrélation d'images numériques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Duriez</w:t>
+                <w:t xml:space="preserve">Failure of granular solids : stress fields and damage at the sub-particle scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Affes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Bifurcation and Degradation in Geomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833383v1</w:t>
+                <w:t xml:space="preserve">hal-00844228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling porous granular aggregates</w:t>
               </w:r>
@@ -16739,243 +16739,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régimes de rupture en 3D influence des interfaces et de la matrice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Non Smooth Fracture Dynamics (NSFD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques du GdR MeGe : Approches multi-échelles et couplages multi-physiques en géomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">ECCM IV - IV European Congress on Computational Mechanics: Solids, Structures and Coupled Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, http://www.eccm2010.org/, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844267v1</w:t>
+                <w:t xml:space="preserve">inria-00522352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Smooth Fracture Dynamics (NSFD)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+                <w:t xml:space="preserve">Régimes de rupture en 3D influence des interfaces et de la matrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Affes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM IV - IV European Congress on Computational Mechanics: Solids, Structures and Coupled Problems in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, http://www.eccm2010.org/, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques du GdR MeGe : Approches multi-échelles et couplages multi-physiques en géomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00522352v1</w:t>
+                <w:t xml:space="preserve">hal-00844267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of a cohesive zone model using Digital Image Correlation</w:t>
               </w:r>
@@ -16987,51 +16987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17633,325 +17633,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieux poreux à deux populations de cavités : bornes non linéaires et estimation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
+                <w:t xml:space="preserve">Génération et analyse de la mésostructure d'un milieu discret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Suquet</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées des thèses IRSN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361101v1</w:t>
+                <w:t xml:space="preserve">hal-00580789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération et analyse de la mésostructure d'un milieu discret</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+                <w:t xml:space="preserve">Approche locale de la fissuration dynamique de matériaux à gradients de propriétés. Application au Zircaloy fydruré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pérales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des thèses IRSN</w:t>
+              <w:t xml:space="preserve">Colloque annuel MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00580789v1</w:t>
+                <w:t xml:space="preserve">hal-00572354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche locale de la fissuration dynamique de matériaux à gradients de propriétés. Application au Zircaloy fydruré</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pérales</w:t>
+                <w:t xml:space="preserve">Milieux poreux à deux populations de cavités : bornes non linéaires et estimation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Chrysochoos</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Aussois, France</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572354v1</w:t>
+                <w:t xml:space="preserve">hal-03361101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une identification par mesure de champs de lois de zones cohésives</w:t>
               </w:r>
@@ -18259,351 +18259,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00572457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique de la rupture dynamique des matériaux hétérogènes</w:t>
+                <w:t xml:space="preserve">Computational non-smooth fracture dynamics in nonlinear and heterogeneous materials. Application to fracture of hydrided Zircaloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">18th International Conference on Structural Mechanics in Reactor Technology (SMiRT 18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00580802v1</w:t>
+                <w:t xml:space="preserve">hal-00580799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational non-smooth fracture dynamics in nonlinear and heterogeneous materials. Application to fracture of hydrided Zircaloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
+                <w:t xml:space="preserve">Numerical simulation of dynamical fracture in heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pérales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Structural Mechanics in Reactor Technology (SMiRT 18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Pékin, China</w:t>
+              <w:t xml:space="preserve">3rd MIT Conference on computational fluid and solid mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Cambridge, United States. pp.437-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00580799v1</w:t>
+                <w:t xml:space="preserve">hal-00580803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of dynamical fracture in heterogeneous materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pérales</w:t>
+                <w:t xml:space="preserve">Simulation numérique de la rupture dynamique des matériaux hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd MIT Conference on computational fluid and solid mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Cambridge, United States. pp.437-441</w:t>
+              <w:t xml:space="preserve">7ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00580803v1</w:t>
+                <w:t xml:space="preserve">hal-00580802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fissuration dynamique des composites à matrice métallique. Application au Zircaloy hydruré</w:t>
               </w:r>
@@ -18628,51 +18628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19003,51 +19003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of &amp;quot;Cohesive model for fracture simulation of uranium dioxide at high temperature and strain rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Largenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20113,152 +20113,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Liandrat</w:t>
+                <w:t xml:space="preserve">Étude statistique de la réponse mécanique lors d’essais de traction directe à l’échelle locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Lhonneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Girboveanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pélissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mecamat - Rupture des Matériaux et des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456678v1</w:t>
+                <w:t xml:space="preserve">hal-02084174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t>
               </w:r>
@@ -20363,182 +20363,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude statistique de la réponse mécanique lors d’essais de traction directe à l’échelle locale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Monerie</w:t>
+                <w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Pele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Gouic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Liandrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mecamat - Rupture des Matériaux et des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084174v1</w:t>
+                <w:t xml:space="preserve">hal-02456678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical degradation of a numerical material - Application to a Fontainbleau sandstone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21350,51 +21350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05126533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafilaza Armi Manorosoa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Jelea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703549v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Lhonneur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.9768" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2146317" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295926v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Pele" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Liandrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Gouic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8322" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04210078v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Jelea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2023.112314" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478716v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8849" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10058-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Brice Nkoumbou Kaptchouang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107437" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053926v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/acm.2020.570" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898254v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Madani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0389-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-017-0092-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502421v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Wojtacki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.12.015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassan Amarsid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mutabaruka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.012901" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Haller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.01.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265589v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Mielniczuk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.09.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A298FE5401799EACE59FF22FE7CE750E3EF07A18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264363v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bichet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015029" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1346D3388873D8764586D0024859099A129A30E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911873v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.11.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130949555" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.11.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751385v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.10.031" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268264v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Affes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Topin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12117-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9734-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.188001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832307v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.12.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672818v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.10.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wachs" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2010.10.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806626v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.389-417" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461766v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.03.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320841v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320833v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248013v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.11.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97L16XRH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2007.07.017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214157v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.11.017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143868v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazalis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desquines" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poussard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT07-A3814" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143894v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gatt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2005.11.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCW17P72-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572476v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;rales" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134056" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49D9892EE8314B639A69790271AFE42C873E5577/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.09.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFN9N9TN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093693v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis L Chaboche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(00)00053-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM0H7DNK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221483v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bretelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Cocou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(01)00052-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLRR5Z6K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423556v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2001.0906" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143957v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cocu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)00124-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMF7V0M8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611068v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Somera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tosi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04249033v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Largenton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Monerie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04249046v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793398v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pelissou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.12.065" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717716v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Al Dandachli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718339v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Largenton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879807v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717982v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544804v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perales" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348054v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347953v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084045v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Girboveanu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456733v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456777v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347859v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083123v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824649v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perales Frederic" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Babik" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080522v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339331v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347909v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928925v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347790v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899258v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594573v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714009044" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143461v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141645v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143438v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899344v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899269v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081150v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511172v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143705v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141656v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141667v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289415v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400329v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444894v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148310v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516448v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400129v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121867v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262576v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142044v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143526v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706206v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142058v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262580v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273985v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143515v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081122v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211412v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141680v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143518v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009642v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247749v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143310v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moulinec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103163v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262585v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cp Pelissou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080963v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247766v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102725v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jebli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594289v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142084v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142099v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440663v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717039v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833329v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439745v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833322v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Thang Vo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858866v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440548v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05175407v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440634v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Wen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799663v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843277v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812018" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722337v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866679v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836335v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866710v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844252v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665936v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760680v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422830v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422538v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421453v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761095v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800456v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628031v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422659v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836299v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844228v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592873v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844256v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592814v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833383v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712897v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1421-2_32" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PKJMQPD1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592815v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844223v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628017v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844267v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522352v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836174v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844279v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844276v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383101v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378637v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466618v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raous" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henninger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Ali Karray" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schryve" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361101v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580789v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572354v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572439v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572470v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572457v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580802v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580799v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580803v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580800v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409666v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Me&#239;te" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy Vincent" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8968-9_70-1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166138v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-1154-8_36" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528382v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653166v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Girardot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Shaqfa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739347v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682105v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093588v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110560v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01814255v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-04779977v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969911v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704427v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Socie" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456678v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368683v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084174v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511167v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409659v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273991v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568145v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247775v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837460v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/369542.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05126533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafilaza Armi Manorosoa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Jelea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703549v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Lhonneur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.9768" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2146317" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295926v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Pele" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Liandrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Gouic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8322" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04210078v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Jelea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2023.112314" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478716v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8849" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10058-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Brice Nkoumbou Kaptchouang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107437" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053926v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/acm.2020.570" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898254v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Madani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0389-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Wojtacki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.12.015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667738v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-017-0092-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassan Amarsid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mutabaruka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.012901" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Haller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.01.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265589v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Mielniczuk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.09.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bichet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1346D3388873D8764586D0024859099A129A30E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A298FE5401799EACE59FF22FE7CE750E3EF07A18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911873v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.11.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130949555" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.11.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751385v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.10.031" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268264v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Affes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Topin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12117-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9734-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.188001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832307v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.12.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672818v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.10.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wachs" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2010.10.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461766v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806626v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.389-417" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.03.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320841v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320833v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248013v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.11.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97L16XRH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2007.07.017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214157v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.11.017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143868v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazalis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desquines" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poussard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT07-A3814" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143894v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gatt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2005.11.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCW17P72-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572476v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;rales" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134056" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49D9892EE8314B639A69790271AFE42C873E5577/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.09.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFN9N9TN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221483v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bretelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Cocou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(01)00052-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLRR5Z6K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093693v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis L Chaboche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(00)00053-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM0H7DNK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423556v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2001.0906" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143957v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cocu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)00124-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMF7V0M8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611068v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Somera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tosi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04249033v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Largenton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Monerie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04249046v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717716v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Al Dandachli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718339v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Largenton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793398v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pelissou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.12.065" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879807v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717982v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544804v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perales" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456733v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347953v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084045v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Girboveanu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348054v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348013v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456777v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347859v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083123v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824649v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perales Frederic" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Babik" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347909v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080522v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339331v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347790v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928925v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594573v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714009044" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143461v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899258v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141645v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143438v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899344v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899269v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511172v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143705v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081150v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141656v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141667v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142044v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143526v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706206v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142058v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148310v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516448v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400129v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121867v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262576v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400329v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289415v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444894v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262580v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273985v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143515v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081122v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211412v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141680v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143518v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143310v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moulinec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103163v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247749v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009642v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262585v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cp Pelissou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080963v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247766v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102725v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jebli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594289v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142084v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142099v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833329v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439745v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833322v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Thang Vo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440548v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05175407v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858866v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717039v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440663v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799663v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440634v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Wen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843277v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812018" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722337v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866679v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836335v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866710v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844252v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760680v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665936v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421453v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761095v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800456v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628031v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422659v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422538v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422830v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833383v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844256v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592814v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592873v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836299v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844228v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712897v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1421-2_32" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PKJMQPD1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592815v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844223v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628017v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522352v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844267v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836174v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844279v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844276v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383101v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378637v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466618v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raous" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henninger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Ali Karray" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schryve" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580789v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572354v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361101v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572439v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572470v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572457v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580799v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580803v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580802v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580800v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409666v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Me&#239;te" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy Vincent" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8968-9_70-1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166138v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-1154-8_36" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528382v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653166v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Girardot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Shaqfa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739347v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682105v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093588v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110560v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01814255v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-04779977v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969911v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704427v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Socie" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084174v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368683v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456678v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511167v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409659v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273991v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568145v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247775v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837460v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/369542.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>