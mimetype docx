--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -40,50 +40,131 @@
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Monia O'BRIEN CASTRO </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">MONIA O'BRIEN CASTRO, Maître de conférences, Université de Tours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">monia-obrien-castro</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0003-4349-5261</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">084264713</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -99,784 +180,853 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tackling ‘Gangs’ Through Crime: Davis Cameron’s Handling of the 2011 English Riots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Social Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Rap as Gaeilge and Kneecap : Turning US Hip Hop Into a Tool For Irish Identity, Resistance, And Community Bridging in Post-Conflict Northern Ireland”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WILEY INTERDISCIPLINARY REVIEWS-RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“On Exclusion, Manipulation, and Repression : The 2011 English Riots”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Istanbul Policy Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1 (3), pp.3-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33182/ipr.v3i1.3475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anger in the City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglistica AION : an interdisciplinary journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, Living in the Age of Anger: Representing ‘negative solidarities’ in Contemporary Global Culture, Ciocca Rossella and Sabita Manian (Eds.), 25 (2 (2021)), pp.105-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6093/2035-8504/9797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abolitionnismes aux Etats-Unis. Et ailleurs?: Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRAAT On-Line</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Monia O'BRIEN CASTRO et Maboula SOUMAHORO (eds.), Abolitionnismes aux Etats-Unis. Et ailleurs?, Abolitionnismes aux Etats-Unis. Et ailleurs?, 24, pp.ISSN 1954-3220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« White Niggers’ Street Corner Society : les « gangs » de rue dans l’Irlande du Nord post-conflit »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, L'Irlande du Nord dans un Royaume en turbulences., 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/osb.2538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Thatcher in Popular Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Margaret Thatcher in Popular Culture, 17, pp. 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pandemonium Britain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Urban History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, City in Protest, 4, pp. 607-624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘‘Living on Road’’ in Britain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Labelling the Deviant: Othering and exclusion in Britain from past to present, 19 (1), pp. 122-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la cohésion antisociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Dynamics of Cultural Exchange in the English Speaking World, 13, pp. 107-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Privatization of Inner Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Living Archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9, pp. 10-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -886,5197 +1036,5595 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">‘Cultural Appropriation in Context: Histories, Encounters, and Power’ International Symposium</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Cultural Appropriation: Kneecap and the Rearticulation of the Politics of Hip Hop in Post-Conflict Northern Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">‘Cultural Appropriation in Context: Histories, Encounters and Power’ International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Turku University, May 2026, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kneecap’s Rap as Gaeilge : Adapting US Hip Hop to Foster Irish Identity, Resistance, and Community Bridging in Post-Conflict Northern Ireland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Annual International Conference of the European Hiphop Studies Network entitled ‘“Things Done Changed”: Hip Hop Futures for a World on Fire’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groningen University (The Netherlands), Feb 2026, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Rap as Gaeilge and Kneecap : Turning US Hip Hop Into a Tool For Irish Identity And Resistance in Post-Conflict Northern Ireland”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facing Inequalities : Strategies for Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graz University, Nov 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making a Living in the Margins : British County Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making a Living in the Margins – Past and Present - on the Concept of the Makeshift Economy International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Helsinki University, Aug 2025, HELSINKI, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Instrumentalization of ‘Gangs’: The Aftermath of the August 2011 English Riots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violence and Society International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, London Centre for Interdisciplinary Research; Birkbeck University, May 2024, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De la gestion illibérale des ‘gangs’ britanniques : le cas des émeutes anglaises de 2011 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violence et violences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFR Arts et Sciences Humaines, Université de Tours, Apr 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oops... They'be Been Doing It Again</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livable Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, New York City College of Technology and AMPS (Architecture, Media, Politics, Society), Jun 2023, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débat sur la fin programmée des jurys d'assises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sauvons le jury populaire!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monia O'BRIEN CASTRO &amp; Benjamin FIORINI, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers/Frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monia O'BRIEN CASTRO; Joëlle POPINEAU; Elizabeth SHEPPARD; Sylvester OSU; Catherine DOUZOU, Oct 2023, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Little Big Lies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on "Delinquency, Crimes and Repression in History"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tunisian Mediterranean Association for Historical, Social and Economic Studies in Béja (Tunisia), Nov 2022, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“A Janus-Like Intolerant State”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrimination, Violence and Intolerance International Interdisciplinary Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« History Repeating: Repressing the British Poor »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thatcherism 2020, The Annual Conference of the Thatcher Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Thatcher Network, Jul 2021, Newcastle Upon Tyne, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“ The Paradigm Shift: The Instrumentalisation of British &amp;quot;Gangs&amp;quot;”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, The Thatcher Network, Jul 2021, Newcastle Upon Tyne, United Kingdom</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Protestations sociales et révoltes urbaines, une histoire comparée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participation au 4e numéro de l’émission « Un Tours d'Histoire », proposée par le département d’Histoire et d’Archéologie de l’Université de Tours sur Radio Campus Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Janniard, Jan 2020, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sylvain Janniard, Jan 2020, Tours, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">60e Congrès de la SAES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">'Renaissance(s)'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monia O'BRIEN CASTRO Joëlle POPINEAU Elizabeth SHEPPARD, Jun 2020, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Monia O'BRIEN CASTRO Joëlle POPINEAU Elizabeth SHEPPARD, Jun 2020, Tours, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Abolitionnisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anti Slavery Movement in the US</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monia O'BRIEN CASTRO Maboula SOUMAHORO, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Monia O'BRIEN CASTRO Maboula SOUMAHORO, Mar 2019, Tours, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Media Representation of British Inner-City Black Youths: Demagogy through Myth-Making ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Realities, Alternatives and Possibilities International Conference on Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, London Centre For Interdisciplinary Research, May 2019, London, Birkbeck University, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, London Centre For Interdisciplinary Research, May 2019, London, Birkbeck University, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life on Road in Britain: A Contemporary Urban Legend?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violence and Society International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, London Centre for Interdisciplinary Research, Birkbeck University, Jun 2018, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, London Centre for Interdisciplinary Research, Birkbeck University, Jun 2018, London, United Kingdom</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De l’inné et de l’acquis dans les ‘gangs’ britanniques contemporains ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GRER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“A Portait of 'Tinderbox Towns'' Black Youths, or Demagoguery Gone Media-Mad”, Journée d’étude consacrée à « Presse et minorités ethniques en Grande-Bretagne: classe, “race” et genre ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Presse et minorités ethniques en Grande-Bretagne: classe, “race” et genre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Diderot, Apr 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les terroristes domestiques : la fièvre des « gangs » au Royaume-Uni »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Désordre: Politique, Arts et Société </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis MacNeice: An Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée agrégation Louis MacNeice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monia O'BRIEN CASTRO, Jan 2017, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Part of “Death” in “Mankind Justified by Faith” (dramatic reading), by Henri de Barran, translated and adapted by Richard Hillman.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVe Table Ronde sur le Théâtre Tudor, “Forms of the Supernatural on Stage: Evolution, Mutations”. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Richard Hillman, Sep 2017, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journée agrégation Louis MacNeice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée agrégation Louis MacNeice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monia O'BRIEN CASTRO, Jan 2017, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Pandemonium Britain: Interactions Between Formal and Informal Places of Governance in the 1980s”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British History Seminar, Manchester Metropolitan University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Thatcher in Popular Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salbayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Margaret Thatcher in Popular Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monia O'BRIEN CASTRO Sébastien Salbayre, Mar 2014, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liverpool 1950-2008, ou les Dérives de l’Imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Of Time and the City, by Terence Davies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BPI, 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Guerre des Malouines (1982-2012): Enjeux et Représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Berberi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Guerre des Malouines (1982-2012): Enjeux et Représentations </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatomy of Urban Riots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Writers and their World Seminar Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monash University, 2012, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Parallel lives’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GRER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">, Michel Prum - Université Paris-Diderot, 2011, Paris, France. pp.125-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Diderot, Apr 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti-Social Cohesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marges et périphéries dans les pays de langue anglaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Franche-Comté, 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Monia O'BRIEN CASTRO, Jan 2017, Tours, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blowing up the Sixties: Britain in the Decade of Protest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blowing up the Sixties: Britain in the Decade of Protest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Molly O'BRIEN CASTRO trevor harris, Nov 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Angers, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zur Anatomie urbaner Ausschreitungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This Town is Gonna Blow…: European Protest Movements and Society in the 1980s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hanno Balz &amp; Jan-Hek Friedrichs, 2010, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Richard Hillman, Sep 2017, Tours, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Parallel Lives’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political and Cultural Exchange in the Anglophone World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAAT - Université François-Rabelais, 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Monia O'BRIEN CASTRO, Jan 2017, Tours, France</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grande-Bretagne de Blair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Labour : 10 years old</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 47e Congrès de la SAES (Atelier du CRECIB) - Université d’Avignon et du Pays du Vaucluse, 2007, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Monia O'BRIEN CASTRO Sébastien Salbayre, Mar 2014, Tours, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les émeutes socio-raciales en Grande-Bretagne avant 1997 : le produit de différents modes de colonisation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire jeunes chercheurs sur les études indigènes et post-coloniales, Paris III – Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Manchester, United Kingdom</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Privatization of Inner Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risks, Hazards and Urban Renewal (1666-2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leicester Urban History Group - Reading University, 2006, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, BPI, 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Concept of Community in the Context of Urban Policy (1979-2001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renaissance Urbaine en Grande-Bretagne (1997-2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREC – Centre de Recherche en Civilisation, Université Paris III – Sorbonne Nouvelle, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Tours, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Privatization of Inner Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ville et Campagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRESAB - NANCY 2 UNIVERSITY, 2005, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Monash University, 2012, Melbourne, Australia</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roundtable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Re-Imagining Asia : Structures and Categories of Knowledge Production </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the India and South Asia programme of la Maison des Sciences de l’Homme, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Franche-Comté, 2011, Besançon, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Race et exclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GRER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Diderot, 2005, Paris, France. pp.107-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Michel Prum - Université Paris-Diderot, 2011, Paris, France. pp.125-142</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50 ans de masculinité à Hollywood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de masculinité à Hollywood </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Molly O'BRIEN CASTRO Noëlle de Chambrun, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...702 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415121v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01169485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (11)</w:t>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcender les frontières : une exploration sociale, urbaine et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Sheppard Sellam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monia O’BRIEN CASTRO et Elizabeth SHEPPARD SELLAM. Le Manuscrit-Savoirs, Collection Auctoritas, 208 p., 2025, ISBN 978-2304056624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americanis/zation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monia O'Brien Castro; Alexis Chommeloux. Editions Le Manuscrit-Savoirs, Collection Auctoritas, 282 p., 2021, Jorge Cagiao Conde, 9782304049039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anglais parlé dans la vie de tous les jours: Des expressions usuelles et authentiques, en live</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O'Brien Castro Molly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ixelles Editions, 160 p., 2015, Sophie Descours, 978-287515-246-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Thatcher in Popular Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salbayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monia O'BRIEN CASTRO and Sébastien SALBAYRE. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRAAT On-Line</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, 2015, ISSN 1954-3220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving the Sixties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Harris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monia O'BRIEN CASTRO and Trevor HARRIS. Palgrave Macmillan, 2014, 978-1-137-37409-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thirty Years After: Issues and Representations of the Falklands War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Berberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ashgate, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">30 Years After</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Berberi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monia O'BRIEN CASTRO and Carine BERBERI. Ashgate, 2014, 9781472425003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anglais des affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ixelles Editions, 160 p., 2012, Sophie Descours, 978-2-87515-146-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition, co-organisation EPPGHV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">United States Holocaust Memorial Museum. 142 p., 2007</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les centres-villes défavorisés en Grande-Bretagne de 1960 à 1997</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atelier National de Reproduction des Thèses. 603 p., 2004, 2-284-04961-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Cultural Appropriation: Kneecap and the Rearticulation of the Politics of Hip Hop in Post-Conflict Northern Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Appropriation in Context: Histories, Encounters and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la transgression des frontières : Gangs et County Lines en Grande-Bretagne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monia O’BRIEN CASTRO et Elizabeth SHEPPARD SELLAM. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transcender les frontières : Une exploration sociale, urbaine et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, pp.109-137, 2025, ISBN 978-2304056624</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Entre gestion sécuritaire et mobilisations citoyennes : les émeutes londoniennes de 2011 comme révélatrices d'une gouvernance déficiente»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne NATIVEL, Romain GARBAYE et David FEE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner la différence culturelle à Londres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, Collection Géographie Sociale,, Chapitre 6, pp. 149-162, 2025, 2753599068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Sheppard Sellam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monia O’BRIEN CASTRO et Elizabeth SHEPPARD SELLAM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transcender les frontières : Une exploration sociale, urbaine et politique 208 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manuscrit-Savoirs, Collection Auctoritas, pp.13-29, 2025, 2304056628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De la transgression des frontières : Gangs et County Lines en Grande-Bretagne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Manuscrit-Savoirs, Collection Auctoritas, 208 p. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monia O’BRIEN CASTRO et Elizabeth SHEPPARD SELLAM (eds.), Transcender les frontières : Une exploration sociale, urbaine et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 125-154, 2025, ISBN 978-2304056624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Le Manuscrit, pp.109-137, 2025, ISBN 978-2304056624</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un « terroriste domestique » peut en cacher un autre: l’Etat britannique à l’assaut de la fièvre des « gangs » »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laetitia Langlois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Désordre: Enjeux politiques contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue Quaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chap. 5, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Chap. 5, 2023</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Américanis/zation: Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monia O'Brien Castro; Alexis Chommeloux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Américanis/zation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit-Savoirs, Collection Auctoritas, pp.11-24, 2021, 9782304049039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pornographie idéologique : l’américanisation de la croisade contre les « gangs » britanniques ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monia O'Brien Castro; Alexis Chommeloux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Américanis/zation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Manuscrit-Savoirs, Collection Auctoritas, pp.11-24, 2021, 9782304049039</w:t>
+              <w:t xml:space="preserve">Americanis/zation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit-Savoirs, Collection Auctoritas, pp.95-138, 2021, 9782304049039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Le Manuscrit-Savoirs, Collection Auctoritas, pp.95-138, 2021, 9782304049039</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’atavisme des Noirs comme pierre angulaire d’un discours raciste et propagandiste à l'encontre des « gangs » britanniques contemporains »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minorités et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan; Collection « Racisme et Eugénisme », pp.73-100, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan; Collection « Racisme et Eugénisme », pp.73-100, A paraître</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">It's &amp;quot;Young Black Kids Doing It&amp;quot;: Biased Media Portrayals of the Deviant in Britain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandra Weissinger, Elwood Watson and Dwayne Mack. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violence Against Black Bodies: An Intersectional Analysis of How Black Lives Continue to Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.178-196, 2017, 978-1138222106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.178-196, 2017, 978-1138222106</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preserving the Sixties: Britain and the “Decade of Protest”. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monia O'BRIEN CASTRO and Trevor HARRIS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Preserving the Sixties: Britain and the “Decade of Protest”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp. 1-9, 2014, 978-1-137-37409-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">30 Years After: Issues and Representations of the Falklands War. Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Berberi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monia O'BRIEN CASTRO and Carine BERBERI. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 Years After: Issues and Representations of the Falklands War</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate, pp. 189-191, 2014, 978-1-4724-2502-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preserving the Sixties: Britain and the “Decade of Protest”. Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Harris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monia O'BRIEN CASTRO and Trevor HARRIS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preserving the Sixties: Britain and the “Decade of Protest”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp. 1-9, 2014, 978-1-137-37409-7</w:t>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp. 192-194, 2014, 978-1-137-37409-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti-Social Cohesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Margaret Gillespie, Philippe Laplace et Michel Savaric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marges et périphéries dans les pays de langue anglaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp. 285-297, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">30 Years After: Issues and Representations of the Falklands War. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Berberi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monia O'BRIEN CASTRO and Carine BERBERI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 Years After: Issues and Representations of the Falklands War</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ashgate, pp. 189-191, 2014, 978-1-4724-2502-7</w:t>
+              <w:t xml:space="preserve">, Ashgate, pp. 1-11, 2014, 978-1-4724-2502-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp. 192-194, 2014, 978-1-137-37409-7</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zur Anatomie urbaner Ausschreitungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hanno Balz and Jan-Henrik Friedrichs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">„All We Ever Wanted…“. Eine Kulturgeschichte europäischer Protestbewegungen der 1980er Jahre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karl Dietz Verlag, pp. 90-106, 2012, Rosa-Luxemburg-Stiftung, Manuskripte 98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, pp. 285-297, 2014</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘‘Parallel Lives’’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Racialisations dans l'aire anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14e volume collectif du GRER, L’Harmattan, pp. 125-142, 2012, collection « Racisme et Eugénisme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Ashgate, pp. 1-11, 2014, 978-1-4724-2502-7</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeutes « raciales » ou émeutes sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place de l’Autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12e volume collectif du GRER, L’Harmattan, pp. 123-138, 2010, collection « Racisme et Eugénisme »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Karl Dietz Verlag, pp. 90-106, 2012, Rosa-Luxemburg-Stiftung, Manuskripte 98</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Race et exclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Prum. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Toutes les Couleurs 7e volume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, collectif du GRER (7e), L'Harmattan, pp. 107-127, 2006, collection « Racisme et Eugénisme »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...210 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Oops… We’ve Been Doing It Again: Ignoring Social Problems In Britain”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liveable Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amps-Proceedings-Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34 (1), pp.25-32, 2024, 2398-9467</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Little Big Lies : The Neoliberal Repression of the Poor as a Response To The 2011 English Riots”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Colloquium on Delinquency, crimes and repression in History organized by the Tunisian-Mediterranean Association for Historical, Social and Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (12), pp.369-387, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abolitionnismes aux Etats-Unis. Et ailleurs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monia O'BRIEN CASTRO Maboula SOUMAHORO. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abolitionnisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRAAT On-Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 24, 119 p., 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traduction (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Kirrmann Vow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6142,51 +6690,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="B47AFAA1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -6223,51 +6923,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320461v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia O'Brien Castro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320471v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33182/ipr.v3i1.3475" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761983v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/2035-8504/9797" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522371v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.2538" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JV4RTL0P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168067v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168072v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168087v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168079v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501360v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146756v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489892v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761997v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092597v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01719517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055247v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01756869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01756862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01719512v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01650996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189936v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salbayre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550115v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Berberi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169444v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415116v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Harris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169468v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169477v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169481v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415091v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169487v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830984v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Sheppard Sellam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01756935v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Brien Castro Molly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.graat.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172727v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168029v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189933v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167298v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167293v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415035v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128244v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830960v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01673460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quaina.univ-angers.fr/last/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210923v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01756851v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01756855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168021v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168019v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167865v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168010v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167992v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168075v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167867v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monia-obrien-castro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4349-5261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084264713" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589674v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia O'Brien Castro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320461v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33182/ipr.v3i1.3475" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/2035-8504/9797" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.2538" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JV4RTL0P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168067v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501360v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092597v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347056v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565153v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335760v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444962v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01719517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01756869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01756862v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01719512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550116v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01650996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570625v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415108v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salbayre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Berberi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169444v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169460v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415116v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Harris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169473v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169483v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169481v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169485v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415091v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415121v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Sheppard Sellam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01756935v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167280v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Brien Castro Molly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.graat.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168039v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172727v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168029v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167285v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189933v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167293v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589678v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128244v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01673460v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quaina.univ-angers.fr/last/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01756851v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01756855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168021v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167865v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167992v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168075v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573359v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167298v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>