--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -214,51 +214,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling ‘Gangs’ Through Crime: Davis Cameron’s Handling of the 2011 English Riots</w:t>
+                <w:t xml:space="preserve">Tackling ‘Gangs’ Through Crime : Davis Cameron’s Handling of the 2011 English Riots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Social Science Journal</w:t>
             </w:r>
             <w:r>
@@ -1803,2205 +1803,2205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“ The Paradigm Shift: The Instrumentalisation of British &amp;quot;Gangs&amp;quot;”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, TOURS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« History Repeating: Repressing the British Poor »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thatcherism 2020, The Annual Conference of the Thatcher Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Thatcher Network, Jul 2021, Newcastle Upon Tyne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, TOURS, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Protestations sociales et révoltes urbaines, une histoire comparée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participation au 4e numéro de l’émission « Un Tours d'Histoire », proposée par le département d’Histoire et d’Archéologie de l’Université de Tours sur Radio Campus Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Janniard, Jan 2020, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Sylvain Janniard, Jan 2020, Tours, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">60e Congrès de la SAES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">'Renaissance(s)'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monia O'BRIEN CASTRO Joëlle POPINEAU Elizabeth SHEPPARD, Jun 2020, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Monia O'BRIEN CASTRO Joëlle POPINEAU Elizabeth SHEPPARD, Jun 2020, Tours, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Abolitionnisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anti Slavery Movement in the US</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monia O'BRIEN CASTRO Maboula SOUMAHORO, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Monia O'BRIEN CASTRO Maboula SOUMAHORO, Mar 2019, Tours, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Media Representation of British Inner-City Black Youths: Demagogy through Myth-Making ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Realities, Alternatives and Possibilities International Conference on Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, London Centre For Interdisciplinary Research, May 2019, London, Birkbeck University, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, London Centre For Interdisciplinary Research, May 2019, London, Birkbeck University, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De l’inné et de l’acquis dans les ‘gangs’ britanniques contemporains ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GRER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life on Road in Britain: A Contemporary Urban Legend?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violence and Society International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, London Centre for Interdisciplinary Research, Birkbeck University, Jun 2018, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« De l’inné et de l’acquis dans les ‘gangs’ britanniques contemporains ».</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“A Portait of 'Tinderbox Towns'' Black Youths, or Demagoguery Gone Media-Mad”, Journée d’étude consacrée à « Presse et minorités ethniques en Grande-Bretagne: classe, “race” et genre ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Presse et minorités ethniques en Grande-Bretagne: classe, “race” et genre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Diderot, Apr 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les terroristes domestiques : la fièvre des « gangs » au Royaume-Uni »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Désordre: Politique, Arts et Société </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis MacNeice: An Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée agrégation Louis MacNeice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monia O'BRIEN CASTRO, Jan 2017, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Part of “Death” in “Mankind Justified by Faith” (dramatic reading), by Henri de Barran, translated and adapted by Richard Hillman.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVe Table Ronde sur le Théâtre Tudor, “Forms of the Supernatural on Stage: Evolution, Mutations”. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Richard Hillman, Sep 2017, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journée agrégation Louis MacNeice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée agrégation Louis MacNeice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monia O'BRIEN CASTRO, Jan 2017, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Pandemonium Britain: Interactions Between Formal and Informal Places of Governance in the 1980s”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British History Seminar, Manchester Metropolitan University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Thatcher in Popular Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salbayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Margaret Thatcher in Popular Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monia O'BRIEN CASTRO Sébastien Salbayre, Mar 2014, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liverpool 1950-2008, ou les Dérives de l’Imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Of Time and the City, by Terence Davies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BPI, 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Guerre des Malouines (1982-2012): Enjeux et Représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Berberi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Guerre des Malouines (1982-2012): Enjeux et Représentations </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatomy of Urban Riots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Writers and their World Seminar Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monash University, 2012, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Parallel lives’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GRER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">, Michel Prum - Université Paris-Diderot, 2011, Paris, France. pp.125-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Diderot, Apr 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti-Social Cohesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marges et périphéries dans les pays de langue anglaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Franche-Comté, 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Angers, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blowing up the Sixties: Britain in the Decade of Protest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blowing up the Sixties: Britain in the Decade of Protest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Molly O'BRIEN CASTRO trevor harris, Nov 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Monia O'BRIEN CASTRO, Jan 2017, Tours, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zur Anatomie urbaner Ausschreitungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This Town is Gonna Blow…: European Protest Movements and Society in the 1980s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hanno Balz &amp; Jan-Hek Friedrichs, 2010, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Richard Hillman, Sep 2017, Tours, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Parallel Lives’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political and Cultural Exchange in the Anglophone World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAAT - Université François-Rabelais, 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Monia O'BRIEN CASTRO, Jan 2017, Tours, France</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grande-Bretagne de Blair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Labour : 10 years old</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 47e Congrès de la SAES (Atelier du CRECIB) - Université d’Avignon et du Pays du Vaucluse, 2007, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Manchester, United Kingdom</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les émeutes socio-raciales en Grande-Bretagne avant 1997 : le produit de différents modes de colonisation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire jeunes chercheurs sur les études indigènes et post-coloniales, Paris III – Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Monia O'BRIEN CASTRO Sébastien Salbayre, Mar 2014, Tours, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Privatization of Inner Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risks, Hazards and Urban Renewal (1666-2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leicester Urban History Group - Reading University, 2006, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, BPI, 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Concept of Community in the Context of Urban Policy (1979-2001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renaissance Urbaine en Grande-Bretagne (1997-2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREC – Centre de Recherche en Civilisation, Université Paris III – Sorbonne Nouvelle, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Tours, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Race et exclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GRER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Diderot, 2005, Paris, France. pp.107-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Monash University, 2012, Melbourne, Australia</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roundtable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Re-Imagining Asia : Structures and Categories of Knowledge Production </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the India and South Asia programme of la Maison des Sciences de l’Homme, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Michel Prum - Université Paris-Diderot, 2011, Paris, France. pp.125-142</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50 ans de masculinité à Hollywood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de masculinité à Hollywood </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Molly O'BRIEN CASTRO Noëlle de Chambrun, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Franche-Comté, 2011, Besançon, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Privatization of Inner Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ville et Campagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRESAB - NANCY 2 UNIVERSITY, 2005, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...564 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169485v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-01415121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4756,51 +4756,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Cultural Appropriation: Kneecap and the Rearticulation of the Politics of Hip Hop in Post-Conflict Northern Ireland</w:t>
+                <w:t xml:space="preserve">Beyond Cultural Appropriation : Kneecap and the Rearticulation of the Politics of Hip Hop in Post-Conflict Northern Ireland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural Appropriation in Context: Histories, Encounters and Power</w:t>
             </w:r>
             <w:r>
@@ -4825,1265 +4825,1265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05589678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Sheppard Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monia O’BRIEN CASTRO et Elizabeth SHEPPARD SELLAM. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transcender les frontières : Une exploration sociale, urbaine et politique 208 p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manuscrit-Savoirs, Collection Auctoritas, pp.13-29, 2025, 2304056628</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Entre gestion sécuritaire et mobilisations citoyennes : les émeutes londoniennes de 2011 comme révélatrices d'une gouvernance déficiente»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne NATIVEL, Romain GARBAYE et David FEE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouverner la différence culturelle à Londres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, Collection Géographie Sociale,, Chapitre 6, pp. 149-162, 2025, 2753599068</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« De la transgression des frontières : Gangs et County Lines en Grande-Bretagne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Le Manuscrit-Savoirs, Collection Auctoritas, 208 p. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monia O’BRIEN CASTRO et Elizabeth SHEPPARD SELLAM (eds.), Transcender les frontières : Une exploration sociale, urbaine et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 125-154, 2025, ISBN 978-2304056624</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la transgression des frontières : Gangs et County Lines en Grande-Bretagne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Monia O’BRIEN CASTRO et Elizabeth SHEPPARD SELLAM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transcender les frontières : Une exploration sociale, urbaine et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, pp.109-137, 2025, ISBN 978-2304056624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, Collection Géographie Sociale,, Chapitre 6, pp. 149-162, 2025, 2753599068</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un « terroriste domestique » peut en cacher un autre: l’Etat britannique à l’assaut de la fièvre des « gangs » »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laetitia Langlois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Désordre: Enjeux politiques contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue Quaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chap. 5, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Américanis/zation: Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monia O'Brien Castro; Alexis Chommeloux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Américanis/zation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit-Savoirs, Collection Auctoritas, pp.11-24, 2021, 9782304049039</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pornographie idéologique : l’américanisation de la croisade contre les « gangs » britanniques ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monia O'Brien Castro; Alexis Chommeloux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Americanis/zation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit-Savoirs, Collection Auctoritas, pp.95-138, 2021, 9782304049039</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’atavisme des Noirs comme pierre angulaire d’un discours raciste et propagandiste à l'encontre des « gangs » britanniques contemporains »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minorités et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan; Collection « Racisme et Eugénisme », pp.73-100, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">It's &amp;quot;Young Black Kids Doing It&amp;quot;: Biased Media Portrayals of the Deviant in Britain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandra Weissinger, Elwood Watson and Dwayne Mack. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violence Against Black Bodies: An Intersectional Analysis of How Black Lives Continue to Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.178-196, 2017, 978-1138222106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preserving the Sixties: Britain and the “Decade of Protest”. Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Manuscrit-Savoirs, Collection Auctoritas, pp.13-29, 2025, 2304056628</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monia O'BRIEN CASTRO and Trevor HARRIS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Preserving the Sixties: Britain and the “Decade of Protest”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp. 192-194, 2014, 978-1-137-37409-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp. 125-154, 2025, ISBN 978-2304056624</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti-Social Cohesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Margaret Gillespie, Philippe Laplace et Michel Savaric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marges et périphéries dans les pays de langue anglaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp. 285-297, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Chap. 5, 2023</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preserving the Sixties: Britain and the “Decade of Protest”. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monia O'BRIEN CASTRO and Trevor HARRIS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Preserving the Sixties: Britain and the “Decade of Protest”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp. 1-9, 2014, 978-1-137-37409-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Le Manuscrit-Savoirs, Collection Auctoritas, pp.11-24, 2021, 9782304049039</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">30 Years After: Issues and Representations of the Falklands War. Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Berberi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monia O'BRIEN CASTRO and Carine BERBERI. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 Years After: Issues and Representations of the Falklands War</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate, pp. 189-191, 2014, 978-1-4724-2502-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Le Manuscrit-Savoirs, Collection Auctoritas, pp.95-138, 2021, 9782304049039</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">30 Years After: Issues and Representations of the Falklands War. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Berberi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monia O'BRIEN CASTRO and Carine BERBERI. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 Years After: Issues and Representations of the Falklands War</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate, pp. 1-11, 2014, 978-1-4724-2502-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan; Collection « Racisme et Eugénisme », pp.73-100, A paraître</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘‘Parallel Lives’’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Racialisations dans l'aire anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14e volume collectif du GRER, L’Harmattan, pp. 125-142, 2012, collection « Racisme et Eugénisme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.178-196, 2017, 978-1138222106</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zur Anatomie urbaner Ausschreitungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hanno Balz and Jan-Henrik Friedrichs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">„All We Ever Wanted…“. Eine Kulturgeschichte europäischer Protestbewegungen der 1980er Jahre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karl Dietz Verlag, pp. 90-106, 2012, Rosa-Luxemburg-Stiftung, Manuskripte 98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...489 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167992v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01168075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeutes « raciales » ou émeutes sociales ?</w:t>
               </w:r>
@@ -6237,176 +6237,176 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Little Big Lies : The Neoliberal Repression of the Poor as a Response To The 2011 English Riots”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Colloquium on Delinquency, crimes and repression in History organized by the Tunisian-Mediterranean Association for Historical, Social and Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (12), pp.369-387, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Oops… We’ve Been Doing It Again: Ignoring Social Problems In Britain”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia O'Brien Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liveable Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amps-Proceedings-Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34 (1), pp.25-32, 2024, 2398-9467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573359v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04573369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6692,51 +6692,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B47AFAA1"/>
+    <w:nsid w:val="4F56CF0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6923,51 +6923,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monia-obrien-castro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4349-5261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084264713" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589674v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia O'Brien Castro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320461v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33182/ipr.v3i1.3475" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/2035-8504/9797" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.2538" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JV4RTL0P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168067v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501360v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092597v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347056v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565153v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335760v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444962v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01719517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01756869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01756862v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01719512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550116v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01650996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570625v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415108v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salbayre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Berberi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169444v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169460v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415116v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Harris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169473v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169483v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169481v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169485v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415091v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415121v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Sheppard Sellam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01756935v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167280v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Brien Castro Molly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.graat.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168039v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172727v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168029v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167285v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189933v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167293v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589678v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128244v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01673460v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quaina.univ-angers.fr/last/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01756851v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01756855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168021v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167865v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167992v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168075v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573359v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167298v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monia-obrien-castro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4349-5261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084264713" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589674v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia O'Brien Castro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320461v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33182/ipr.v3i1.3475" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/2035-8504/9797" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.2538" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JV4RTL0P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168067v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501360v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092597v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347056v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335760v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565153v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444962v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01719517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01756862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01756869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01719512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550116v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01650996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570625v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415108v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salbayre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Berberi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169444v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169460v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415116v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Harris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169473v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169483v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169481v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415091v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415121v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01169485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Sheppard Sellam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01756935v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167280v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Brien Castro Molly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.graat.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168039v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172727v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168029v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167285v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189933v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167293v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589678v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01673460v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quaina.univ-angers.fr/last/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01756851v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01756855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168019v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167865v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168021v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168003v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01168075v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167992v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573369v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01167298v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>