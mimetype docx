--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -237,1067 +237,1076 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Orobitg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaire de Provence. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aix Marseille Université</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aix Marseille Université; OpenEdition; OpenEdition</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Corps et Ames, 9791032005576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/17s8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sab. Gertrudis Gómez de Avellaneda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNED. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belin Education</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 979-1035837532</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Hernandez</w:t>
+                <w:t xml:space="preserve">hal-04753569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escritos en prensa extranjera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 979-1035837532</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Briggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ediciones MYL. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ediciones MYL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-612-5013-38-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Escritos en prensa extranjera</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images et représentations du Pérou en France (1821- 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-612-5013-38-5</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Indianocéaniques. , 2023, 978-2-38444-006-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Cabello de Carbonera. Eleodora y Las consecuencias. Nueva edición crítica. Estudio introductorio: &amp;quot;Eleodora y Las consecuencias o cómo Mercedes Cabello de Carbonera reescribe a Ricardo Palma&amp;quot;, Lima, Ediciones MYL, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ediciones MYL. Ediciones MYL; http://isbn.bnp.gob.pe/catalogo.php?mode=detalle&amp;nt=138840, 2023, 978-612-5013-28-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migraciones, viajes y transferencias culturales : huellas de movilidades entre México, Centroamérica, Francia y España (1821-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Soto-Quiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guadalupe Alvarez Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Castro Gonzalez Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editorial de la Sede del Pacifico Universidad de Costa Rica, 2022, 978-9930-608-03-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03940114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Necesidad de dar una buena acogida a las mujeres extranjeras. Memorias de una separación (Flora Tristan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ediciones MYL, 2022, 978-612-5013-21-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afro-Amérique latine : diaspora, représentations et résistances identitaires dans les sociétés (post)coloniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Leiva-Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mónica Cárdenas Moreno; Camila Arêas; Andrea Leiva-Espitia; Christine Orobitg. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Indianocéaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-490596-84-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Conspirador. Autobiografía de un hombre público (edición crítica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ediciones MYL, Ministerio de Cultura del Perú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Colección siglo XIX- Novelas decimonónicas, 978-612-5013-07-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa González de Fanning: Ambición y abnegación, Regina, Indómita, Roque Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mónica Cárdenas Moreno. MyL, 2020, 978-612-5013-01-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El mundo de los recuerdos (Juana Manuela Gorriti)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eudeba, 2017, 9789502327716</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miradas recíprocas entre Perú y Francia: escritores, viajeros y analistas (siglos XVIII- XX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires Indianocéaniques. , 2023, 978-2-38444-006-1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux; Universidad Ricardo Palma, 2015, 978-612-4234-29-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Ediciones MYL. Ediciones MYL; http://isbn.bnp.gob.pe/catalogo.php?mode=detalle&amp;nt=138840, 2023, 978-612-5013-28-6</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabello de Carbonera, Mercedes : Eleodora, Las consecuencias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monica Cardenas, pp.293, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...625 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1307,516 +1316,516 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sab (1841) de Gertrudis Gómez de Avellaneda: lecturas críticas y nuevas perspectivas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TROPICS Revue électronique des lettres et sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, 2025, Sab (1841) de Gertrudis Gómez de Avellaneda : lectures critiques et nouvelles perspectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations et resignifications des musiques populaires en Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Segas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 123, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1315p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps augmenté : imaginaire et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Orobitg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, 2023, Le corps augmenté : imaginaire et réalité</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TrOPICS N°8: FEMMES ET CONFLITS DANS LE MONDE HISPANIQUE ET HISPANO-AMÉRICAIN (XIXE-XXIE SIÈCLES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Samouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TrOPICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, 2021, FEMMES ET CONFLITS DANS LE MONDE HISPANIQUE ET HISPANO-AMÉRICAIN (XIXE-XXIE SIÈCLES), 2271-3131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et déconstruction des identités : entre le corporel et le symbolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">55, 2020, Travaux &amp; Documents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mujeres en movimiento: historias, conflictos y escrituras (Perú, siglos XIX- XXI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lissell Quiroz-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1826,3903 +1835,4163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastardía y filiación comunitaria en Sanchiu (2021) de Dina Ananco. Perspectiva decolonial en la poesía de la Amazonía peruana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art, femmes et colonialités en Améfrique ladine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139-156, 2026, 9782813005359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05506352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternidad, muertas vivientes y horror en las novelas [Ella] (2012) y Esa muerte existe (2016) de Jennifer Thorndike</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Facultad de Filosofía y Letras de la UNAM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breve panorama crítico de las prácticas literarias de las narradoras peruanas en el siglo XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heúresis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17- 36, 2025, ISBN 978-607-587-431-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heúresis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05100755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escribir la enfermedad y la muerte o la escritura de la urgencia. La crónica peruana sobre la pandemia de Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ficción - No ficción en América Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des archives contemporaines; Editions des archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-169, 2024, 9782813004864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.8253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prólogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Guiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Escárzaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GRIC, Université Le Havre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violencia de Estado en el Perú. Del Conflicto Armado Interno (1980- 2000) a la "Generación del Bicentenario" (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondo Editorial del Instituto para la Investigación Social del Perú, 2024, 978-612-49760-0-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Transatlantic Experience in the Construction of Flora Tristan’s Authorial Posture: From Pariah to Female Messiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire E. Martin; Clorinda Donato. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave Handbook of Transnational Women’s Writing in the Long Nineteenth Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151- 167, 2024, 978-3-031-40494-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04519249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vin des Incas : le regard français sur la feuille de coca du Pérou dans le discours pharmaceutique du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Tauzin-Castellanos; Monica Cardenas-Moreno; Maylis Santa-Cruz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images et représentations du Pérou en France (1821-2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, pp.169-194, 2023, 978-2-38444-006-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanca Sol o el arte de la seducción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blanca Sol (novela social). Edición crítica.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediciones MYL, pp.280- 297, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exilios y desplazamiento identitario en El cuerpo en que nací (2011) de Guadalupe Nettel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editorial de la Sede del Pacífico, Universidad de Costa Rica. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migraciones, viajes y transferencias culturales: huellas de movilidades entre México, Centroamérica, Francia y España (1821-2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.373- 389, 2022, 978-9930-608-03-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la leyenda romántica al cuento moderno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcel Velázquez Castro; Francesca Denegri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia de las literaturas peruanas, volumen 3: De la Ilustración a la Modernidad (1780-1920)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondo Editorial de la Pontificia Universidad Católica del Perú; Casa de la Literatura; Ministerio de Educación del Perú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.211- 242, 2021, De la Ilustración a la Modernidad, 978-612-317-643-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viaje y novela familiar en la memoria peruana del postconflicto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basile Teresa; Gonzalez Cécilia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les post-mémoires. Perspectives latino-américaines et européennes - Las posmemorias. Perspectivas latinoamericanas y europeas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facultad de Humanidades y Ciencias de la Educación, Universidad Nacional de La Plata; Presses Universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Série Amériques, 979-10-300-0600-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facultad de Humanidades y Ciencias de la Educación, Universidad Nacional de La Plata; Presses Universitaires de Bordeaux</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03078968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cocinando la paz. Afectos y sororidad en El mundo de los recuerdos de Juana Manuela Gorriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesca Denegri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ni amar ni odiar con firmeza. Cultura y emociones en el Perú postbélico (1885- 1925)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondo Editorial de la Pontificia Universidad Católica del Perú, 2019, 978-612-317-489-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El mito de Antígona en La voluntad del molle (2006) de Karina Pacheco. Posibilidades de justicia transicional en la novela peruana actual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gustavo FORERO QUINTERO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justicia y paz en la novela de crímenes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siglo del Hombre Editores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-958-665-533-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siglo del Hombre Editores</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01694323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodismo y problemática femenina en la generación de escritoras peruanas del siglo XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les générations dans le monde latino-américain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9782858924660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escribiendo la ciudad decimonónica. Lima y el proyecto de integración americana en Teresa la limeña de Soledad Acosta de Samper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lima en la producción cultural nacional. Imágenes de una tensión</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miradas recíprocas en el viaje decimonónico: reflexiones a partir de los relatos de Flora Tristán y Clorinda Matto de Turner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Folger; José Elías Gutiérrez Meza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mirada del otro en la literatura hispánica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIT Verlag GmbH, pp.123-136, 2017, 978-3-643-90766-0(pb.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Tristán, extranjera: del libro de viajes a la novela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle TAUZIN CASTELLANOS; Monica CÁRDENAS MORENO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miradas recíprocas entre Perú y Francia. Viajeros, escritores y analistas (siglos XVIII- XX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Bordeaux; Editorial Universidad Ricardo Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.379-394, 2015, 978-612-4234-29-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Bordeaux; Editorial Universidad Ricardo Palma</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01918498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escritura femenina y discurso bélico en el Perú decimonónico. Héroes y heroínas en la obra de Teresa González de Fanning y Mercedes Cabello de Carbonera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin, Claire Emilie and Goswitz, María Nelly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retomando la palabra: las pioneras del XIX en diálogo con la crítica contemporánea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iberoamericana, pp.111- 128, 2012, 978-84-8489-676-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semanario La Bella Limeña (1872): ¿espacio de libertad o encierro para la mujer peruana del siglo XIX?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Breton; Elvire Gomez-Vidal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clôtures et mondes clos dans les espaces ibériques et ibéro-américains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-190, 2012, 978-2-86781-768-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histeria y locura como parte de la filosofía del cerebro comteana en la obra de Mercedes Cabello de Carbonera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sara Beatriz Guardia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Escritoras del siglo XIX en América Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centro de estudios La Mujer en la Historia de América Latina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.139-150, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fisiología del matrimonio: de Honoré de Balzac a Mercedes Cabello. Influencia de la literatura francesa en la narrativa peruana decimonónica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emprunts et transferts culturels dans le monde luso-hispanophone : réalités et répresentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elementos para la construcción de una ética femenina en el Perú decimonónico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cien años después. Literatura de mujeres en América Latina: el legado de Mercedes Cabello de Carbonera y Clorinda Matto de Turner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondo Editorial de la Universidad de San Martin de Porres, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fisiología del matrimonio en el Perú decimonónico según la obra de Mercedes Cabello de Carbonera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pinto, Ismael. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Primer Simposium Internacional Mercedes Cabello de Carbonera y su tiempo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondo Editorial de la Universidad de San Martin de Porres, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La intelectual del siglo XIX en el Perú: el caso de Mercedes Cabello de Carbonera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moromisato, Doris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La segunda mirada: memoria del coloquio «Simone de Beauvoir y los estudios de género</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediciones Flora Tristan, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantheistic Ecstasy and Messianic Discourse in the Novel Sab (1841) by Gertrudis Gómez de Avellaneda. Literary Text Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flamme. Fédérer Langues, Altérités, Marginalités, Médias, Ethique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Hors-série n°4 (2026), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/flamme.1960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las gesticuladoras en el teatro de Rodolfo Usigli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Grhaal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2- 2025, pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Políticas sonoras y música popular en el reciente conflicto social peruano (2022-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 123, pp.27-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1315b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...81 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TrOPICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 17, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+              <w:t xml:space="preserve">, 2025, Sab (1841) de Gertrudis Gómez de Avellaneda : lectures critiques et nouvelles perspectives, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61736/tropics.3327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Sab (1841) de Gertrudis Gómez de Avellaneda : lectures critiques et nouvelles perspectives, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61736/tropics.3332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resistencia, mestizaje y memoria en la novela antiesclavista decimonónica: estudio comparativo de Sab (1841) y Les Marrons (1844)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Sab (1841) de Gertrudis Gómez de Avellaneda : lectures critiques et nouvelles perspectives, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.61736/tropics.3377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Cabello de Carbonera en la prensa de París y Nueva York: modernidad transatlántica y proyecto americanista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Briggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (47), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11skk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narradoras peruanas, trillando lo invisible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Westphalen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letras Libres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peinture dans le socialisme utopique de Flora Tristan : étude du roman Méphis. Histoire d’un prolétaire (1838)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 42, pp.205-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...172 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El vino de los incas: la visión francesa de la hoja de coca peruana en el discurso farmacéutico del siglo XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tierra Nuestra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2 (17), pp.90-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21704/rtn.v17i2.2029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;lt;i&amp;gt;Comando Plath&amp;lt;/i&amp;gt; : littérature et politique dans le féminisme péruvien actuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Regarder autrement, politique et subversion, 57, pp.59-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation &amp;quot;Femmes et conflits dans le monde hispanique et hispano-américain (XIXe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TrOPICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, https://tropics.univ-reunion.fr/1181, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parodia y política en El Conspirador. Autobiografía de un hombre público (1892) de Mercedes Cabello de Carbonera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">América sin Nombre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25, pp.33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14198/AMESN.2021.25.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le roman de la mémoire sur le conflit armé au Pérou depuis une perspective de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Campos en Ciencias Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15332/25394363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El proyecto modernizador de Clorinda Matto de Turner en la dirección de El Perú Ilustrado (1889–1891)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesa Redonda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Revistas culturales fundacionales de entresiglos (XIX-XXI), 37, pp.51- 71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Comando Plath : littérature et politique dans le féminisme péruvien actuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Regarder autrement, politique et subversion, 57, pp.59- 75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en question de la maternité dans la construction des identités féminines pendant le conflit armé interne au Pérou (1980-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Construction et déconstruction des identités : entre le corporel et le symbolique, 55, pp.77-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124757v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Cabello de Carbonera en El Correo de París: Lima en la prensa internacional decimonónica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux et documents hispaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Femme en mouvement : histoires, conflits, écritures (Pérou, XIXe-XXIe siècles, 10/2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filiación y memoria femenina en la novela peruana escrita por mujeres de la última década</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">América sin Nombre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24, pp.41-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14198/AMESN.2019.24-1.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feminidad, encierro y locura en el siglo XIX chileno. A propósito de Diario de una loca (1875) de José V. Lastarria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espinela, Revista de la Maestria de Literatura Hispanoamericana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Liménienne dans l’œuvre de la romancière péruvienne Mercedes Cabello de Carbonera (1842-1909) : un projet de littérature sociale dans une période de post-guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Rôles et représentations de la femme dans le monde hispano-américain : transgressions et subversions, 52, pp.63-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dialéctica de los espacios en Poemas Humanos. Análisis comparativo de “Telúrica y magnética” y “Parado en una piedra…”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du Littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El feminismo liberal en el Perú decimonónico: Manuel González Prada y la Generación de escritoras de 1870</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amerika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Autour de Manuel GONZÁLEZ PRADA (Lima, 5 janvier 1844 – Lima, 22 juillet 1918) Radicalisme, rénovation esthétique et rénovation sociale, 17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/amerika.8302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative polyelectrolytes/poly(ionic liquid)s for energy and the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fátima Ajjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girum Ayalneh Tiruye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana M Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66 (8), pp.1119 - 1128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pi.5340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruptura del cuerpo y ruptura del lenguaje en la novela de la memoria histórica en el Perú. Estudio comparativo de Adiós Ayacucho de Julio Ortega y La sangre de la aurora de Claudia Salazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista del instituto Riva Agüero</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (2), pp.11-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18800/revistaira.201602.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture populaire péruvienne à l’intérieur de la tradition artistique européenne. Passage et métissage dans la peinture d’Herman Braun-Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amerika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/amerika.7149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“¿Qué es eso que escriben las mujeres solas?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Palabra y el Hombre : Revista de la Universidad Veracruzana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construcción de una identidad en movimiento. Una peruana en Europa a principios del siglo XX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tinta Expresa. Revista de Literatura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, V (5), pp.109-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleodora (1887) y Las consecuencias (1889): dos estéticas para un solo proyecto. La función de la reescritura en la obra de Mercedes Cabello de Carbonera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletín del Instituto Riva-Agüero</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.189-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5732,546 +6001,546 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La escritura en movimiento de Flora Tristán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peregrinaciones de una paria (Flora Tristan)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escritura paria: extraterritorialidad, violencia y cuerpo en la obra de Claudia Salazar Jiménez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Claudia Salazar Jiménez. Bibliografía esencial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.9-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reseña: Thomas Ward (ed.), Roque Moreno. Novela histórica [Teresa González de Fanning]. Introducción y notas, Doral (Florida), Stockcero, 20191</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMÉRO 8 Revue TrOPICS: FEMMES ET CONFLITS DANS LE MONDE HISPANIQUE ET HISPANO-AMÉRICAIN (XIXE-XXIE SIÈCLES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representaciones internas y miradas externas sobre el Perú y la América andina. Del Virreinato al Novecientos (compte-rendu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoila Aurora Cáceres, ¿escritora moderna?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Tristan (1803- 1844): viajera y revolucionaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lima en la metáfora del gallinazo. Reflexiones desde el ensayo cultural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soledad Acosta de Samper: itinerario de una escritora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6281,100 +6550,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et société à Lima pendant la seconde moitié du XIXe siècle : analyse de l'oeuvre de Mercedes Cabello de Carbonera (1842-1909)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université Michel de Montaigne - Bordeaux III, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013BOR30024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00979746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6384,1767 +6653,1767 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Matsiguengas et céramique portrait préhispanique : le Pérou dans les expositions et les musées européens. Réécriture et subversion du discours romanesque de Vargas Llosa par Gabriela Wiener »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études : traduction, réécriture, adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de La Réunion; DIRE, Mar 2023, Saint Denis (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflicto armado interno y construcción de la memoria no hegemónica en las novelas de Karina Pacheco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIV Congreso del Instituto Internacional de Literatura Iberoamericana "Cruces disciplinarios"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IILI, Universidad Nacional y Kapodistriaca de Atenas, Jul 2023, Atenas, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las parias en el pensamiento feminista de Flora Tristan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Féministes, voyageuses transatlantiques et écrivaines des Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMERIBER- Université Bordeaux-Montaigne, Feb 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filiation et mémoire dans la littérature péruvienne écrite par des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde "Moires, mémoire / fil d’une cosmogonie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Cervantès Bordeaux, Mar 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reescribiendo a los padres literarios: Mercedes Cabello y Gabriela Wiener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I Encuentro de Investigación ECOS- Maternidades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional Mayor de San Marcos, Oct 2023, Lima (Pérou), Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escribir la enfermedad desde la urgencia: la crónica sobre la pandemia de Covid-19 en Perú</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Fiction – non fiction dans la littérature latino-américaine et caribéenne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Poitiers, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El vino de los incas: la mirada francesa de la hoja de coca del Perú en el discurso farmacéutico del siglo XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminario de Tesis (Universidad Nacional Mayor de San Marcos)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Lima, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conferencia magistral :&amp;quot;Del proyecto novelístico al proyecto editorial: Mercedes Cabello de Carbonera (1842- 1909). Escritos nacionales y transatlánticos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Primeras Jornadas de estudiantes de Investigación en Producción editorial, Universidad Autónoma Metropolitana (Iztapalapa)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Mexico, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Escribir la enfermedad desde la urgencia: la crónica sobre la pandemia de Covid-19 en Perú</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La metáfora del espejo en la construcción de la memoria no hegemónica en El año del viento (2021) de Karina Pacheco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International « Fiction – non fiction dans la littérature latino-américaine et caribéenne »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Poitiers, Francia</w:t>
+              <w:t xml:space="preserve">COLOQUIO VIOLENCIA DE ESTADO EN EL PERÚ. DEL CONFLICTO ARMADO INTERNO (1980-2000) A LA "GENERACIÓN DEL BICENTENARIO" (2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Ayacucho, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrativas de la memoria. Miradas cruzadas entre escritoras peruanas y argentinas en la literatura actual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conferencias virtuales "Prácticas literarias de las escritoras latinoamericanas en el siglo XXI"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto de Investigaciones Filológicas de la Universidad Nacional Autónoma de México, Mar 2022, Ciudad de México, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La metáfora del espejo en la construcción de la memoria no hegemónica en El año del viento (2021) de Karina Pacheco</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las fronteras de la Generación poética del 50</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLOQUIO VIOLENCIA DE ESTADO EN EL PERÚ. DEL CONFLICTO ARMADO INTERNO (1980-2000) A LA "GENERACIÓN DEL BICENTENARIO" (2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Ayacucho, Perú</w:t>
+              <w:t xml:space="preserve">Voix de la poésie de la Génération des années 50 au Pérou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint Denis, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créolité y criollismo: aportes en la comprensión del mestizaje cultural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grupo de investigación Literatura y arte: prensa, cultura visual y redes trasatlánticas entre Europa y América Latina (UNMSM, Lima, Perú)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Lima, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biographie et autobiographie : le jeu du miroir dans La novela de mi vida de Leonardo Padura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récit et mise en scène de soi : formes, enjeux et problématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint Denis, La Réunion, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La función del arte en el socialismo utópico de Flora Tristán. Una aproximación a partir de la novela Méphis (1838)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciclo de conferencias "Temas de arte" (Universidad Nacional Mayor de San Marcos)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Lima, Perú</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Extranjera » y « paria » en la construcción del pensamiento utópico de Flora Tristán o cómo subvertir la ley patriarcal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Internacional Perú XIX. Autoridad, ciudadanía y cuerpos: desplazamientos y fracturas en la modernidad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pontificia Universidad Católica del Perú, Universidad Nacional Mayor de San Marcos, Nov 2022, Lima, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La función del arte en el socialismo utópico de Flora Tristán. Una aproximación a partir de la novela Méphis (1838)</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mestizaje cultural en La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciclo de conferencias "Temas de arte" (Universidad Nacional Mayor de San Marcos)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Lima, Perú</w:t>
+              <w:t xml:space="preserve">Encuentros latinoamericanos desde países francófonos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Universidad del Magdalena, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoila Aurora Cáceres: una intelectual peruana de entresiglos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Red Literaria Peruana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lima, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrativas memoriales del exilio en el postconflicto armado interno peruano. Análisis de la novela Los espejos opacos (2018) de Christiane Félip Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIII Congreso del Instituto Internacional de Literatura Iberoamericana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Reims, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vin des Incas : le regard français de la feuille de coca du Pérou dans le discours pharmaceutique du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images et représentations du Pérou en France, 1821- 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emancipación femenina desde las letras: escritoras peruanas del siglo XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HISTORICIDAD DE LA LITERATURA PERUANA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lima, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Leiva-Espitia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intercambios, representaciones y resistencias en el mundo afro hispanoamericano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Saint Denis, La Réunion, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los exilios en la obra de Guadalupe Nettel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coloquio Internacional “Migraciones e independencias. Dos siglos de testimonios y de representaciones entre México, América Central, España y Francia, 1820- 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Bordeaux, Université Bordeaux- Montaigne, coloquio por teleconferencia, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'androgynie et l'utopie socialiste dans le roman de Flora Tristan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matinée de recherche organisée par le DIRE : "De l'utopie à la science-fiction"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Saint Denis, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corset et les accessoires féminins dans la littérature hispano-américaine du XIXe siècle : les enjeux du discours hygiéniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire méthodologique "La réalité du corps augmenté"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Saint Denis, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation littéraire de la population afro-péruvienne chez Mercedes Cabello de Carbonera et Teresa González de Fanning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de civilisation et littérature hispano-américaines (DIRE) : "Transgression et subversion en Amérique latine"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Saint Denis, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8154,153 +8423,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Tristan: Memorias de una separación. Necesidad de dar una buena acogida a las mujeres extranjeras.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Ber: una vida en los Andes. Diario (1864- 1896)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8310,105 +8579,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RUTA DEL INSTITUTO CERVANTES FLORA TRISTAN EN BURDEOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId175"/>
+      <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8476,51 +8745,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAB9B215"/>
+    <w:nsid w:val="CD2AB81F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8707,51 +8976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monica-cardenas-moreno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6211-5706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171892372" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244746v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Orobitg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/recit-mise-scene-de-soi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hernandez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Capron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/agregation-despagnol-2025-gertrudis-gomez-de-avellaneda-sab" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753547v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Briggs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buscalibre.com/int-es/libro-escritos-en-prensa-extranjera/9786125013385/p/62352527" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079739v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tauzin-Castellanos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Santa-Cruz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Yvinec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940114v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Soto-Quiros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Alvarez Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Castro Gonzalez Maria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850241v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Ar&#234;as" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Leiva-Espitia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314527v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Edicionesmyl20/?ref=page_internal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01691439v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626694v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446973v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Segas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1315p" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328165v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sylvos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Samouth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694994v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissell Quiroz-Perez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9257" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9257" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100755v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ru.atheneadigital.filos.unam.mx/jspui/handle/FFYL_UNAM/11222" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753375v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Guin&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Esc&#225;rzaga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004864" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8253" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-40494-8?sap-outbound-id=C87FA46BB4710372058E633947432BFE870B6B5D&amp;amp;utm_source=standard&amp;amp;utm_medium=email&amp;amp;utm_campaign=000_LAN36_0000019083_Book%20author%20congrats%20NEW&amp;amp;utm_content=EN_33928_20240319&amp;amp;mkt-key=1FBFFC1428631EEEB8E1EBB17DAC82C9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696472v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694321v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Ferreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.casadelaliteratura.gob.pe/historia-las-literaturas-peru-volumen-3/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078968v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/les-post-memoires-perspectives-latino-americaines-et-europeennes-5065.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694308v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694323v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libreriasiglo.com/literatura/51816-justicia-y-paz-en-la-novela-de-crimenes.html#.YRusxogzZPY" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918496v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918495v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918498v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/miradas-reciprocas-entre-peru-y-francia-viajeros-escritores-y-analistas-siglos-xviii-xx-4804.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280515v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281768v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemhal.org/publicaciones7.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281785v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/langues-litteratures-et-cultures-du-monde/langues-litteratures-cultures-iberiques-ibero-americaines/collection-maison-des-pays-iberiques/serie-ameriques/cl-c3-b4tures-et-mondes-clos-dans-les-espaces-ib-c3-a9ri-1870.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626732v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639106v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1315b" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893395v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293536v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/tropics.3377" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608430v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11skk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584193v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Westphalen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21704/rtn.v17i2.2029" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03473931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470580v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/AMESN.2021.25.02" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619417v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Moreno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15332/25394363" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324693v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470464v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124757v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918507v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406084v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/AMESN.2019.24-1.03" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918508v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918492v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918506v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694311v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8302" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682281v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Ajjan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ambrogi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girum Ayalneh Tiruye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Fernandes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5340" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01691438v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/revistaira.201602.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01690739v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.7149" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8GK1FV8Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918501v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280619v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152666v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495085v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263231v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326632v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02429960v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694319v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918502v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918505v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918503v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR30024" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330464v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174797v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009762v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330491v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330459v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578069v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671368v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819393v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612641v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752125v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578067v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691709v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691716v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882632v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578068v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326665v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596845v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326652v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470594v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326659v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596846v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078985v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966969v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078980v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078982v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344656v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344633v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437921v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monica-cardenas-moreno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6211-5706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171892372" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244746v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Orobitg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/recit-mise-scene-de-soi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/17s8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753569v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Capron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/agregation-despagnol-2025-gertrudis-gomez-de-avellaneda-sab" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753547v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Briggs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buscalibre.com/int-es/libro-escritos-en-prensa-extranjera/9786125013385/p/62352527" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079739v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tauzin-Castellanos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Santa-Cruz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Yvinec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Soto-Quiros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Alvarez Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Castro Gonzalez Maria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Ar&#234;as" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Leiva-Espitia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314527v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Edicionesmyl20/?ref=page_internal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691450v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01691439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626694v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293535v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Segas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1315p" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sylvos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Samouth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissell Quiroz-Perez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506352v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9257" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9257" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100755v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ru.atheneadigital.filos.unam.mx/jspui/handle/FFYL_UNAM/11222" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525905v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004864" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8253" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Guin&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Esc&#225;rzaga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519249v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-40494-8?sap-outbound-id=C87FA46BB4710372058E633947432BFE870B6B5D&amp;amp;utm_source=standard&amp;amp;utm_medium=email&amp;amp;utm_campaign=000_LAN36_0000019083_Book%20author%20congrats%20NEW&amp;amp;utm_content=EN_33928_20240319&amp;amp;mkt-key=1FBFFC1428631EEEB8E1EBB17DAC82C9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694321v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Ferreira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.casadelaliteratura.gob.pe/historia-las-literaturas-peru-volumen-3/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078968v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/les-post-memoires-perspectives-latino-americaines-et-europeennes-5065.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libreriasiglo.com/literatura/51816-justicia-y-paz-en-la-novela-de-crimenes.html#.YRusxogzZPY" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918496v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694341v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/miradas-reciprocas-entre-peru-y-francia-viajeros-escritores-y-analistas-siglos-xviii-xx-4804.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280515v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281785v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/langues-litteratures-et-cultures-du-monde/langues-litteratures-cultures-iberiques-ibero-americaines/collection-maison-des-pays-iberiques/serie-ameriques/cl-c3-b4tures-et-mondes-clos-dans-les-espaces-ib-c3-a9ri-1870.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemhal.org/publicaciones7.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638478v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas-Moreno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1960" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1315b" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05560171v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/tropics.3327" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05560174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/tropics.3332" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293536v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/tropics.3377" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608430v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11skk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584193v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Westphalen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876708v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346190v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21704/rtn.v17i2.2029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03473931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118501v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/AMESN.2021.25.02" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619417v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Moreno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15332/25394363" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124757v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918507v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406084v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/AMESN.2019.24-1.03" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918492v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918506v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694311v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8302" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682281v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Ajjan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ambrogi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girum Ayalneh Tiruye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Fernandes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5340" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01691438v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/revistaira.201602.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01690739v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.7149" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8GK1FV8Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280619v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495085v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263231v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326632v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02429960v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694319v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918502v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918505v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918503v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979746v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR30024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330464v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174797v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009762v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330491v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330459v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819393v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578069v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671368v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752125v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612641v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691709v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578067v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691716v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578068v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882632v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326665v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326652v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470594v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326659v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596846v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966969v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078985v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078980v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078982v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344656v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344633v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437921v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>