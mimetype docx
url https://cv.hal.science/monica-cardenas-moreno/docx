--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -2020,217 +2020,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prólogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Guiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Escárzaga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GRIC, Université Le Havre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violencia de Estado en el Perú. Del Conflicto Armado Interno (1980- 2000) a la "Generación del Bicentenario" (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondo Editorial del Instituto para la Investigación Social del Perú, 2024, 978-612-49760-0-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Escribir la enfermedad y la muerte o la escritura de la urgencia. La crónica peruana sobre la pandemia de Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ficción - No ficción en América Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions des archives contemporaines; Editions des archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.159-169, 2024, 9782813004864. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.8253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525905v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-04753375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Transatlantic Experience in the Construction of Flora Tristan’s Authorial Posture: From Pariah to Female Messiah</w:t>
               </w:r>
@@ -3152,272 +3152,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histeria y locura como parte de la filosofía del cerebro comteana en la obra de Mercedes Cabello de Carbonera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sara Beatriz Guardia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Escritoras del siglo XIX en América Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centro de estudios La Mujer en la Historia de América Latina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139-150, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Escritura femenina y discurso bélico en el Perú decimonónico. Héroes y heroínas en la obra de Teresa González de Fanning y Mercedes Cabello de Carbonera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin, Claire Emilie and Goswitz, María Nelly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retomando la palabra: las pioneras del XIX en diálogo con la crítica contemporánea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iberoamericana, pp.111- 128, 2012, 978-84-8489-676-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semanario La Bella Limeña (1872): ¿espacio de libertad o encierro para la mujer peruana del siglo XIX?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Breton; Elvire Gomez-Vidal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clôtures et mondes clos dans les espaces ibériques et ibéro-américains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.173-190, 2012, 978-2-86781-768-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281785v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02281768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fisiología del matrimonio: de Honoré de Balzac a Mercedes Cabello. Influencia de la literatura francesa en la narrativa peruana decimonónica</w:t>
               </w:r>
@@ -3795,970 +3795,970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introducción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Sab (1841) de Gertrudis Gómez de Avellaneda : lectures critiques et nouvelles perspectives, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61736/tropics.3327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Las gesticuladoras en el teatro de Rodolfo Usigli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du Grhaal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2- 2025, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Políticas sonoras y música popular en el reciente conflicto social peruano (2022-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 123, pp.27-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1315b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introducción</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TrOPICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Sab (1841) de Gertrudis Gómez de Avellaneda : lectures critiques et nouvelles perspectives, 17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.61736/tropics.3327⟩</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61736/tropics.3332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resistencia, mestizaje y memoria en la novela antiesclavista decimonónica: estudio comparativo de Sab (1841) y Les Marrons (1844)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TrOPICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Sab (1841) de Gertrudis Gómez de Avellaneda : lectures critiques et nouvelles perspectives, 17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.61736/tropics.3332⟩</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61736/tropics.3377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Resistencia, mestizaje y memoria en la novela antiesclavista decimonónica: estudio comparativo de Sab (1841) y Les Marrons (1844)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peinture dans le socialisme utopique de Flora Tristan : étude du roman Méphis. Histoire d’un prolétaire (1838)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42, pp.205-215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Cabello de Carbonera en la prensa de París y Nueva York: modernidad transatlántica y proyecto americanista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Briggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (47), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11skk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narradoras peruanas, trillando lo invisible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Westphalen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letras Libres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El vino de los incas: la visión francesa de la hoja de coca peruana en el discurso farmacéutico del siglo XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tierra Nuestra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (17), pp.90-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21704/rtn.v17i2.2029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;lt;i&amp;gt;Comando Plath&amp;lt;/i&amp;gt; : littérature et politique dans le féminisme péruvien actuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Regarder autrement, politique et subversion, 57, pp.59-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parodia y política en El Conspirador. Autobiografía de un hombre público (1892) de Mercedes Cabello de Carbonera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">América sin Nombre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14198/AMESN.2021.25.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation &amp;quot;Femmes et conflits dans le monde hispanique et hispano-américain (XIXe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TrOPICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Sab (1841) de Gertrudis Gómez de Avellaneda : lectures critiques et nouvelles perspectives, 17, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, https://tropics.univ-reunion.fr/1181, 8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...457 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470580v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03118501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le roman de la mémoire sur le conflit armé au Pérou depuis une perspective de genre</w:t>
               </w:r>
@@ -7006,510 +7006,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Créolité y criollismo: aportes en la comprensión del mestizaje cultural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grupo de investigación Literatura y arte: prensa, cultura visual y redes trasatlánticas entre Europa y América Latina (UNMSM, Lima, Perú)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Lima, Perú</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El vino de los incas: la mirada francesa de la hoja de coca del Perú en el discurso farmacéutico del siglo XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario de Tesis (Universidad Nacional Mayor de San Marcos)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Lima, Perú</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conferencia magistral :&amp;quot;Del proyecto novelístico al proyecto editorial: Mercedes Cabello de Carbonera (1842- 1909). Escritos nacionales y transatlánticos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Primeras Jornadas de estudiantes de Investigación en Producción editorial, Universidad Autónoma Metropolitana (Iztapalapa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Mexico, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Escribir la enfermedad desde la urgencia: la crónica sobre la pandemia de Covid-19 en Perú</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International « Fiction – non fiction dans la littérature latino-américaine et caribéenne »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Poitiers, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">El vino de los incas: la mirada francesa de la hoja de coca del Perú en el discurso farmacéutico del siglo XIX</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las fronteras de la Generación poética del 50</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario de Tesis (Universidad Nacional Mayor de San Marcos)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Lima, Perú</w:t>
+              <w:t xml:space="preserve">Voix de la poésie de la Génération des années 50 au Pérou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint Denis, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La metáfora del espejo en la construcción de la memoria no hegemónica en El año del viento (2021) de Karina Pacheco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLOQUIO VIOLENCIA DE ESTADO EN EL PERÚ. DEL CONFLICTO ARMADO INTERNO (1980-2000) A LA "GENERACIÓN DEL BICENTENARIO" (2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Ayacucho, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrativas de la memoria. Miradas cruzadas entre escritoras peruanas y argentinas en la literatura actual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conferencias virtuales "Prácticas literarias de las escritoras latinoamericanas en el siglo XXI"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto de Investigaciones Filológicas de la Universidad Nacional Autónoma de México, Mar 2022, Ciudad de México, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612641v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03578067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biographie et autobiographie : le jeu du miroir dans La novela de mi vida de Leonardo Padura</w:t>
               </w:r>
@@ -7696,165 +7696,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zoila Aurora Cáceres: una intelectual peruana de entresiglos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Red Literaria Peruana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lima, Perú</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mestizaje cultural en La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encuentros latinoamericanos desde países francófonos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Universidad del Magdalena, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596845v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03326665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrativas memoriales del exilio en el postconflicto armado interno peruano. Análisis de la novela Los espejos opacos (2018) de Christiane Félip Vidal</w:t>
               </w:r>
@@ -8123,303 +8123,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le corset et les accessoires féminins dans la littérature hispano-américaine du XIXe siècle : les enjeux du discours hygiéniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire méthodologique "La réalité du corps augmenté"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Saint Denis, La Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation littéraire de la population afro-péruvienne chez Mercedes Cabello de Carbonera et Teresa González de Fanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de civilisation et littérature hispano-américaines (DIRE) : "Transgression et subversion en Amérique latine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Saint Denis, La Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Los exilios en la obra de Guadalupe Nettel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coloquio Internacional “Migraciones e independencias. Dos siglos de testimonios y de representaciones entre México, América Central, España y Francia, 1820- 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Bordeaux, Université Bordeaux- Montaigne, coloquio por teleconferencia, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'androgynie et l'utopie socialiste dans le roman de Flora Tristan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matinée de recherche organisée par le DIRE : "De l'utopie à la science-fiction"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Saint Denis, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078985v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03078982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8745,51 +8745,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD2AB81F"/>
+    <w:nsid w:val="9DEF38FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8976,51 +8976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monica-cardenas-moreno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6211-5706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171892372" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244746v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Orobitg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/recit-mise-scene-de-soi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/17s8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753569v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Capron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/agregation-despagnol-2025-gertrudis-gomez-de-avellaneda-sab" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753547v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Briggs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buscalibre.com/int-es/libro-escritos-en-prensa-extranjera/9786125013385/p/62352527" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079739v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tauzin-Castellanos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Santa-Cruz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Yvinec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Soto-Quiros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Alvarez Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Castro Gonzalez Maria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Ar&#234;as" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Leiva-Espitia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314527v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Edicionesmyl20/?ref=page_internal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691450v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01691439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626694v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293535v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Segas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1315p" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sylvos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Samouth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissell Quiroz-Perez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506352v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9257" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9257" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100755v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ru.atheneadigital.filos.unam.mx/jspui/handle/FFYL_UNAM/11222" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525905v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004864" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8253" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Guin&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Esc&#225;rzaga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519249v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-40494-8?sap-outbound-id=C87FA46BB4710372058E633947432BFE870B6B5D&amp;amp;utm_source=standard&amp;amp;utm_medium=email&amp;amp;utm_campaign=000_LAN36_0000019083_Book%20author%20congrats%20NEW&amp;amp;utm_content=EN_33928_20240319&amp;amp;mkt-key=1FBFFC1428631EEEB8E1EBB17DAC82C9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694321v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Ferreira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.casadelaliteratura.gob.pe/historia-las-literaturas-peru-volumen-3/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078968v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/les-post-memoires-perspectives-latino-americaines-et-europeennes-5065.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libreriasiglo.com/literatura/51816-justicia-y-paz-en-la-novela-de-crimenes.html#.YRusxogzZPY" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918496v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694341v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/miradas-reciprocas-entre-peru-y-francia-viajeros-escritores-y-analistas-siglos-xviii-xx-4804.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280515v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281785v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/langues-litteratures-et-cultures-du-monde/langues-litteratures-cultures-iberiques-ibero-americaines/collection-maison-des-pays-iberiques/serie-ameriques/cl-c3-b4tures-et-mondes-clos-dans-les-espaces-ib-c3-a9ri-1870.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemhal.org/publicaciones7.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638478v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas-Moreno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1960" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1315b" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05560171v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/tropics.3327" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05560174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/tropics.3332" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293536v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/tropics.3377" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608430v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11skk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584193v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Westphalen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876708v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346190v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21704/rtn.v17i2.2029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03473931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118501v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/AMESN.2021.25.02" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619417v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Moreno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15332/25394363" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124757v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918507v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406084v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/AMESN.2019.24-1.03" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918492v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918506v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694311v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8302" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682281v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Ajjan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ambrogi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girum Ayalneh Tiruye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Fernandes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5340" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01691438v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/revistaira.201602.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01690739v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.7149" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8GK1FV8Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280619v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495085v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263231v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326632v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02429960v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694319v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918502v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918505v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918503v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979746v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR30024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330464v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174797v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009762v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330491v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330459v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819393v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578069v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671368v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752125v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612641v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691709v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578067v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691716v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578068v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882632v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326665v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326652v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470594v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326659v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596846v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966969v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078985v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078980v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078982v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344656v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344633v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437921v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monica-cardenas-moreno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6211-5706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171892372" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244746v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Orobitg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/recit-mise-scene-de-soi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/17s8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753569v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Capron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/agregation-despagnol-2025-gertrudis-gomez-de-avellaneda-sab" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753547v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Briggs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buscalibre.com/int-es/libro-escritos-en-prensa-extranjera/9786125013385/p/62352527" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079739v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tauzin-Castellanos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Santa-Cruz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Yvinec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Soto-Quiros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Alvarez Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Castro Gonzalez Maria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Ar&#234;as" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Leiva-Espitia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314527v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Edicionesmyl20/?ref=page_internal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691450v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01691439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626694v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293535v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Segas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1315p" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sylvos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Samouth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissell Quiroz-Perez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506352v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9257" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9257" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100755v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ru.atheneadigital.filos.unam.mx/jspui/handle/FFYL_UNAM/11222" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Guin&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Esc&#225;rzaga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004864" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8253" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519249v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-40494-8?sap-outbound-id=C87FA46BB4710372058E633947432BFE870B6B5D&amp;amp;utm_source=standard&amp;amp;utm_medium=email&amp;amp;utm_campaign=000_LAN36_0000019083_Book%20author%20congrats%20NEW&amp;amp;utm_content=EN_33928_20240319&amp;amp;mkt-key=1FBFFC1428631EEEB8E1EBB17DAC82C9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694321v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Ferreira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.casadelaliteratura.gob.pe/historia-las-literaturas-peru-volumen-3/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078968v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/les-post-memoires-perspectives-latino-americaines-et-europeennes-5065.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libreriasiglo.com/literatura/51816-justicia-y-paz-en-la-novela-de-crimenes.html#.YRusxogzZPY" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918496v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694341v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/miradas-reciprocas-entre-peru-y-francia-viajeros-escritores-y-analistas-siglos-xviii-xx-4804.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281768v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemhal.org/publicaciones7.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281785v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/langues-litteratures-et-cultures-du-monde/langues-litteratures-cultures-iberiques-ibero-americaines/collection-maison-des-pays-iberiques/serie-ameriques/cl-c3-b4tures-et-mondes-clos-dans-les-espaces-ib-c3-a9ri-1870.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638478v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas-Moreno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1960" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05560171v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/tropics.3327" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893395v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1315b" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05560174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/tropics.3332" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293536v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/tropics.3377" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876708v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11skk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584193v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Westphalen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346190v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21704/rtn.v17i2.2029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03473931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118501v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/AMESN.2021.25.02" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470580v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619417v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Moreno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15332/25394363" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124757v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918507v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406084v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/AMESN.2019.24-1.03" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918492v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918506v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694311v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8302" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682281v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Ajjan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ambrogi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girum Ayalneh Tiruye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Fernandes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5340" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01691438v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/revistaira.201602.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01690739v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.7149" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8GK1FV8Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280619v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495085v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263231v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326632v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02429960v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694319v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918502v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918505v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918503v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979746v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR30024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330464v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174797v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009762v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330491v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330459v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578067v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578069v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671368v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819393v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691709v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752125v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612641v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691716v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578068v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882632v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326665v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596845v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326652v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470594v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326659v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596846v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078980v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078982v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966969v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078985v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344656v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344633v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437921v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>