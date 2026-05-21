--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -4591,174 +4591,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation &amp;quot;Femmes et conflits dans le monde hispanique et hispano-américain (XIXe-XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, https://tropics.univ-reunion.fr/1181, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parodia y política en El Conspirador. Autobiografía de un hombre público (1892) de Mercedes Cabello de Carbonera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">América sin Nombre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25, pp.33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14198/AMESN.2021.25.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14198/AMESN.2021.25.02⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03118501v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03470580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le roman de la mémoire sur le conflit armé au Pérou depuis une perspective de genre</w:t>
               </w:r>
@@ -7282,234 +7282,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La metáfora del espejo en la construcción de la memoria no hegemónica en El año del viento (2021) de Karina Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COLOQUIO VIOLENCIA DE ESTADO EN EL PERÚ. DEL CONFLICTO ARMADO INTERNO (1980-2000) A LA "GENERACIÓN DEL BICENTENARIO" (2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Ayacucho, Perú</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrativas de la memoria. Miradas cruzadas entre escritoras peruanas y argentinas en la literatura actual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferencias virtuales "Prácticas literarias de las escritoras latinoamericanas en el siglo XXI"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto de Investigaciones Filológicas de la Universidad Nacional Autónoma de México, Mar 2022, Ciudad de México, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Las fronteras de la Generación poética del 50</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix de la poésie de la Génération des années 50 au Pérou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Saint Denis, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691709v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03612641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biographie et autobiographie : le jeu du miroir dans La novela de mi vida de Leonardo Padura</w:t>
               </w:r>
@@ -8745,51 +8745,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DEF38FC"/>
+    <w:nsid w:val="B54EF242"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8976,51 +8976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monica-cardenas-moreno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6211-5706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171892372" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244746v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Orobitg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/recit-mise-scene-de-soi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/17s8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753569v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Capron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/agregation-despagnol-2025-gertrudis-gomez-de-avellaneda-sab" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753547v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Briggs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buscalibre.com/int-es/libro-escritos-en-prensa-extranjera/9786125013385/p/62352527" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079739v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tauzin-Castellanos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Santa-Cruz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Yvinec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Soto-Quiros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Alvarez Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Castro Gonzalez Maria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Ar&#234;as" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Leiva-Espitia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314527v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Edicionesmyl20/?ref=page_internal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691450v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01691439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626694v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293535v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Segas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1315p" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sylvos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Samouth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissell Quiroz-Perez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506352v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9257" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9257" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100755v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ru.atheneadigital.filos.unam.mx/jspui/handle/FFYL_UNAM/11222" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Guin&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Esc&#225;rzaga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004864" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8253" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519249v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-40494-8?sap-outbound-id=C87FA46BB4710372058E633947432BFE870B6B5D&amp;amp;utm_source=standard&amp;amp;utm_medium=email&amp;amp;utm_campaign=000_LAN36_0000019083_Book%20author%20congrats%20NEW&amp;amp;utm_content=EN_33928_20240319&amp;amp;mkt-key=1FBFFC1428631EEEB8E1EBB17DAC82C9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694321v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Ferreira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.casadelaliteratura.gob.pe/historia-las-literaturas-peru-volumen-3/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078968v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/les-post-memoires-perspectives-latino-americaines-et-europeennes-5065.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libreriasiglo.com/literatura/51816-justicia-y-paz-en-la-novela-de-crimenes.html#.YRusxogzZPY" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918496v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694341v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/miradas-reciprocas-entre-peru-y-francia-viajeros-escritores-y-analistas-siglos-xviii-xx-4804.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281768v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemhal.org/publicaciones7.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281785v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/langues-litteratures-et-cultures-du-monde/langues-litteratures-cultures-iberiques-ibero-americaines/collection-maison-des-pays-iberiques/serie-ameriques/cl-c3-b4tures-et-mondes-clos-dans-les-espaces-ib-c3-a9ri-1870.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638478v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas-Moreno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1960" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05560171v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/tropics.3327" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893395v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1315b" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05560174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/tropics.3332" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293536v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/tropics.3377" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876708v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11skk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584193v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Westphalen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346190v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21704/rtn.v17i2.2029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03473931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118501v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/AMESN.2021.25.02" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470580v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619417v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Moreno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15332/25394363" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124757v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918507v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406084v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/AMESN.2019.24-1.03" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918492v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918506v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694311v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8302" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682281v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Ajjan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ambrogi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girum Ayalneh Tiruye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Fernandes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5340" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01691438v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/revistaira.201602.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01690739v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.7149" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8GK1FV8Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280619v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495085v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263231v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326632v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02429960v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694319v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918502v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918505v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918503v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979746v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR30024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330464v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174797v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009762v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330491v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330459v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578067v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578069v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671368v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819393v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691709v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752125v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612641v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691716v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578068v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882632v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326665v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596845v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326652v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470594v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326659v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596846v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078980v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078982v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966969v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078985v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344656v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344633v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437921v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monica-cardenas-moreno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6211-5706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171892372" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244746v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Orobitg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/recit-mise-scene-de-soi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/17s8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753569v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Capron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/agregation-despagnol-2025-gertrudis-gomez-de-avellaneda-sab" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753547v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Briggs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buscalibre.com/int-es/libro-escritos-en-prensa-extranjera/9786125013385/p/62352527" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079739v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tauzin-Castellanos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Santa-Cruz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Yvinec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Soto-Quiros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Alvarez Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Castro Gonzalez Maria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Ar&#234;as" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Leiva-Espitia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314527v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Edicionesmyl20/?ref=page_internal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691450v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01691439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626694v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293535v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Segas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1315p" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sylvos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Samouth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissell Quiroz-Perez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506352v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9257" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9257" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100755v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ru.atheneadigital.filos.unam.mx/jspui/handle/FFYL_UNAM/11222" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Guin&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Esc&#225;rzaga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004864" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8253" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519249v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-40494-8?sap-outbound-id=C87FA46BB4710372058E633947432BFE870B6B5D&amp;amp;utm_source=standard&amp;amp;utm_medium=email&amp;amp;utm_campaign=000_LAN36_0000019083_Book%20author%20congrats%20NEW&amp;amp;utm_content=EN_33928_20240319&amp;amp;mkt-key=1FBFFC1428631EEEB8E1EBB17DAC82C9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694321v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Ferreira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.casadelaliteratura.gob.pe/historia-las-literaturas-peru-volumen-3/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078968v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/les-post-memoires-perspectives-latino-americaines-et-europeennes-5065.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libreriasiglo.com/literatura/51816-justicia-y-paz-en-la-novela-de-crimenes.html#.YRusxogzZPY" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918496v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694341v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/miradas-reciprocas-entre-peru-y-francia-viajeros-escritores-y-analistas-siglos-xviii-xx-4804.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281768v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemhal.org/publicaciones7.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281785v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/langues-litteratures-et-cultures-du-monde/langues-litteratures-cultures-iberiques-ibero-americaines/collection-maison-des-pays-iberiques/serie-ameriques/cl-c3-b4tures-et-mondes-clos-dans-les-espaces-ib-c3-a9ri-1870.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638478v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas-Moreno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1960" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05560171v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/tropics.3327" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893395v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1315b" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05560174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/tropics.3332" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293536v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/tropics.3377" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876708v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11skk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584193v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Westphalen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346190v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21704/rtn.v17i2.2029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03473931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118501v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/AMESN.2021.25.02" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619417v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Moreno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15332/25394363" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124757v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918507v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406084v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/AMESN.2019.24-1.03" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918492v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918506v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694311v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8302" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682281v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Ajjan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ambrogi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girum Ayalneh Tiruye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Fernandes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5340" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01691438v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/revistaira.201602.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01690739v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.7149" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8GK1FV8Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280619v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495085v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263231v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326632v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02429960v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694319v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918502v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918505v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918503v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979746v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR30024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330464v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174797v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009762v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330491v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330459v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578067v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578069v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671368v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819393v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752125v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612641v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691709v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691716v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578068v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882632v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326665v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596845v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326652v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470594v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326659v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596846v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078980v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078982v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966969v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078985v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344656v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344633v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437921v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>