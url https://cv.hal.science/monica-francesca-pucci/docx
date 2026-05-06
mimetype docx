--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -333,5031 +333,5006 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof of concept for manufacturing of composite tapes with household PolyEthylene Terephthalate (PET) as matrix</w:t>
+                <w:t xml:space="preserve">Influence of polar and dispersive liquid–fiber interactions on the saturated and unsaturated in-plane permeability of a basalt fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Mathouillot</w:t>
+                <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Alawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.138464⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 206, pp.109793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2026.109793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05301125v1</w:t>
+                <w:t xml:space="preserve">hal-05598402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the surface tension and dispersive and polar components of polymers as a function of temperature for composite manufacturing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Alawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 156, pp.109112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2026.109112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of interfacial adhesion and mechanical performance of flax fiber-based eco-composites through fiber fluorination treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Agopian</w:t>
+                <w:t xml:space="preserve">Proof of concept for manufacturing of composite tapes with household PolyEthylene Terephthalate (PET) as matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mathouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2025.112228⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 728, pp.138464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.138464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967997v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fiber/matrix interface on gas permeability properties of CF/TP composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quentin Govignon</w:t>
+                <w:t xml:space="preserve">Optimization of interfacial adhesion and mechanical performance of flax fiber-based eco-composites through fiber fluorination treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Téraube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Agopian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 298, pp.112358. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2025.112358⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 296, pp.112228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2025.112228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993975v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale structural analysis of plant fibre-reinforced thermoplastic biocomposites: Towards realistic 2D and 3D descriptors for advanced modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Boosting the reinforcing potential of flax co-products: Biomass fractionation and composite microstructure as keys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Nour El Dein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barbulée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.108769⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 236, pp.121925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.121925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944887v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new ISO standard for the experimental characterization of in-plane permeability of fibrous reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Advani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miro Duhovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Endruweit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. May</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Fauster</w:t>
+                <w:t xml:space="preserve">Ewald Fauster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 190, pp.art.108592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting the reinforcing potential of flax co-products: Biomass fractionation and composite microstructure as keys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Multiscale structural analysis of plant fibre-reinforced thermoplastic biocomposites: Towards realistic 2D and 3D descriptors for advanced modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barbulée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.121925⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 192, pp.108769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.108769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282275v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for mesoscale geometry and intra-yarn fiber volume fraction distribution on 3D angle-interlock fabric permeability, International Journal of Multiphase Flow</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+                <w:t xml:space="preserve">Influence of fiber/matrix interface on gas permeability properties of CF/TP composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Allusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104721⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 298, pp.112358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2025.112358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04547252v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between AFM characterizations and dynamic mechanical testing to assess the ductile-to-brittle transition during ABS photodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Delarue</w:t>
+                <w:t xml:space="preserve">Accounting for mesoscale geometry and intra-yarn fiber volume fraction distribution on 3D angle-interlock fabric permeability, International Journal of Multiphase Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Cataldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.110945⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 173, pp.104721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681813v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04547252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the surface energy of a basalt fiber on capillary wicking and in-plane permeability of reinforcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Ravel</w:t>
+                <w:t xml:space="preserve">Correlation between AFM characterizations and dynamic mechanical testing to assess the ductile-to-brittle transition during ABS photodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Mercoiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 187, pp.108496. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 229, pp.110945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.110945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747596v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of hierarchical flax-epoxy biocomposites with nanostructured interphase by xyloglucan and cellulose nanocrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Doineau</w:t>
+                <w:t xml:space="preserve">Influence of the surface energy of a basalt fiber on capillary wicking and in-plane permeability of reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 184, pp.108270. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108270⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 187, pp.108496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582973v1</w:t>
+                <w:t xml:space="preserve">hal-04747596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycled carbon fiber potential for reuse in carbon fiber/PA6 composite parts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Perrin</w:t>
+                <w:t xml:space="preserve">Multiscale analysis of hierarchical flax-epoxy biocomposites with nanostructured interphase by xyloglucan and cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2023.111100⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 184, pp.108270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279630v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining experiments and modelling to predict the competition between liquid spreading and impregnation in porous media for Metal Binder Jetting applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Ravel</w:t>
+                <w:t xml:space="preserve">Recycled carbon fiber potential for reuse in carbon fiber/PA6 composite parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Reynaud</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131347⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 269, pp.111100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2023.111100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050122v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of hydrophobic flax fibers through fluorine plasma treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teraube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Agopian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 611 (Part A), pp.155615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study on Crystallisation for Virgin and Recycled Polyethylene Terephthalate (PET): Multiscale Effects on Physico-Mechanical Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Combeau</w:t>
+                <w:t xml:space="preserve">Combining experiments and modelling to predict the competition between liquid spreading and impregnation in porous media for Metal Binder Jetting applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthia Divin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Verquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym15234613⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 666, pp.131347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342848v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorination of flax fibers for improving the interfacial compatibility of eco-composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Agopian</w:t>
+                <w:t xml:space="preserve">A Comparative Study on Crystallisation for Virgin and Recycled Polyethylene Terephthalate (PET): Multiscale Effects on Physico-Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Viora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samar Hajjar-Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susmat.2022.e00467⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (23), pp.4613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym15234613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753013v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Optimized Ternary PLA/PHB/Organoclay Composites Processed through Fused Filament Fabrication and Injection Molding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Lacoste</w:t>
+                <w:t xml:space="preserve">Fluorination of flax fibers for improving the interfacial compatibility of eco-composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Téraube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Agopian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Hajjar-Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15093398⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.e00467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susmat.2022.e00467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671204v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Functionalization Strategies of Polystyrene for the Development Peptide-Based Toxin Recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
+                <w:t xml:space="preserve">Characterization of Optimized Ternary PLA/PHB/Organoclay Composites Processed through Fused Filament Fabrication and Injection Molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kubra Buyuksoy-Fekraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Bazin</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22239538⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (9), pp.3398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15093398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887426v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Polymer Processing on the Double Electrical Percolation Threshold in PLA/PCL/GNP Nanocomposites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roland El Hage</w:t>
+                <w:t xml:space="preserve">Capillary pressure contribution in fabrics as a function of fibre volume fraction for Liquid Composite Moulding processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.N. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22239231⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 635, pp.128120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.128120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880293v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient solution to determine surface energy of powders and porous media: Application to untreated and treated lignin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Carretier</w:t>
+                <w:t xml:space="preserve">Surface Functionalization Strategies of Polystyrene for the Development Peptide-Based Toxin Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed M. Debela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shemsia M. Hudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.152159⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (23), pp.9538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22239538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511788v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary pressure contribution in fabrics as a function of fibre volume fraction for Liquid Composite Moulding processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Polymer Processing on the Double Electrical Percolation Threshold in PLA/PCL/GNP Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Alhoda Masarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Batistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.N. Vo</w:t>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.128120⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (23), pp.9231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22239231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518822v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser sintering of coated polyamide 12: a new way to improve flammability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">An efficient solution to determine surface energy of powders and porous media: Application to untreated and treated lignin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-021-06621-7⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 579, pp.152159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.152159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518682v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire Behavior of Polyamide 12/Rubber Formulations Made by Laser Sintering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Laser sintering of coated polyamide 12: a new way to improve flammability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Batistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ouassila Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (5), pp.1773. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (1), pp.739-754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15051773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-021-06621-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590681v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of PLA/PCL/Graphene Nanoplatelet (GNP) Electrically Conductive Circuit Using the Fused Filament Fabrication (FFF) 3D Printing Technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Fire Behavior of Polyamide 12/Rubber Formulations Made by Laser Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Batistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15 (3), pp.762. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15030762⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 15 (5), pp.1773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15051773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536661v1</w:t>
+                <w:t xml:space="preserve">hal-03590681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopolymer blends for mechanical property gradient 3D printed parts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Fabrication of PLA/PCL/Graphene Nanoplatelet (GNP) Electrically Conductive Circuit Using the Fused Filament Fabrication (FFF) 3D Printing Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Alhoda Masarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Batistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Express Polymer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2021.13⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15030762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035297v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical thermoplastic biocomposites reinforced with flax fibres modified by xyloglucan and cellulose nanocrystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Coqueugniot</w:t>
+                <w:t xml:space="preserve">Biopolymer blends for mechanical property gradient 3D printed parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117403⟩</w:t>
+              <w:t xml:space="preserve">Express Polymer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (2), pp.137-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2021.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080239v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface energy determination of fibres for Liquid Composite Moulding processes: method to estimate equilibrium contact angles from static and quasi-static data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Garat</w:t>
+                <w:t xml:space="preserve">Hierarchical thermoplastic biocomposites reinforced with flax fibres modified by xyloglucan and cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florentin Berthet</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125787⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 254, pp.117403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989498v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiar Morphologies Obtained for 80/20 PLA/PA11 Blend with Small Amounts of Fumed Silica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Rasselet</w:t>
+                <w:t xml:space="preserve">Surface energy determination of fibres for Liquid Composite Moulding processes: method to estimate equilibrium contact angles from static and quasi-static data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Govignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11071721⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 611, pp.1-7/125787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277752v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Wetting of Molten Polymers on Cellulosic Substrates: Model Prediction for Total and Partial Wetting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peculiar Morphologies Obtained for 80/20 PLA/PA11 Blend with Small Amounts of Fumed Silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Bréard</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Taguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmats.2020.00143⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11071721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884862v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective laser sintering of polyamide 12/flame retardant compositions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+                <w:t xml:space="preserve">Capillary wicking in bio-based reinforcements undergoing swelling – Dual scale consideration of porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.N. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ouassila Kadri</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2020.109318⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 134, pp.art. 105893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917355v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Sepiolite and Lignin as Potential Synergists on Flame Retardant Systems in Polylactide (PLA) and Polyurethane Elastomer (PUE)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Delcroix</w:t>
+                <w:t xml:space="preserve">Selective laser sintering of polyamide 12/flame retardant compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Batistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13112450⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 181, pp.109318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2020.109318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638262v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary wicking in bio-based reinforcements undergoing swelling – Dual scale consideration of porous medium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Wetting of Molten Polymers on Cellulosic Substrates: Model Prediction for Total and Partial Wetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105893⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (143), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2020.00143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541875v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame retardancy of wood-plastic composites by radiation-curing phosphorus-containing resins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">Influence of Sepiolite and Lignin as Potential Synergists on Flame Retardant Systems in Polylactide (PLA) and Polyurethane Elastomer (PUE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108547⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (11), pp.2450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13112450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424901v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane permeability characterization of engineering textiles based on radial flow experiments: A benchmark exercise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Endruweit</w:t>
+                <w:t xml:space="preserve">Flame retardancy of wood-plastic composites by radiation-curing phosphorus-containing resins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Gibier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Khoï Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.03.006⟩</w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170, pp.art. 108547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429024v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of interface formation versus fibres properties in the mechanical behaviour of bio-based composites manufactured by Liquid Composite Molding processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+                <w:t xml:space="preserve">In-plane permeability characterization of engineering textiles based on radial flow experiments: A benchmark exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aktas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+                <w:t xml:space="preserve">S.G. Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kervoelen</w:t>
+                <w:t xml:space="preserve">D.C. Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Tirillo</w:t>
+                <w:t xml:space="preserve">A. Endruweit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 163, pp.86-95. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121, pp.100-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.10.103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425054v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the distribution of fire retardants in poly(lactic acid) by fused filament fabrication in order to improve its fire behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+                <w:t xml:space="preserve">Role of interface formation versus fibres properties in the mechanical behaviour of bio-based composites manufactured by Liquid Composite Molding processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Dumazert</w:t>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gallard</w:t>
+                <w:t xml:space="preserve">Antoine Kervoelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Buonomo</w:t>
+                <w:t xml:space="preserve">Jacopo Tirillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 163, pp.143-150. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 163, pp.86-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.10.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424968v1</w:t>
+                <w:t xml:space="preserve">hal-02425054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature effect on dynamic wetting of cellulosic substrates by molten polymers for composite processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling the distribution of fire retardants in poly(lactic acid) by fused filament fabrication in order to improve its fire behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dumazert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Buonomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.08.031⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 163, pp.143-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930601v1</w:t>
+                <w:t xml:space="preserve">hal-02424968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Surface characterisation and wetting properties of single basalt fibres</w:t>
+                <w:t xml:space="preserve">Temperature effect on dynamic wetting of cellulosic substrates by molten polymers for composite processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 109, pp.72-81 </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114, pp.307-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.09.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">emse-01493427v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensiometric method to reliably assess wetting properties of single fibers with resins: Validation on cellulosic reinforcements for composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 512, pp. 26-33 </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5367,100 +5342,100 @@
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.09.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01493401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting and swelling property modifications of elementary flax fibres and their effects on the Liquid Composite Molding process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5550,64 +5525,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wicking Tests for Unidirectional Fabrics: Measurements of Capillary Parameters to Evaluate Capillary Pressure in Liquid Composite Molding Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Issue : 119, pp.Article Number: e55059 </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5635,357 +5610,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01577948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary wicking in flax fabrics - Effects of swelling in water</w:t>
+                <w:t xml:space="preserve">D Surface characterisation and wetting properties of single basalt fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carolina Seghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Sarasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.03.050⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.72-81 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.09.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01353693v1</w:t>
+                <w:t xml:space="preserve">emse-01493427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary effects on flax fibers - Modification and characterization of the wetting dynamics</w:t>
+                <w:t xml:space="preserve">Capillary wicking in flax fabrics - Effects of swelling in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.03.010⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 498, pp.176-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.03.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01353509v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01353693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary wicking in a fibrous reinforcement - Orthotropic issues to determine the capillary pressure components</w:t>
+                <w:t xml:space="preserve">Capillary effects on flax fibers - Modification and characterization of the wetting dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.257-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capillary wicking in a fibrous reinforcement - Orthotropic issues to determine the capillary pressure components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2015, 77, pp.133-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01353516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5995,5643 +6112,5643 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing fiber reinforced recycled PET Tapes: A Capillarity-Based Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Mathouillot</w:t>
+                <w:t xml:space="preserve">Development of long-scale interphases in biocomposites: a step towards bioinspired structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Moussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM24 - The 24th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">GDR DUMBIO - Session de printemps 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Sophia antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232811v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of long-scale interphases in biocomposites: a step towards bioinspired structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef El Moussi</w:t>
+                <w:t xml:space="preserve">Influence des propriétés de surface du couple liquide-solide sur la perméabilité du renfort fibreux à deux échelles : la mèche et la préforme fibreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR DUMBIO - Session de printemps 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Sophia antipolis, France</w:t>
+              <w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097750v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des propriétés de surface du couple liquide-solide sur la perméabilité du renfort fibreux à deux échelles : la mèche et la préforme fibreuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Ravel</w:t>
+                <w:t xml:space="preserve">Manufacturing fiber reinforced recycled PET Tapes: A Capillarity-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mathouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC, Jun 2025, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">ICCM24 - The 24th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167710v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the surface modification of a basalt fiber on the in-plane permeability at two scales: the tow and the fibrous preform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPCM 16 - 16th International Conference on Flow Processes in Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Khalifa University, Jan 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic wetting of polymers on fibers: effect of temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Stokes-darcy fluid flow simulations within 3D interlock fabrics with capillary effects – experimental input influence and comparison with experimental output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cataldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPCM 16 - 16th International Conference on Flow Processes in Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Khalifa University, Jan 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901156v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stokes-darcy fluid flow simulations within 3D interlock fabrics with capillary effects – experimental input influence and comparison with experimental output</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Dynamic wetting of polymers on fibers: effect of temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Alawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPCM 16 - 16th International Conference on Flow Processes in Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Khalifa University, Jan 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901165v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'estimation des propriétés de surface de fibres et de polymères dans les conditions d'élaboration de composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Alawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Flax Shive Particle Size on Microstructure and Mechanical Behaviour of Injection-Moulded Thermoplastic Biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barbulée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Scientifiques et Industrielles du GFP Méditérranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français des Polymères - Section Méditérranée, May 2024, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of Aged ABS Layers Formed during Long-Wavelength UV Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MoDeSt 2024 - 11th conference of the Modification, Degradation, Stabilization of Polymers Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the influence of flax shives fractionation on tensile properties of thermoplastic bio-composites using 3d microstructural analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Stokes-darcy fluid flow simulations within 3d Interlock fabrics with capillary effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Cataldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O Gamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.321-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653787v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04867767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stokes-darcy fluid flow simulations within 3d Interlock fabrics with capillary effects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+                <w:t xml:space="preserve">Investigating the influence of flax shives fractionation on tensile properties of thermoplastic bio-composites using 3d microstructural analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Barbulée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Gamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.321-327</w:t>
+              <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04867767v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface Formation Mechanisms in Fibre Reinforces Thermoplastic Tapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Alawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the test liquids nature on the unsaturated permeability of a basalt fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intra-yarn capillary pressure and permeability assessment with a new suitable device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Cataldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.570-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04937817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New pet recycling method : manufacture of thermoplastic tape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Mathouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle méthode de recyclage du PET : fabrication de tapes thermoplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Mathouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Techniques: Fin de Vie et Recyclage des Composites 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle génération de CMO recyclables à partir de matières premières de recyclage : vers une économie circulaire (RECYCOMP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Evon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Techniques: Fin de Vie et Recyclage des Composites 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecart à l'idéalité en imprégnation spontanée : effet du liquide test sur les montées capillaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 23 - Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’interface fibre/matrice à l’échelle locale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amira Jbeli</w:t>
+                <w:t xml:space="preserve">Surface properties assessment of reclaimed carbon fibres for recycling in PA6/CF composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 23 - Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">ICCM 23 - 23rd International Conference on Composites Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Queen's University Belfast, Jul 2023, Belfast (Northern Ireland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159014v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface properties assessment of reclaimed carbon fibres for recycling in PA6/CF composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Perrin Didier</w:t>
+                <w:t xml:space="preserve">Flax Shives As Fillers For Injection Molded Bio-Based Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbulée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 23 - 23rd International Conference on Composites Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Queen's University Belfast, Jul 2023, Belfast (Northern Ireland), United Kingdom</w:t>
+              <w:t xml:space="preserve">EPNOE 2023 - 8th EPNOE International Polysaccharides Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186058v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flax Shives As Fillers For Injection Molded Bio-Based Composites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Caractérisation de l’interface fibre/matrice à l’échelle locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Jbeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE 2023 - 8th EPNOE International Polysaccharides Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
+              <w:t xml:space="preserve">JNC 23 - Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213144v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Surface Energy of a Basalt Fiber on Capillary Wicking and In-plane Permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM23 - 23rd International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturated and unsaturated stokes-darcy fluid flow simulations within 3D interlock fabrics with capillary effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Cataldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 23 - 23rd International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Belfast (Northern Ireland), United Kingdom. pp.162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04871015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary Pressure Estimation for Different Fibrous Reinforcement/Liquid Couples ; Application to Liquid Composite Molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.H. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM23 - 23rd International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’énergie de surface de fibres de basalte sur l’imprégnationspontanée et la perméabilité des tissus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Ravel</w:t>
+                <w:t xml:space="preserve">Study of ABS photo oxidation at long wavelength (λ &gt; 300 nm) using phase separation by solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 23 - Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">34th PDDG Conference - Polymer Degradation Discussion Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157951v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of ABS photo oxidation at long wavelength (λ &gt; 300 nm) using phase separation by solvent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Delarue</w:t>
+                <w:t xml:space="preserve">Influence de l’énergie de surface de fibres de basalte sur l’imprégnationspontanée et la perméabilité des tissus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th PDDG Conference - Polymer Degradation Discussion Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">JNC 23 - Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192456v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Energy determination of particles used as fillers in polymers: Application to lignin/PLA composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 20 - 20th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPFL, Jun 2022, Lausanne, Switzerland. https://doi.org/10.5075/epfl-298799_978-2-9701614-0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards more efficient and environmental friendly flax-based eco-composite through direct F2 fluorination as a compatibilization treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Vers des éco-composites à base de fibres de lin plus performants et respectueux de l’environnement grâce à la fluoration directe sous F2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teraube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Charlet</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Agopian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hajjar-Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM20 - 20th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française des Matériaux (FFM), Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716573v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for the variability in 3D interlock fabric permeability through fluid flow simulations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développement et fonctionnalisation d’anas de lin pour l’élaboration de biocomposites thermoplastiques injectables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbulée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM20 - 20th European Conference on Composite Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JJC ECOCOMP 2022 - 5e édition des Journées Jeunes Chercheurs en Eco-composites et Composites Bio-sourcés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Groix, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04593308v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et fonctionnalisation d’anas de lin pour l’élaboration de biocomposites thermoplastiques injectables</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accounting for the variability in 3D interlock fabric permeability through fluid flow simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Cataldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JJC ECOCOMP 2022 - 5e édition des Journées Jeunes Chercheurs en Eco-composites et Composites Bio-sourcés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCM20 - 20th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPFL (École Polytechnique Fédérale de Lausanne); Composite Construction laboratory (CCLab); Laboratory for Processing of Advanced Composites (LPAC) - EPFL, Jun 2022, Lauzanne, Switzerland. pp.990 à 997, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874420v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04593308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des éco-composites à base de fibres de lin plus performants et respectueux de l’environnement grâce à la fluoration directe sous F2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Towards more efficient and environmental friendly flax-based eco-composite through direct F2 fluorination as a compatibilization treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teraube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Agopian</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Agopian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Hajjar-Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Française des Matériaux (FFM), Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">ECCM20 - 20th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836713v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary pressure estimation depending on fabric, liquid and fibre volume fraction for Liquid Composite Moulding (LCM) processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Nhan Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM20 - 20th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of lignin and nanoparticles in flame retarded PLA processed through 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOFRAM 2022 - 3e conférence internationale sur les additifs et matériaux ignifuges respectueux de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; Université de Montpellier; École d'ingénieurs de chimie de Montpellier (ENSCM); Société Chimique de France (SCF), May 2022, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignin as a Major Component of an Intumescent Fire Retardant System for Biopolyester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNOE 2021 - The 7th International Polysaccharide Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fused filament fabrication (fff) of electrically conductive pla/pcl/graphene nanoplatelets (gnp) bionanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Masarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Batistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADDFABCOMP – 2nd International Conference on Additive Fabrication of Composite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Online Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes de surface et interface pour les matériaux composites : apport aux procédés d'élaboration et aux propriétés induites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC22 - 22e Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Conférence virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fused filament fabrication of new fire-retarded biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ere édition FabAddComp Journées scientifiques et techniques – Fabrication Additive des Composites AMAC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame retardancy of wood-plastic composites by radiation-curing phosphorus-containing resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Gibier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Quoc-Khoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laia Haurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WFS2020 - 9th International Scientific Conference Wood &amp; Fire Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, [en ligne], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocomposites ignifugés pour la fabrication additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes journées scientifiques et industrielles du Groupe Français des Polymères (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PA 12 nanocomposites and flame retardants compositions processed through selective laser sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Batistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymerblends 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la dynamique de mouillage et démouillage de polymères à l'état fondu pour l'élaboration de biocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles performances pour les plastiques chargés et additivés imprimés 3D : application aux retardateurs de flamme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Batistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Bréard</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">Journée Technologique AD’OCC Région Occitanie « Fabrication Additive : Multimatériaux et Hybridation des Procédés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420762v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire performance and flame retardancy of 3D printed plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Batistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEC World 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Villepinte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles performances pour les plastiques chargés et additivés imprimés 3D : application aux retardateurs de flamme</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la dynamique de mouillage et démouillage de polymères à l'état fondu pour l'élaboration de biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technologique AD’OCC Région Occitanie « Fabrication Additive : Multimatériaux et Hybridation des Procédés »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511157v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDENTIFICATION OF KEY PARAMETERS IN DYNAMIC WETTING AND DEWETTING PHENOMENA WITH MOLTEN POLYMERS FOR COMPOSITE PROCESSING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M F Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE 14TH INTERNATIONAL CONFERENCE ON FLOW PROCESSING IN COMPOSITE MATERIALS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lulea, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40192-015-0032-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la formation de l'interface et des propriétés des fibres dans le comportement mécanique de composites bio-sourcés fabriqués par infusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kervoelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Tirillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consideration of the Dual Scale of Pore Size in Wicking Validation on Carbon Reinforcements and Application to the Swelling of Bio-Based Reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Nhan Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443422v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective laser sintering of polyamide 12/flame retardant compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Antonio Batistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouassila Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymerblends 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation by wicking tests of capillary pressure as function of temperature for uncured resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of flame-retarded PLA compositions by 3D printing of core-skin structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Dumazert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Buonomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02201607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11641,732 +11758,732 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of an extraction process for vegetal and synthetic fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martian Asseko Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du PEPR Recyclage 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication de tapes thermoplastiques en PET recyclé : une approche innovante exploitant la capillarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Mathouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of mechanical properties of elementary flax basalt fibres from recycled composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martian Asseko Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNF 2025 - 7th International Conference on Natural Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lisbon, Portugal. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errors in surface energy estimation of fibres for Liquid Composite Moulding processes and potential origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM23 - 23rd International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom. , Issu des Proceedings of the 2023 International Conference on Composite Materials, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer processing influence on the double electrical percolation threshold in PLA/PCL/GNP nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Alhoda Masarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Batistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPF 2022 - European Polymer Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic wetting of cellulosic substrates by model liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Breard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées d'Etude des Milieux Poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12376,133 +12493,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent improvements in the analysis and characterization of fiber/matrix interfaces in biocomposites (Chap. 8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocomposites in Manufacturing : Properties, Processes and Industrial Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.259-286, 2026, 978-0-443-24720-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-24720-0.00008-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12512,105 +12629,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des microstructures et des procédés d'élaboration des matériaux polymères multiphasés et composites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université de Montpellier, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04932623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId303"/>
+      <w:footerReference w:type="default" r:id="rId308"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12678,51 +12795,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB39CBDE"/>
+    <w:nsid w:val="8B775C11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12909,51 +13026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monica-francesca-pucci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7769-8732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203046900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471478v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumontel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier T&#233;raube" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Falcon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bousquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tomasella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces9010003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05301125v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mathouillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.138464" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517297v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Alawar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2026.109112" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04967997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Agopian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112228" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04993975v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Allusse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112358" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04944887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Hadi Nour El Dein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbul&#233;e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.108769" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04802751v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. May" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Advani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhovic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endruweit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fauster" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108592" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282275v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nour El Dein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gamond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121925" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04547252v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Cataldi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104721" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Delarue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Mercoiret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110945" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04747596v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108496" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04582973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108270" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeantet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111100" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04050122v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Divin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reynaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131347" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03857988v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teraube" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gratier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155615" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Viora" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Combeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15234613" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753013v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hajjar-Garreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2022.e00467" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03671204v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubra Buyuksoy-Fekraoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093398" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M. Debela" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shemsia M. Hudie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239538" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03880293v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Alhoda Masarra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239231" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03511788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Carretier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152159" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518822v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drapier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.128120" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518682v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Kadri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06621-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03590681v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15051773" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03536661v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15030762" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035297v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeantet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2021.13" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03080239v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coqueugniot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117403" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02989498v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125787" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03277752v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rasselet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11071721" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02884862v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00143" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917355v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109318" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02638262v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delcroix" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rublon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13112450" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02541875v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Garat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105893" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424901v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gibier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Kho&#239; Tran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108547" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02429024v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aktas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Berg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.03.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425054v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Tirillo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.10.103" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424968v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buonomo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.03.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930601v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.08.031" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01493427v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Seghini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sarasini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.09.065" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWRLGWBT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01493401v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.09.047" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S0JFPHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Seveno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fuentes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart van Vuure" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.02.028" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577948v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55059" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353693v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.03.050" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353509v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.03.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S52V9ND4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353516v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.05.031" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MC897DB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05232811v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097750v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Moussi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167710v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901366v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901156v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901165v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167756v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04584356v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbul&#233;e" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gamond" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681805v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mathurin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653787v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbul&#233;e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gamond" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04867767v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625238v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653745v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04937817v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653739v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04676091v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04654201v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157941v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04159014v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Jbeli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186058v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213144v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180848v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04871015v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219958v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Vo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157951v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04192456v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03712772v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716573v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Agopian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04593308v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03874420v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Riva" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836713v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Agopian" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hajjar-Garreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716617v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhan Vo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03683563v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437013v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03482552v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Masarra" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451823v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970982v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970952v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc-Khoi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02506538v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460668v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kadri" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420762v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509026v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batistella" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02511157v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394157v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F Pucci" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomina" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40192-015-0032-1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420767v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443422v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884720v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Antonio Batistella" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002059v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201607v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05384101v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko Ella" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167721v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097805v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219983v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714581v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Quantin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Hage" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395058v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rougier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Breard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05337497v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-24720-0.00008-6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/tel-04932623v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monica-francesca-pucci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7769-8732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203046900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471478v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumontel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier T&#233;raube" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Falcon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bousquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tomasella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces9010003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05598402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Alawar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2026.109793" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2026.109112" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05301125v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mathouillot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.138464" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04967997v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Agopian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112228" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nour El Dein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbul&#233;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gamond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121925" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04802751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Duhovic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Endruweit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Fauster" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108592" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04944887v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Hadi Nour El Dein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.108769" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04993975v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Allusse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112358" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04547252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Cataldi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104721" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681813v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Delarue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Mercoiret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110945" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04747596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108496" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04582973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108270" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeantet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111100" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03857988v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teraube" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gratier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155615" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04050122v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Divin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verquin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reynaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131347" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342848v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Viora" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Combeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15234613" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753013v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hajjar-Garreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2022.e00467" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03671204v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubra Buyuksoy-Fekraoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093398" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drapier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.128120" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M. Debela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shemsia M. Hudie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239538" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03880293v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Alhoda Masarra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239231" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03511788v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Carretier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152159" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518682v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Kadri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06621-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03590681v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15051773" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03536661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15030762" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035297v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeantet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2021.13" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03080239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coqueugniot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117403" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02989498v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125787" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03277752v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rasselet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11071721" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02541875v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Garat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105893" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917355v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109318" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02884862v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00143" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02638262v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delcroix" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rublon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13112450" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424901v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gibier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Kho&#239; Tran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108547" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02429024v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. May" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aktas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Advani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Berg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endruweit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.03.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425054v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Tirillo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.10.103" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424968v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buonomo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.03.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930601v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.08.031" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01493401v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.09.047" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S0JFPHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Seveno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fuentes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart van Vuure" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.02.028" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577948v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55059" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01493427v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Seghini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sarasini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.09.065" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWRLGWBT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353693v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.03.050" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353509v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.03.010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S52V9ND4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353516v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.05.031" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MC897DB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097750v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Moussi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167710v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05232811v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901366v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901165v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901156v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167756v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04584356v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbul&#233;e" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gamond" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681805v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mathurin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04867767v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653787v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbul&#233;e" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gamond" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625238v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653745v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04937817v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653739v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04676091v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04654201v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157941v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186058v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213144v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04159014v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Jbeli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180848v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04871015v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219958v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Vo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04192456v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157951v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03712772v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836713v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Agopian" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hajjar-Garreau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03874420v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Riva" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04593308v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716573v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Agopian" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716617v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhan Vo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03683563v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437013v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03482552v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Masarra" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451823v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970982v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970952v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc-Khoi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02506538v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460668v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kadri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02511157v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batistella" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509026v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420762v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394157v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F Pucci" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomina" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40192-015-0032-1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420767v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443422v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884720v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Antonio Batistella" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002059v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201607v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05384101v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko Ella" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167721v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097805v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219983v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714581v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Quantin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Hage" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395058v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rougier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Breard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05337497v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-24720-0.00008-6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/tel-04932623v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>