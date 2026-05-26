--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -1,12740 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...12689 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Monica Francesca Pucci </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">monica-francesca-pucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7769-8732</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">203046900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Qy1r3x8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the surface tension and dispersive and polar components of polymers as a function of temperature for composite manufacturing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Alawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 156, pp.109112. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2026.109112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof of concept for manufacturing of composite tapes with household PolyEthylene Terephthalate (PET) as matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Mathouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 728, pp.138464. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.138464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of polar and dispersive liquid–fiber interactions on the saturated and unsaturated in-plane permeability of a basalt fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Alawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 206, pp.109793. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2026.109793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorination to Convert the Surface of Lignocellulosic Materials from Hydrophilic to Hydrophobic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dumontel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Téraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomy Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tomasella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/surfaces9010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting the reinforcing potential of flax co-products: Biomass fractionation and composite microstructure as keys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour El Dein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbulée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 236, pp.121925. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.121925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ISO standard for the experimental characterization of in-plane permeability of fibrous reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Advani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miro Duhovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Endruweit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewald Fauster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.art.108592. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale structural analysis of plant fibre-reinforced thermoplastic biocomposites: Towards realistic 2D and 3D descriptors for advanced modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbulée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 192, pp.108769. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.108769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fiber/matrix interface on gas permeability properties of CF/TP composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Allusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 298, pp.112358. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2025.112358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993975v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of interfacial adhesion and mechanical performance of flax fiber-based eco-composites through fiber fluorination treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Téraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Agopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 296, pp.112228. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2025.112228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the surface energy of a basalt fiber on capillary wicking and in-plane permeability of reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 187, pp.108496. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between AFM characterizations and dynamic mechanical testing to assess the ductile-to-brittle transition during ABS photodegradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Mercoiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 229, pp.110945. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.110945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of hierarchical flax-epoxy biocomposites with nanostructured interphase by xyloglucan and cellulose nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.108270. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycled carbon fiber potential for reuse in carbon fiber/PA6 composite parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 269, pp.111100. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2023.111100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for mesoscale geometry and intra-yarn fiber volume fraction distribution on 3D angle-interlock fabric permeability, International Journal of Multiphase Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.104721. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04547252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of hydrophobic flax fibers through fluorine plasma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Agopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 611 (Part A), pp.155615. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining experiments and modelling to predict the competition between liquid spreading and impregnation in porous media for Metal Binder Jetting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthia Divin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 666, pp.131347. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study on Crystallisation for Virgin and Recycled Polyethylene Terephthalate (PET): Multiscale Effects on Physico-Mechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Viora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (23), pp.4613. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15234613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary pressure contribution in fabrics as a function of fibre volume fraction for Liquid Composite Moulding processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 635, pp.128120. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.128120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Functionalization Strategies of Polystyrene for the Development Peptide-Based Toxin Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed M. Debela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shemsia M. Hudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (23), pp.9538. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22239538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Polymer Processing on the Double Electrical Percolation Threshold in PLA/PCL/GNP Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Alhoda Masarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (23), pp.9231. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22239231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient solution to determine surface energy of powders and porous media: Application to untreated and treated lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Carretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 579, pp.152159. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.152159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser sintering of coated polyamide 12: a new way to improve flammability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouassila Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (1), pp.739-754. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-021-06621-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire Behavior of Polyamide 12/Rubber Formulations Made by Laser Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouassila Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (5), pp.1773. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15051773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of PLA/PCL/Graphene Nanoplatelet (GNP) Electrically Conductive Circuit Using the Fused Filament Fabrication (FFF) 3D Printing Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Alhoda Masarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.762. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15030762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorination of flax fibers for improving the interfacial compatibility of eco-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Téraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Agopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Hajjar-Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.e00467. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susmat.2022.e00467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Optimized Ternary PLA/PHB/Organoclay Composites Processed through Fused Filament Fabrication and Injection Molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubra Buyuksoy-Fekraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (9), pp.3398. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15093398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface energy determination of fibres for Liquid Composite Moulding processes: method to estimate equilibrium contact angles from static and quasi-static data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 611, pp.1-7/125787. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical thermoplastic biocomposites reinforced with flax fibres modified by xyloglucan and cellulose nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 254, pp.117403. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar Morphologies Obtained for 80/20 PLA/PA11 Blend with Small Amounts of Fumed Silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.1721. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11071721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolymer blends for mechanical property gradient 3D printed parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2), pp.137-152. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2021.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary wicking in bio-based reinforcements undergoing swelling – Dual scale consideration of porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, pp.art. 105893. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective laser sintering of polyamide 12/flame retardant compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouassila Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181, pp.109318. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2020.109318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Sepiolite and Lignin as Potential Synergists on Flame Retardant Systems in Polylactide (PLA) and Polyurethane Elastomer (PUE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Carretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (11), pp.2450. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma13112450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Wetting of Molten Polymers on Cellulosic Substrates: Model Prediction for Total and Partial Wetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Gomina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (143), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2020.00143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame retardancy of wood-plastic composites by radiation-curing phosphorus-containing resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Gibier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Khoï Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.art. 108547. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of interface formation versus fibres properties in the mechanical behaviour of bio-based composites manufactured by Liquid Composite Molding processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Tirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.86-95. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.10.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the distribution of fire retardants in poly(lactic acid) by fused filament fabrication in order to improve its fire behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Buonomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.143-150. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-plane permeability characterization of engineering textiles based on radial flow experiments: A benchmark exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Advani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Endruweit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 121, pp.100-114. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature effect on dynamic wetting of cellulosic substrates by molten polymers for composite processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Gomina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 114, pp.307-315. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensiometric method to reliably assess wetting properties of single fibers with resins: Validation on cellulosic reinforcements for composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 512, pp. 26-33 </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01493401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wicking Tests for Unidirectional Fabrics: Measurements of Capillary Parameters to Evaluate Capillary Pressure in Liquid Composite Molding Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Issue : 119, pp.Article Number: e55059 </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/55059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01577948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Surface characterisation and wetting properties of single basalt fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carolina Seghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sarasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.72-81 </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.09.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01493427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting and swelling property modifications of elementary flax fibres and their effects on the Liquid Composite Molding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aart van Vuure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.31-40 </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01577440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary wicking in flax fabrics - Effects of swelling in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 498, pp.176-184. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01353693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary effects on flax fibers - Modification and characterization of the wetting dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.257-265. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary wicking in a fibrous reinforcement - Orthotropic issues to determine the capillary pressure components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.133-141. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.05.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01353516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of long-scale interphases in biocomposites: a step towards bioinspired structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR DUMBIO - Session de printemps 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sophia antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des propriétés de surface du couple liquide-solide sur la perméabilité du renfort fibreux à deux échelles : la mèche et la préforme fibreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing fiber reinforced recycled PET Tapes: A Capillarity-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Mathouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM24 - The 24th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the surface modification of a basalt fiber on the in-plane permeability at two scales: the tow and the fibrous preform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPCM 16 - 16th International Conference on Flow Processes in Composites Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khalifa University, Jan 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stokes-darcy fluid flow simulations within 3D interlock fabrics with capillary effects – experimental input influence and comparison with experimental output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPCM 16 - 16th International Conference on Flow Processes in Composites Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khalifa University, Jan 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic wetting of polymers on fibers: effect of temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Alawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPCM 16 - 16th International Conference on Flow Processes in Composites Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khalifa University, Jan 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'estimation des propriétés de surface de fibres et de polymères dans les conditions d'élaboration de composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Alawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stokes-darcy fluid flow simulations within 3d Interlock fabrics with capillary effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.321-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04867767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of flax shives fractionation on tensile properties of thermoplastic bio-composites using 3d microstructural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Barbulée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Gamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Aged ABS Layers Formed during Long-Wavelength UV Exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDeSt 2024 - 11th conference of the Modification, Degradation, Stabilization of Polymers Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Formation Mechanisms in Fibre Reinforces Thermoplastic Tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Alawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the test liquids nature on the unsaturated permeability of a basalt fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intra-yarn capillary pressure and permeability assessment with a new suitable device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.570-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04937817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New pet recycling method : manufacture of thermoplastic tape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Mathouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthode de recyclage du PET : fabrication de tapes thermoplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Mathouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques: Fin de Vie et Recyclage des Composites 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle génération de CMO recyclables à partir de matières premières de recyclage : vers une économie circulaire (RECYCOMP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aymonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques: Fin de Vie et Recyclage des Composites 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Flax Shive Particle Size on Microstructure and Mechanical Behaviour of Injection-Moulded Thermoplastic Biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbulée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Scientifiques et Industrielles du GFP Méditérranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français des Polymères - Section Méditérranée, May 2024, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Surface Energy of a Basalt Fiber on Capillary Wicking and In-plane Permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM23 - 23rd International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface properties assessment of reclaimed carbon fibres for recycling in PA6/CF composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 23 - 23rd International Conference on Composites Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queen's University Belfast, Jul 2023, Belfast (Northern Ireland), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax Shives As Fillers For Injection Molded Bio-Based Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbulée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2023 - 8th EPNOE International Polysaccharides Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’interface fibre/matrice à l’échelle locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Jbeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 23 - Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturated and unsaturated stokes-darcy fluid flow simulations within 3D interlock fabrics with capillary effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 23 - 23rd International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Belfast (Northern Ireland), United Kingdom. pp.162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04871015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary Pressure Estimation for Different Fibrous Reinforcement/Liquid Couples ; Application to Liquid Composite Molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.H. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM23 - 23rd International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of ABS photo oxidation at long wavelength (λ &gt; 300 nm) using phase separation by solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th PDDG Conference - Polymer Degradation Discussion Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’énergie de surface de fibres de basalte sur l’imprégnationspontanée et la perméabilité des tissus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 23 - Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecart à l'idéalité en imprégnation spontanée : effet du liquide test sur les montées capillaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 23 - Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des éco-composites à base de fibres de lin plus performants et respectueux de l’environnement grâce à la fluoration directe sous F2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Agopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hajjar-Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française des Matériaux (FFM), Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et fonctionnalisation d’anas de lin pour l’élaboration de biocomposites thermoplastiques injectables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbulée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJC ECOCOMP 2022 - 5e édition des Journées Jeunes Chercheurs en Eco-composites et Composites Bio-sourcés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Groix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the variability in 3D interlock fabric permeability through fluid flow simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM20 - 20th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL (École Polytechnique Fédérale de Lausanne); Composite Construction laboratory (CCLab); Laboratory for Processing of Advanced Composites (LPAC) - EPFL, Jun 2022, Lauzanne, Switzerland. pp.990 à 997, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04593308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more efficient and environmental friendly flax-based eco-composite through direct F2 fluorination as a compatibilization treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Agopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM20 - 20th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary pressure estimation depending on fabric, liquid and fibre volume fraction for Liquid Composite Moulding (LCM) processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nhan Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM20 - 20th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of lignin and nanoparticles in flame retarded PLA processed through 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Carretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOFRAM 2022 - 3e conférence internationale sur les additifs et matériaux ignifuges respectueux de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; Université de Montpellier; École d'ingénieurs de chimie de Montpellier (ENSCM); Société Chimique de France (SCF), May 2022, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Energy determination of particles used as fillers in polymers: Application to lignin/PLA composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Carretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 20 - 20th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Jun 2022, Lausanne, Switzerland. https://doi.org/10.5075/epfl-298799_978-2-9701614-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused filament fabrication (fff) of electrically conductive pla/pcl/graphene nanoplatelets (gnp) bionanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Masarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADDFABCOMP – 2nd International Conference on Additive Fabrication of Composite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de surface et interface pour les matériaux composites : apport aux procédés d'élaboration et aux propriétés induites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC22 - 22e Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Conférence virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin as a Major Component of an Intumescent Fire Retardant System for Biopolyester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Carretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2021 - The 7th International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame retardancy of wood-plastic composites by radiation-curing phosphorus-containing resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Gibier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Quoc-Khoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laia Haurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFS2020 - 9th International Scientific Conference Wood &amp; Fire Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites ignifugés pour la fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Carretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées scientifiques et industrielles du Groupe Français des Polymères (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused filament fabrication of new fire-retarded biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ere édition FabAddComp Journées scientifiques et techniques – Fabrication Additive des Composites AMAC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles performances pour les plastiques chargés et additivés imprimés 3D : application aux retardateurs de flamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technologique AD’OCC Région Occitanie « Fabrication Additive : Multimatériaux et Hybridation des Procédés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire performance and flame retardancy of 3D printed plastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC World 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Villepinte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la dynamique de mouillage et démouillage de polymères à l'état fondu pour l'élaboration de biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Gomina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICATION OF KEY PARAMETERS IN DYNAMIC WETTING AND DEWETTING PHENOMENA WITH MOLTEN POLYMERS FOR COMPOSITE PROCESSING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M F Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Breard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 14TH INTERNATIONAL CONFERENCE ON FLOW PROCESSING IN COMPOSITE MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lulea, Sweden. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40192-015-0032-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la formation de l'interface et des propriétés des fibres dans le comportement mécanique de composites bio-sourcés fabriqués par infusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Tirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of the Dual Scale of Pore Size in Wicking Validation on Carbon Reinforcements and Application to the Swelling of Bio-Based Reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nhan Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443422v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective laser sintering of polyamide 12/flame retardant compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Antonio Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouassila Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymerblends 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PA 12 nanocomposites and flame retardants compositions processed through selective laser sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymerblends 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation by wicking tests of capillary pressure as function of temperature for uncured resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of flame-retarded PLA compositions by 3D printing of core-skin structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Buonomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02201607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an extraction process for vegetal and synthetic fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du PEPR Recyclage 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication de tapes thermoplastiques en PET recyclé : une approche innovante exploitant la capillarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Mathouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of mechanical properties of elementary flax basalt fibres from recycled composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNF 2025 - 7th International Conference on Natural Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lisbon, Portugal. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errors in surface energy estimation of fibres for Liquid Composite Moulding processes and potential origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM23 - 23rd International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom. , Issu des Proceedings of the 2023 International Conference on Composite Materials, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer processing influence on the double electrical percolation threshold in PLA/PCL/GNP nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Alhoda Masarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2022 - European Polymer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic wetting of cellulosic substrates by model liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Gomina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Breard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées d'Etude des Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent improvements in the analysis and characterization of fiber/matrix interfaces in biocomposites (Chap. 8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocomposites in Manufacturing : Properties, Processes and Industrial Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.259-286, 2026, 978-0-443-24720-0. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-24720-0.00008-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des microstructures et des procédés d'élaboration des matériaux polymères multiphasés et composites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université de Montpellier, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04932623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -12795,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B775C11"/>
+    <w:nsid w:val="B9C985A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13026,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monica-francesca-pucci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7769-8732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203046900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471478v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumontel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier T&#233;raube" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Falcon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bousquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tomasella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces9010003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05598402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Alawar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2026.109793" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2026.109112" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05301125v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mathouillot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.138464" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04967997v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Agopian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112228" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nour El Dein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbul&#233;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gamond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121925" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04802751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Duhovic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Endruweit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Fauster" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108592" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04944887v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Hadi Nour El Dein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.108769" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04993975v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Allusse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112358" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04547252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Cataldi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104721" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681813v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Delarue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Mercoiret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110945" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04747596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108496" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04582973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108270" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeantet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111100" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03857988v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teraube" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gratier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155615" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04050122v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Divin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verquin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reynaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131347" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342848v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Viora" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Combeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15234613" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753013v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hajjar-Garreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2022.e00467" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03671204v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubra Buyuksoy-Fekraoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093398" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drapier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.128120" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M. Debela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shemsia M. Hudie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239538" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03880293v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Alhoda Masarra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239231" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03511788v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Carretier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152159" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518682v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Kadri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06621-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03590681v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15051773" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03536661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15030762" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035297v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeantet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2021.13" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03080239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coqueugniot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117403" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02989498v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125787" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03277752v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rasselet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11071721" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02541875v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Garat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105893" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917355v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109318" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02884862v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00143" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02638262v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delcroix" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rublon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13112450" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424901v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gibier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Kho&#239; Tran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108547" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02429024v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. May" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aktas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Advani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Berg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endruweit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.03.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425054v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Tirillo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.10.103" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424968v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buonomo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.03.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930601v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.08.031" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01493401v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.09.047" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S0JFPHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Seveno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fuentes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart van Vuure" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.02.028" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577948v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55059" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01493427v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Seghini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sarasini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.09.065" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWRLGWBT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353693v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.03.050" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353509v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.03.010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S52V9ND4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353516v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.05.031" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MC897DB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097750v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Moussi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167710v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05232811v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901366v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901165v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901156v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167756v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04584356v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbul&#233;e" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gamond" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681805v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mathurin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04867767v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653787v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbul&#233;e" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gamond" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625238v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653745v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04937817v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653739v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04676091v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04654201v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157941v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186058v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213144v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04159014v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Jbeli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180848v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04871015v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219958v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Vo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04192456v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157951v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03712772v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836713v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Agopian" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hajjar-Garreau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03874420v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Riva" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04593308v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716573v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Agopian" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716617v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhan Vo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03683563v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437013v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03482552v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Masarra" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451823v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970982v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970952v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc-Khoi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02506538v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460668v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kadri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02511157v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batistella" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509026v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420762v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394157v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F Pucci" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomina" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40192-015-0032-1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420767v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443422v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884720v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Antonio Batistella" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002059v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201607v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05384101v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko Ella" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167721v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097805v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219983v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714581v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Quantin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Hage" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395058v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rougier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Breard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05337497v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-24720-0.00008-6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/tel-04932623v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monica-francesca-pucci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7769-8732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203046900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Qy1r3x8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Alawar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2026.109112" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05301125v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mathouillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.138464" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05598402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2026.109793" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471478v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumontel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier T&#233;raube" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Falcon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bousquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tomasella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces9010003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nour El Dein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbul&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gamond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121925" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04802751v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Duhovic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Endruweit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Fauster" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108592" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04944887v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Hadi Nour El Dein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.108769" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04993975v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Allusse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112358" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04967997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Agopian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112228" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04747596v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108496" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Delarue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Mercoiret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110945" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04582973v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108270" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279630v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeantet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111100" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04547252v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Cataldi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104721" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03857988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teraube" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gratier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155615" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04050122v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Divin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verquin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reynaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131347" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342848v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Viora" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Combeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15234613" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518822v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drapier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.128120" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887426v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M. Debela" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shemsia M. Hudie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239538" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03880293v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Alhoda Masarra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239231" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03511788v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Carretier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152159" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518682v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Kadri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06621-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03590681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15051773" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03536661v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15030762" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753013v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hajjar-Garreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2022.e00467" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03671204v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubra Buyuksoy-Fekraoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093398" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02989498v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125787" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03080239v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coqueugniot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117403" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03277752v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rasselet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11071721" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035297v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeantet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2021.13" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02541875v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Garat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105893" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917355v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109318" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02638262v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delcroix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rublon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13112450" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02884862v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00143" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424901v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gibier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Kho&#239; Tran" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108547" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425054v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Tirillo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.10.103" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424968v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buonomo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.03.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02429024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. May" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aktas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Advani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Berg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endruweit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.03.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930601v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.08.031" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01493401v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.09.047" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S0JFPHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577948v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55059" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01493427v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Seghini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sarasini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.09.065" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWRLGWBT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577440v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Seveno" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fuentes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart van Vuure" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.02.028" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5PXVW3G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353693v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.03.050" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353509v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.03.010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S52V9ND4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353516v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.05.031" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MC897DB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097750v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Moussi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167710v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05232811v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901366v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901165v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901156v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167756v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04867767v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653787v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbul&#233;e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gamond" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681805v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mathurin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625238v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653745v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04937817v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653739v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04676091v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04654201v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04584356v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbul&#233;e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gamond" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180848v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186058v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213144v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04159014v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Jbeli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04871015v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219958v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Vo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04192456v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157951v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157941v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836713v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Agopian" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hajjar-Garreau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03874420v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Riva" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04593308v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716573v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Agopian" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716617v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhan Vo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03683563v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03712772v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03482552v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Masarra" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451823v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437013v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970952v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc-Khoi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02506538v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970982v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02511157v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batistella" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509026v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420762v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394157v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F Pucci" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomina" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40192-015-0032-1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420767v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443422v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884720v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Antonio Batistella" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460668v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kadri" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002059v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201607v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05384101v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko Ella" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167721v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097805v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219983v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714581v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Quantin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Hage" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395058v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rougier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Breard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05337497v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-24720-0.00008-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/tel-04932623v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>