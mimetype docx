--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -66,2919 +66,3015 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Une « anthropologie ouverte » (open anthropology) est-elle possible ?</w:t>
+                <w:t xml:space="preserve">Le concept de less good idea face aux patrimoines controversés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.242.0005⟩</w:t>
+              <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Anthropologies plastiques, 54-55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12z07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382300v1</w:t>
+                <w:t xml:space="preserve">halshs-04580478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enquêtes anthropologiques devant les comités d’éthique de la recherche</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthropologie du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.242.0099⟩</w:t>
+              <w:t xml:space="preserve">Anthropen - Le dictionnaire francophone d'anthropologie ancré dans le contemporain </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47854/xn366y67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04629103v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de less good idea face aux patrimoines controversés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les enquêtes anthropologiques devant les comités d’éthique de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Moutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Stavrianakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Largy Healy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Anthropologies plastiques, 54-55, </w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les défis de la science ouverte : une anthropologie en partage ?, 54 (2), pp.99-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12z07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.242.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04580478v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04629103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropologie en partage : la science ouverte et les frontières des données anthropologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Introduction. Une « anthropologie ouverte » (open anthropology) est-elle possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Largy Healy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Heintz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les défis de la science ouverte : une anthropologie en partage ?, 54 (2), pp.5-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.242.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474228v1</w:t>
+                <w:t xml:space="preserve">hal-04382300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Vingt-sept années de citoyenneté européenne: en(quête) anthropologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Anthropologie en partage : la science ouverte et les frontières des données anthropologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Heintz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Largy Healy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Revelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Tandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78 (78), pp.8-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301424v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Union européenne et les jeunes. Regards croisés d’une sociologue et d’un cinéaste</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Introduction. Vingt-sept années de citoyenneté européenne: en(quête) anthropologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 50 (3), pp.575 - 580. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.203.0575⟩</w:t>
+              <w:t xml:space="preserve">, 2020, Europe 27 : la fabrication de la citoyenneté européenne, 50 (3), pp.469-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.203.0469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097937v1</w:t>
+                <w:t xml:space="preserve">hal-04301424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes éthiques a priori et justifications a posteriori</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’Union européenne et les jeunes. Regards croisés d’une sociologue et d’un cinéaste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Muxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Burguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Klapisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International de Bioéthique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (4), pp.57--73. </w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (3), pp.575 - 580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jib.264.0057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.203.0575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610221v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire accélérée et générations historiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Principes éthiques a priori et justifications a posteriori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 44 (3), pp.399-407. </w:t>
+              <w:t xml:space="preserve">Journal International de Bioéthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.57--73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.143.0399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/jib.264.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610226v1</w:t>
+                <w:t xml:space="preserve">hal-01610221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction Ethnographies à contre-temps.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Histoire accélérée et générations historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Heintz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Temps biographiques et discontinuités politiques, XLIV (3), pp.389-397</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 44 (3), pp.399-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.143.0399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01420578v1</w:t>
+                <w:t xml:space="preserve">hal-01610226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces nationaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Introduction Ethnographies à contre-temps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Burguière</w:t>
+                <w:t xml:space="preserve">Isabelle Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2, pp.370--376</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, Temps biographiques et discontinuités politiques, XLIV (3), pp.389-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.143.0389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610231v1</w:t>
+                <w:t xml:space="preserve">halshs-01420578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces nationaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Burguière</w:t>
+                <w:t xml:space="preserve">Espaces nationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monica Heintz</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burguière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 42 (2), pp.370-376</w:t>
+              <w:t xml:space="preserve">, 2012, 2, pp.370--376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896081v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in work ethic in eastern Europe: the case of Romania</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les espaces nationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Burguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/autr.048.0045⟩</w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (2), pp.370-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.122.0347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893852v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nothing has changed, it just turned illegal': discourses for the justification of illegal trade and immigration in the Moldovan Republic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Changes in work ethic in eastern Europe: the case of Romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropology of East Europe Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48 (4), pp.45-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/autr.048.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892040v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bessarabian Borderlands: one region, two states, multiple ethnicities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nothing has changed, it just turned illegal': discourses for the justification of illegal trade and immigration in the Moldovan Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology of East Europe Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, State borders and local boundaries: the case of Bessarabia, 1 (24), pp. 6-16</w:t>
+              <w:t xml:space="preserve">, 2007, 1 (25), pp.21-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895561v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Republic of Moldova versus Romania: the cold war of national identities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bessarabian Borderlands: one region, two states, multiple ethnicities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deema Kaneff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Review of Political Sciences and International Relations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, II (1), pp.71-81</w:t>
+              <w:t xml:space="preserve">Anthropology of East Europe Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, State borders and local boundaries: the case of Bessarabia, 1 (24), pp.6-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892251v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Republic of Moldova versus Romania: the cold war of national identities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanian Review of Political Sciences and International Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, II (1), pp.71-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">East European managers and Western management theories: an ethnographie approach of Romanian service sector enterprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of East European Management Studies = Zeitschrift für osteuropäische Managementforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 3 (7), pp. 279-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sara Petrella; Mylène Steity. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ABC Arts &amp; Musées. Histoire coloniale et voix autochtones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seismo Verlag, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dangers de la normativité épistémique dans l’étude des valeurs morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Alevêque; Arnauld Chandivert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La moralisation de la culture : éthiques et politiques des appartenances et des différences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la MSH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-52, 2023, Ethnologie de la France et des mondes contemporains, 9782735129287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabiliser les entreprises : de l’engagement de proximité à la RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Prunier-Poulmaire; Émilie Vayre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Grands quartiers d’affaires à l’heure des choix : Travail, salariat, urbanisme à l’épreuve des crises du XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.106-113, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vuib.pruni.2023.01.0106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Quelles conceptions de la morale… ou comment poser les bases d'un dialogue interdisciplinaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Rivoal; Monica Heintz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Morale et cognition. À l'épreuve du terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.11-34, 2019, 978-2-84016-290-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupo.15330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02015663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensorial resonance as a key reading tool into migrants’ experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michelangelo Paganopoulos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In-between fiction and non-fiction: reflections on the poetics of ethnography in literature and film</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.176-186, 2018, 978-1-5275-0833-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STRENGTH FROM THE MARGINS Restaging European Anthropologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Barrera-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Horolets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Anthropologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Berghahn Books, pp.1-24, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctvw04gmt.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Will in Cases of Moral Deviance: Towards the Re-Evaluation of a Forgotten Concept ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moos, Thorsten and Rehmann-Sutter, Christoph and Schües, Christina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Randzonen Des Willens. Entscheidung Und Einwilligung in Grenzsituationen Der Medizin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion: Les transitions historiques. Pour une efficacité sémantique du concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muller, C. and Heintz, Monica and Allard, P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transitions historiques: Rythmes, crises, héritages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Éditions de la Maison d'Archéologie et d'Ethnologie, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Anthropology of Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carrier, J. and Gewertz, D. B. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Sociocultural Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury, pp.506--522, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">We Are Here for Caring, Not Educating&amp;quot; : Moral Education in Moldova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stephan, Manja and Hunner-Kreisel, Christine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neue Zeiten, Neue Räume. Kindheit Und Familie Im Kontext von (Trans-)Migration Und Sozialem Wandel. Fallbeispiele Aus Russland Und Osteuropa, Zentralasien Und Dem Kaukasus Sowie Der Türkei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VS-Verlag, pp.141--152, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion und religiose Minderheiten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Republik Moldau: Ein Handbuch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leipziger Universitat Verlag, pp.557--565, 2012, 978-3-86583-557-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Why There Should Be an Anthropology of Moralities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monica Heintz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Anthropology of Moralities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berghahn Books, pp.1-19, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">State and Citizenship in Moldova : A Pragmatic Point of View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monica Heintz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Weak State, Uncertain Citizenship: Moldova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-18, 2008, Societies and States in Transformation / Gesellschaften und Staaten im Epochenwandel, 978-3-631-57671-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time and the Work Ethic in Post-Socialist Romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wendy James; David Mills. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Qualities of Time Anthropological Approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 171-183, 2004, 9781003135449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003135449-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis de la science ouverte : une anthropologie en partage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Largy Healy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54 (2), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe 27 : la fabrication de la citoyenneté européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50 (3), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301417v1</w:t>
-              </w:r>
-[...1184 lines deleted...]
-                <w:t xml:space="preserve">hal-03024141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur de la trace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Largy Healy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica de Largy Healy</w:t>
+                <w:t xml:space="preserve">Monica Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Revelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2988,621 +3084,621 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Anthropology of Morality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 168p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morale et cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rivoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Paris Nanterre, 270p., 2019, 978-2-84016-291-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pupo.15285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Anthropologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Horolets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berghahn, 2017, 978-1-78533-607-2 $135.00/£99.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muller, Christel et Heintz, Monica. De Boccard, pp.268, 2016, Colloques de la Maison de l'Archéologie et de l'Ethnologie René-Ginouvès, 12, 9782701804958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etica muncii la romanii de azi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Curtea Veche, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps biographiques et discontinuités politiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Temps biographique et discontinuités politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Heintz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Heintz, Monica and Rivoal, Isabelle. 3, 2014, Ethnologie française</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rivoal, Isabelle and Heintz, Monica. 201 (4), 2014, Ethnologie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610227v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps biographique et discontinuités politiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Temps biographiques et discontinuités politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rivoal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Rivoal, Isabelle and Heintz, Monica. 201 (4), 2014, Ethnologie française</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Heintz, Monica and Rivoal, Isabelle. 3, 2014, Ethnologie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631983v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Anthropology of Moralities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Heintz, Monica. Berghahn, 2013, 978-1-84545-592-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3612,107 +3708,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.361-368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pupo.12575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3722,105 +3818,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romanian Orthodoxy between the Urban and the Rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3967,51 +4063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382300v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Heintz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.242.0005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629103v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moutaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Stavrianakis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.242.0099" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z07" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474228v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tandar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301424v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.203.0469" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03097937v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muxel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burgui&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Klapisch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.203.0575" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jib.264.0057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.143.0399" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivoal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgui&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02896081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02893852v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.048.0045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02892040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02895561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deema Kaneff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02892251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02895863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301417v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04478294v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr/livre/la-moralisation-de-la-culture/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03816619v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.pruni.2023.01.0106" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.15330" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-0833-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02892735v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Barrera-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Horolets" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvw04gmt.5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610223v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610228v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610229v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02893345v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02890875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/51392?tab=toc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03024141v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781003135449/chapters/10.4324/9781003135449-13" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003135449-13" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930339v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04302020v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Anthropology-of-Morality-A-Dynamic-and-Interactionist-Approach/Heintz/p/book/9780367621964" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04300445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.15285" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrera" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horolets" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610224v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel M&#252;ller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610225v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610230v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04296484v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.12575" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02893523v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Heintz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z07" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562074v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47854/xn366y67" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629103v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moutaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Stavrianakis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.242.0099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382300v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.242.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tandar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301424v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.203.0469" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03097937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muxel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burgui&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Klapisch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.203.0575" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jib.264.0057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610226v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.143.0399" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivoal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.143.0389" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgui&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02896081v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.122.0347" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02893852v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.048.0045" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02892040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02895561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deema Kaneff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02892251v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02895863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04478294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr/livre/la-moralisation-de-la-culture/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03816619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.pruni.2023.01.0106" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.15330" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474274v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-0833-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02892735v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Barrera-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Horolets" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvw04gmt.5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610222v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610223v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610232v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02893345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02890875v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/51392?tab=toc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03024141v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781003135449/chapters/10.4324/9781003135449-13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003135449-13" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301417v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04302020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Anthropology-of-Morality-A-Dynamic-and-Interactionist-Approach/Heintz/p/book/9780367621964" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04300445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.15285" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610220v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horolets" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610224v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel M&#252;ller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610225v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610230v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04296484v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.12575" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02893523v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>