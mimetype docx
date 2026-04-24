--- v0 (2026-03-19)
+++ v1 (2026-04-24)
@@ -2690,51 +2690,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50FEB8B4"/>
+    <w:nsid w:val="5756CF72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2838,51 +2838,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B8B8F753"/>
+    <w:nsid w:val="76151164"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2986,51 +2986,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="48D8CA42"/>
+    <w:nsid w:val="298C1DA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>