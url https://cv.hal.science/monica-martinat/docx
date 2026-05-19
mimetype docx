--- v1 (2026-04-24)
+++ v2 (2026-05-19)
@@ -508,174 +508,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04806860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Paradigms in French Historiography, or the Same Old Ones?</w:t>
+                <w:t xml:space="preserve">A proposito di «ebrei e capitalismo» di Francesca Trivellato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Martinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Literature </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaderni Storici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.257-283</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082727v1</w:t>
+                <w:t xml:space="preserve">hal-04736453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposito di «ebrei e capitalismo» di Francesca Trivellato</w:t>
+                <w:t xml:space="preserve">New Paradigms in French Historiography, or the Same Old Ones?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Martinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderni Storici</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Literature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (2), pp.231-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/literature3020016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736453v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire de l’empathie ou de la distance ?</w:t>
               </w:r>
@@ -1762,151 +1762,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01078358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le récit entre fiction et réalité, confusion de genres</w:t>
+                <w:t xml:space="preserve">Tra storia e fiction. Il racconto della realtà nel mondo contemporaneo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Martinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Les carnets du LARHRA 2013-1, Etudes, 2013</w:t>
+              <w:t xml:space="preserve">et al./edizioni, pp.185, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00942916v1</w:t>
+                <w:t xml:space="preserve">halshs-01065097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tra storia e fiction. Il racconto della realtà nel mondo contemporaneo</w:t>
+                <w:t xml:space="preserve">Le récit entre fiction et réalité, confusion de genres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Martinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al./edizioni, pp.185, 2013</w:t>
+              <w:t xml:space="preserve">Les carnets du LARHRA 2013-1, Etudes, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01065097v1</w:t>
+                <w:t xml:space="preserve">halshs-00942916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités et transmission dans l'Europe moderne</w:t>
               </w:r>
@@ -2292,178 +2292,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02017106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individus et société, hier et aujourd'hui : quelques réflexions sur un couple problématique</w:t>
+                <w:t xml:space="preserve">Mogli, madri, sorelle : il ruolo delle donne nella formazione e nella salvaguardia dei patrimoni delle famiglie protestanti di Lione nel Seicento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Martinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Cavaciocchi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilité et transmission dans les sociétés de l'Europe Moderne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La famiglia nell'economia europea, sec. XIII-XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Firenze University Press, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00424271v1</w:t>
+                <w:t xml:space="preserve">halshs-00482082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mogli, madri, sorelle : il ruolo delle donne nella formazione e nella salvaguardia dei patrimoni delle famiglie protestanti di Lione nel Seicento</w:t>
+                <w:t xml:space="preserve">Individus et société, hier et aujourd'hui : quelques réflexions sur un couple problématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Martinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La famiglia nell'economia europea, sec. XIII-XVIII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mobilité et transmission dans les sociétés de l'Europe Moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.49-60, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.98789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00482082v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00424271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion religieuses et mobilité sociale. Quelques cas entre Genève et Lyon au XVIIe siècle</w:t>
               </w:r>
@@ -2690,51 +2690,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5756CF72"/>
+    <w:nsid w:val="B9505D03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2838,51 +2838,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="76151164"/>
+    <w:nsid w:val="E227B2F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2986,51 +2986,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="298C1DA9"/>
+    <w:nsid w:val="B6977FD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3223,51 +3223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monica-martinat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5331-3741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085786748" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon2.academia.edu/monicamartinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://larhra.ish-lyon.cnrs.fr/membre/251" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04806860v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Martinat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/theia147" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/literature3020016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736453v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02017103v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.652.0030" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.1031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734818v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684767v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579804v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482080v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2008.10566" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734808v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482084v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04058073v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cuxac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Delaigue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Angleraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078358v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Panter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Devigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bellavitis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.98747" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04058106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02017106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424271v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.98789" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424275v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.98819" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monica-martinat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5331-3741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085786748" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon2.academia.edu/monicamartinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://larhra.ish-lyon.cnrs.fr/membre/251" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04806860v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Martinat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/theia147" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736453v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/literature3020016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02017103v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.652.0030" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.1031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734818v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684767v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579804v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482080v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2008.10566" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734808v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482084v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04058073v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cuxac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Delaigue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Angleraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078358v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Panter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Devigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065097v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942916v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bellavitis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.98747" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04058106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02017106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.98789" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424275v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.98819" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>