--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -216,186 +216,186 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Printemps de la Donnée : Ouverture de la quatrième édition</w:t>
+                <w:t xml:space="preserve">Ouverture Printemps de la Donnée 2026 cinquième édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia León y Barella</w:t>
+                <w:t xml:space="preserve">Cécile Arènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Guillou</w:t>
+                <w:t xml:space="preserve">Meriç Akdoga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Michel-Rodriguez</w:t>
+                <w:t xml:space="preserve">Léna Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Arènes</w:t>
+                <w:t xml:space="preserve">Eric Cahuzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la Données 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Université de Lille; Université Haute Alsace; AgroParistech; Université de Strasbourg; Sorbonne université, Mar 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Printemps de la Donnée 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Université Haute Alsace; Université de Lille; Sorbonne Université; CNRS-Inist; Université Bourgogne Europe, Mar 2026, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998618v1</w:t>
+                <w:t xml:space="preserve">hal-05577818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouverture quatrième édition</w:t>
               </w:r>
@@ -407,688 +407,813 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Michel-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Edmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Donnée 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; Université Haute Alsace; Université de Strabourg; AgroParitech; Université de Lille; Sorbonne université, Mar 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Printemps de la Donnée : Ouverture de la quatrième édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia León y Barella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Michel-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arènes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps de la Données 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Université de Lille; Université Haute Alsace; AgroParistech; Université de Strasbourg; Sorbonne université, Mar 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'activité photosynthétique des microalgues marines au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louchart Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Michel-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Schmitt, Francois; Brisabois, Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observer le monde marin de la ressource à l’assiette. Recherches marines et littorales en Côte d'Opale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Part II Dynamique planctonique, Editions Universitaires Européennes, pp.161-185, 2024, 978-3-8416-7831-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength dependency of phytoplankton photosynthesis : photoregulation and photoacclimation processes in coastal seas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Underwater light climate and wavelength dependence of microalgae photosynthetic parameters in a temperate sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Michel-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Crouvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, 39p. / e12101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.12101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanoplanktonic diatoms are globally overlooked but play a role in spring blooms and carbon export</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Michel-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">tel-04264056v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03376-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater light climate and wavelength dependence of microalgae photosynthetic parameters in a temperate sea</w:t>
-[...186 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wavelength dependency of phytoplankton photosynthesis : photoregulation and photoacclimation processes in coastal seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Michel-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02006275v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oceanography. Université de Lille, 2021. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021LILUR007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04264056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1235,51 +1360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05536240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Santangelo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chachay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozefina Sadowska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Le&#243;n y Barella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018495v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Edmond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883307v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louchart Arnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04264056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LILUR007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03375977v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lefebvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Crouvoisier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12101" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05536240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Santangelo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chachay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozefina Sadowska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577818v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri&#231; Akdoga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bouillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018495v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Edmond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Le&#243;n y Barella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883307v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louchart Arnaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03375977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lefebvre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Crouvoisier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04264056v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LILUR007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>