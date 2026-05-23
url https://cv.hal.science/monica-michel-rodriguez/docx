--- v1 (2026-04-07)
+++ v2 (2026-05-23)
@@ -66,1154 +66,1268 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un formulaire machine-actionnable pour la gestion FAIR des logiciels de recherche dans les plans de gestion de projet</w:t>
+                <w:t xml:space="preserve">Des outils et des ressources pour faciliter la gestion des codes et logiciels de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mónica Michel-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maria Grazia Santangelo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...67 lines deleted...]
-              <w:t xml:space="preserve">Rapport</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6è Séminaire annuel Recherche Data Gouv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Grenobe, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536240v1</w:t>
+                <w:t xml:space="preserve">hal-05619091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture Printemps de la Donnée 2026 cinquième édition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d’un formulaire machine-actionnable pour la gestion FAIR des logiciels de recherche dans les plans de gestion de projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Grazia Santangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chachay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozefina Sadowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Cahuzac</w:t>
+                <w:t xml:space="preserve">Maud Medves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...275 lines deleted...]
-                <w:t xml:space="preserve">hal-04998618v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRIA; CNRS; Inist-CNRS; Aix Marseille Université; Comité pour la science ouverte; CIRAD; Université de Lille; Laboratoire Jean Kuntzmann; Université Grenoble Alpes; Université de Versailles Saint-Quentin-en-Yvelines; Université de Strabourg; Université Clermont Auvergne; Université Paris - Saclay. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'activité photosynthétique des microalgues marines au XXIe siècle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monica Michel-Rodriguez</w:t>
+                <w:t xml:space="preserve">Ouverture Printemps de la Donnée 2026 cinquième édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arènes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriç Akdoga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cahuzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observer le monde marin de la ressource à l’assiette. Recherches marines et littorales en Côte d'Opale.</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Printemps de la Donnée 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Université Haute Alsace; Université de Lille; Sorbonne Université; CNRS-Inist; Université Bourgogne Europe, Mar 2026, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Printemps de la Donnée : Ouverture de la quatrième édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia León y Barella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Michel-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arènes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps de la Données 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Université de Lille; Université Haute Alsace; AgroParistech; Université de Strasbourg; Sorbonne université, Mar 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture quatrième édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Michel-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arènes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883307v1</w:t>
+                <w:t xml:space="preserve">Fiona Edmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps de la Donnée 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Université Haute Alsace; Université de Strabourg; AgroParitech; Université de Lille; Sorbonne université, Mar 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater light climate and wavelength dependence of microalgae photosynthetic parameters in a temperate sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Etude de l'activité photosynthétique des microalgues marines au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louchart Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Michel-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...51 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Schmitt, Francois; Brisabois, Anne. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...164 lines deleted...]
-                <w:t xml:space="preserve">hal-02006275v1</w:t>
+              <w:t xml:space="preserve">Observer le monde marin de la ressource à l’assiette. Recherches marines et littorales en Côte d'Opale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Part II Dynamique planctonique, Editions Universitaires Européennes, pp.161-185, 2024, 978-3-8416-7831-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength dependency of phytoplankton photosynthesis : photoregulation and photoacclimation processes in coastal seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Michel-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oceanography. Université de Lille, 2021. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021LILUR007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04264056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Underwater light climate and wavelength dependence of microalgae photosynthetic parameters in a temperate sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Michel-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Crouvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, 39p. / e12101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.12101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanoplanktonic diatoms are globally overlooked but play a role in spring blooms and carbon export</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2021LILUR007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-04264056v1</w:t>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Michel-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03376-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1360,51 +1474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05536240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Santangelo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chachay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozefina Sadowska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577818v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri&#231; Akdoga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bouillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018495v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Edmond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Le&#243;n y Barella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883307v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louchart Arnaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03375977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lefebvre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Crouvoisier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04264056v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LILUR007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Santangelo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05536240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chachay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozefina Sadowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577818v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri&#231; Akdoga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bouillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998618v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Le&#243;n y Barella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Edmond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883307v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louchart Arnaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04264056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LILUR007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03375977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Crouvoisier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12101" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>