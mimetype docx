--- v0 (2026-03-23)
+++ v1 (2026-05-06)
@@ -2065,51 +2065,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6026742A"/>
+    <w:nsid w:val="3990B717"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>