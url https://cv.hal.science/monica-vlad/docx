--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1190,675 +1190,675 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactique du plurilinguisme et formation des enseignants : contextes, dispositifs et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+                <w:t xml:space="preserve">« Didactique du français, des langues, du plurilinguisme : créer des transversalités dans les profils d’enseignant de/en langue(s) en formation initiale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+              <w:t xml:space="preserve">David J. et Weber C. (dir.), 2020. Le français et les langues. Histoire, linguistique, didactique. Hommage à Jean-Louis Chiss. Limoges : Lambert Lucas.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert Lucas, 2020, 978-2-35935-329-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591538v1</w:t>
+                <w:t xml:space="preserve">hal-04854584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didactique du français, des langues, du plurilinguisme : créer des transversalités dans les profils d'enseignant de/en langue(s) en formation initiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Vlad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques David, Corinne Weber. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cross-Cultural Studies and Environmental Communication</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+              <w:t xml:space="preserve">Le français et les langues. Histoire, linguistique, didactique. Hommage à Jean-Louis Chiss</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Lambert-Lucas, pp.169-179, 2020, 978-2-35935-329-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263302v1</w:t>
+                <w:t xml:space="preserve">hal-03330536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux besoins, nouveaux contextes : vers une évolution des pratiques enseignantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Causa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mariella Causa; Stéphanie Galligani; Monica Vlad. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation et pratiques enseignantes en contextes pluriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve éditions, 2014, Série Langues et perspectives didactiques, 978-2-36013-214-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluer le français écrit académique : quelles grilles ? quelles techniques ? quelles pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Cislaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dervin Fred ; Suomela-Salmi Eija eds. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Approaches to Assessing Language and (Inter-)Cultural Competences in Higher Education Nouvelles approchés de l'évaluation des compétences langagières et (inter-)culturelles dans l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang - Éditions Scientifiques Internationale, 2010, Language Testing and Evaluation - volume 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactique du français, des langues, du plurilinguisme : créer des transversalités dans les profils d'enseignant de/en langue(s) en formation initiale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariella Causa</w:t>
+                <w:t xml:space="preserve">Didactique du plurilinguisme et formation des enseignants : contextes, dispositifs et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le français et les langues. Histoire, linguistique, didactique. Hommage à Jean-Louis Chiss</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 67, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330536v1</w:t>
+                <w:t xml:space="preserve">hal-03591538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Didactique du français, des langues, du plurilinguisme : créer des transversalités dans les profils d’enseignant de/en langue(s) en formation initiale »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Candea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Ciugureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quanquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">David J. et Weber C. (dir.), 2020. Le français et les langues. Histoire, linguistique, didactique. Hommage à Jean-Louis Chiss. Limoges : Lambert Lucas.</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">International Journal of Cross-Cultural Studies and Environmental Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854584v1</w:t>
-[...210 lines deleted...]
-                <w:t xml:space="preserve">halshs-00547918v1</w:t>
+                <w:t xml:space="preserve">hal-04263302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2065,51 +2065,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3990B717"/>
+    <w:nsid w:val="DC5FF997"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2296,51 +2296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monica-vlad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8861-5365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422617v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumini&#355;a Steriu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vlad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486530v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Apostolovi&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ruet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Bruno Bilic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Chovancov&#224;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdlm.org/supplements/recherches-et-applications/recherches-et-applications-n67/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claudel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042596v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/formation-et-pratiques-enseignantes-en-contextes-pluriels/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449524v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Carton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547922v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomc Sandra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villa-Perez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Totozani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591538v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263302v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Ciugureanu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03330536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449528v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547918v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dervin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456584v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monica-vlad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8861-5365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422617v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumini&#355;a Steriu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vlad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486530v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Apostolovi&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ruet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Bruno Bilic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Chovancov&#224;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdlm.org/supplements/recherches-et-applications/recherches-et-applications-n67/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claudel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042596v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/formation-et-pratiques-enseignantes-en-contextes-pluriels/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449524v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Carton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547922v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomc Sandra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villa-Perez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Totozani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03330536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dervin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591538v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Ciugureanu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456584v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>