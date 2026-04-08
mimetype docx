--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1049,398 +1049,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recensione di &amp;quot;Un día de guerra (Visión estelar)&amp;quot;; &amp;quot;La Media Noche. Visión estelar de un momento de guerra&amp;quot; de Ramón del Valle-Inclán. Estudio y edición de Bénédicte Vauthier y Margarita Santos Zas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prassi Ecdotiche della Modernità Letteraria </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfieri e i testi di lingua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prassi Ecdotiche della Modernità Letteraria </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avant l’écriture, à côté du texte : listes et genèse littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zanardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47, pp.35-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/genesis.3413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ho la Crusca in mano&amp;quot;. Postille alfieriane alla quarta impressione del Vocabolario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zanardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi (e testi) italiani : semestrale del Dipartimento di Italianistica e Spettacolo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Italia, Come lavorava Gadda, Rome, Carocci, 2017, 144 p. - Giulia Raboni, Come lavorava Manzoni, Rome, Carocci, 2017, 144 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zanardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46, pp.183-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/genesis.2761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067750v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-04067695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pézard, autobiographe, italianiste, romaniste et médiéviste (1893-1984). Pour un profil intellectuel, dir. Michèle Gally et Elsa Marguin-Hamon, Paris, Classiques Garnier, 2017, 375 p.</w:t>
               </w:r>
@@ -3693,337 +3693,337 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recensione di C. Vela, M. Marchi (a cura di), &amp;quot;Meraviglie di Gadda&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, OBLIO, 16, 2014, p. 82-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recensione di G.C. Ferretti, G. Iannuzzi, &amp;quot;Storie di uomini e di libri. L'editoria letteraria italiana attraverso le sue collane&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, OBLIO, 14-15, 2014, p. 104-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recensione di S. Brugnolo, &amp;quot;Strane coppie. Antagonismo e parodia dell'uomo qualunque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, OBLIO, 13, 2014, p. 186-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recensione di B. Alfonzetti, N. Bellucci (a cura di), &amp;quot;I maestri e la memoria&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zanardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, OBLIO, 14-15, p. 105-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recensione di B. Antomarini, &amp;quot;La preistoria acustica della poesia&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zanardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, OBLIO, 13, 2014, p. 160-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314842v1</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">hal-01314847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recensione di G. Pontiggia, &amp;quot;Lo stadio di Nemea. Discorsi sulla poesia&amp;quot;.</w:t>
               </w:r>
@@ -4582,51 +4582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Del Vento" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zanardo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.storiaeletteratura.it/catalogo/il-poeta-e-la-grazia/4972" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314371v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Pizzetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2499-6637/18248" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vegliante" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4746" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067643v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4723" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067723v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.3413" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067685v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.2761" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067695v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067742v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.3234" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Mahrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Turin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.3159" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068746v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068737v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dillen Wout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Spadini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588686v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068755v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314532v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/220798" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314501v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_CFIT.2013.v20.44174" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314384v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Leonelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066707v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066715v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066734v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067676v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067706v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian del Vento" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14277/978-88-6969-041-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314744v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314580v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314864v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314842v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314869v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314862v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314854v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Del Vento" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zanardo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.storiaeletteratura.it/catalogo/il-poeta-e-la-grazia/4972" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314371v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Pizzetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2499-6637/18248" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vegliante" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4746" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067643v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4723" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068728v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067695v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067723v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.3413" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.2761" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067742v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.3234" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Mahrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Turin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.3159" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068746v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068737v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dillen Wout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Spadini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588686v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068755v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314532v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/220798" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314501v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_CFIT.2013.v20.44174" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314384v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Leonelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066707v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066715v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066734v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067676v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067706v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian del Vento" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14277/978-88-6969-041-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314744v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314580v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314869v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314847v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314854v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>