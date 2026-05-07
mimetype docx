--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -1049,398 +1049,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recensione di &amp;quot;Un día de guerra (Visión estelar)&amp;quot;; &amp;quot;La Media Noche. Visión estelar de un momento de guerra&amp;quot; de Ramón del Valle-Inclán. Estudio y edición de Bénédicte Vauthier y Margarita Santos Zas</w:t>
+                <w:t xml:space="preserve">Alfieri e i testi di lingua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zanardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prassi Ecdotiche della Modernità Letteraria </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant l’écriture, à côté du texte : listes et genèse littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47, pp.35-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genesis.3413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ho la Crusca in mano&amp;quot;. Postille alfieriane alla quarta impressione del Vocabolario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi (e testi) italiani : semestrale del Dipartimento di Italianistica e Spettacolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Italia, Come lavorava Gadda, Rome, Carocci, 2017, 144 p. - Giulia Raboni, Come lavorava Manzoni, Rome, Carocci, 2017, 144 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.183-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genesis.2761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Alfieri e i testi di lingua</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recensione di &amp;quot;Un día de guerra (Visión estelar)&amp;quot;; &amp;quot;La Media Noche. Visión estelar de un momento de guerra&amp;quot; de Ramón del Valle-Inclán. Estudio y edición de Bénédicte Vauthier y Margarita Santos Zas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zanardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prassi Ecdotiche della Modernità Letteraria </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...207 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/genesis.2761⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04067750v1</w:t>
+                <w:t xml:space="preserve">hal-04068728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pézard, autobiographe, italianiste, romaniste et médiéviste (1893-1984). Pour un profil intellectuel, dir. Michèle Gally et Elsa Marguin-Hamon, Paris, Classiques Garnier, 2017, 375 p.</w:t>
               </w:r>
@@ -4003,151 +4003,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recensione di S. Lucamante, &amp;quot;Quella difficile identità. Ebraismo e rappresentazioni letterarie della Shoah&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, OBLIO, 14-15, 2014, p. 104-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recensione di G. Pontiggia, &amp;quot;Lo stadio di Nemea. Discorsi sulla poesia&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zanardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, Note de lecture parue dans OBLIO, 13, 2014, p. 233-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314849v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01314854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recensione di E. Cardinale, &amp;quot;Una linea poetica piemontese-ligure: Gozzano, Vallini, Sbarbaro, Montale</w:t>
               </w:r>
@@ -4582,51 +4582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Del Vento" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zanardo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.storiaeletteratura.it/catalogo/il-poeta-e-la-grazia/4972" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314371v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Pizzetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2499-6637/18248" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vegliante" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4746" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067643v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4723" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068728v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067695v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067723v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.3413" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.2761" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067742v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.3234" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Mahrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Turin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.3159" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068746v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068737v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dillen Wout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Spadini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588686v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068755v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314532v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/220798" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314501v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_CFIT.2013.v20.44174" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314384v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Leonelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066707v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066715v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066734v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067676v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067706v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian del Vento" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14277/978-88-6969-041-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314744v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314580v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314869v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314847v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314854v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Del Vento" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zanardo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.storiaeletteratura.it/catalogo/il-poeta-e-la-grazia/4972" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314371v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Pizzetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2499-6637/18248" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vegliante" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4746" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067643v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4723" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067723v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.3413" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.2761" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068728v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067742v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.3234" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Mahrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Turin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.3159" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068746v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068737v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dillen Wout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Spadini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588686v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068755v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314532v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/220798" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314501v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_CFIT.2013.v20.44174" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314384v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Leonelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066707v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066715v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066734v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067676v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067706v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian del Vento" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14277/978-88-6969-041-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314744v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314580v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314869v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314847v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314849v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>