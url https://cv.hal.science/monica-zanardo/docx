--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -657,1217 +657,1217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cronaca del Congresso internazionale &amp;quot;La critique génétique comme processus&amp;quot; (Parigi, 17-20 ottobre 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prassi Ecdotiche della Modernità Letteraria </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un monde de papier, avec Erri De Luca et Silvia Acocella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.123-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genesis.4723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elsa Morante face à l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zanardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berichte &amp;quot;La critique génétique comme processus (1968-2018)&amp;quot;, 17.-20. Oktober 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zanardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Editio. Internationales Jahrbuch für Editionswissenschaft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sans le réconfort de la religion : un avant-texte de La Storia d’Elsa Morante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Vegliante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49, pp.129-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/genesis.4746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Cronaca del Congresso internazionale &amp;quot;La critique génétique comme processus&amp;quot; (Parigi, 17-20 ottobre 2018)</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfieri e i testi di lingua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zanardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prassi Ecdotiche della Modernità Letteraria </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recensione di &amp;quot;Un día de guerra (Visión estelar)&amp;quot;; &amp;quot;La Media Noche. Visión estelar de un momento de guerra&amp;quot; de Ramón del Valle-Inclán. Estudio y edición de Bénédicte Vauthier y Margarita Santos Zas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prassi Ecdotiche della Modernità Letteraria </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un monde de papier, avec Erri De Luca et Silvia Acocella</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant l’écriture, à côté du texte : listes et genèse littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zanardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 49, pp.123-128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/genesis.4723⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 47, pp.35-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genesis.3413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Alfieri e i testi di lingua</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ho la Crusca in mano&amp;quot;. Postille alfieriane alla quarta impressione del Vocabolario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zanardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prassi Ecdotiche della Modernità Letteraria </w:t>
+              <w:t xml:space="preserve">Studi (e testi) italiani : semestrale del Dipartimento di Italianistica e Spettacolo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Avant l’écriture, à côté du texte : listes et genèse littéraire</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Italia, Come lavorava Gadda, Rome, Carocci, 2017, 144 p. - Giulia Raboni, Come lavorava Manzoni, Rome, Carocci, 2017, 144 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zanardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 47, pp.35-52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/genesis.3413⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 46, pp.183-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genesis.2761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">Paola Italia, Come lavorava Gadda, Rome, Carocci, 2017, 144 p. - Giulia Raboni, Come lavorava Manzoni, Rome, Carocci, 2017, 144 p.</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pézard, autobiographe, italianiste, romaniste et médiéviste (1893-1984). Pour un profil intellectuel, dir. Michèle Gally et Elsa Marguin-Hamon, Paris, Classiques Garnier, 2017, 375 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zanardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 46, pp.183-184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/genesis.2761⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 47, pp.175-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genesis.3234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liste ou l’invention graphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Mahrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Turin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zanardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 47, pp.175-177. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/genesis.3234⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 47, pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genesis.3159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Rudolf Mahrer</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il &amp;quot;Lexicon of Scholarlry Editing&amp;quot;: una bussola nella babele delle tradizioni filologiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Turin</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dillen Wout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monica Zanardo</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Spadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecdotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mais l'Eden est perdu, perdu à jamais&amp;quot;. Représentations du Paradis Terrestre dans l'oeuvre d'Elsa Morante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La scrittura modulare di Elsa Morante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zanardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autografo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068746v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-04068718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per un'edizione digitale dell'archivio di Vittorio Alfieri</w:t>
               </w:r>
@@ -1916,238 +1916,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Roma: 1941-1947. Nel cuore della &amp;quot;Storia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mosaico italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, "In rotta su itinerari stupendi" i luoghi nei romanzi di Elsa Morante, 13 : 137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nella biblioteca della &amp;quot;Storia&amp;quot; di Elsa Morante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zanardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strumenti Critici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 : 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bardini &amp;quot;Elsa Morante e il cinema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zanardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italianistica. Rivista di letteratura italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068755v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01314557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I racconti di Elsa Morante: stato dell'arte e prospettive future</w:t>
               </w:r>
@@ -2880,234 +2880,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Morante</w:t>
+                <w:t xml:space="preserve">Anna Maria Ortese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zanardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il romanzo in Italia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 2018, 9788843085248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04067702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Morante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il romanzo in Italia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 2018, 9788843085248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-04067706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riassestamenti strutturali nella prima redazione della Vita di Vittorio Alfieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zanardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manoscritti Italiani del Settecento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9788893660600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067756v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04067702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-thinking Leopardi</w:t>
               </w:r>
@@ -3341,173 +3341,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un atto di accusa, e una preghiera&amp;quot;. Un autocommento a &amp;quot;La Storia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giuliana Zagra. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santi, Sultani e Gran Capitani in camera mia. Inediti e ritrovati dall'Archivio di Elsa Morante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biblioteca Nazionale Centrale di Roma, 2012, 978-88-907996-0-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tangenze micro e macroscopiche tra &amp;quot;La Storia&amp;quot; di Elsa Morante e &amp;quot;L'Idiota&amp;quot; di Dostoevskij</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zanardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Siriana Sgavicchia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"La Storia" di Elsa Morante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETS, pp.227-235, 2012, 978-884673373-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314744v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01314747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ragioni di un'esclusione: Leopardi e Bembo</w:t>
               </w:r>
@@ -4003,151 +4003,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recensione di G. Pontiggia, &amp;quot;Lo stadio di Nemea. Discorsi sulla poesia&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, Note de lecture parue dans OBLIO, 13, 2014, p. 233-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recensione di S. Lucamante, &amp;quot;Quella difficile identità. Ebraismo e rappresentazioni letterarie della Shoah&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zanardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, OBLIO, 14-15, 2014, p. 104-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314854v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01314849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recensione di E. Cardinale, &amp;quot;Una linea poetica piemontese-ligure: Gozzano, Vallini, Sbarbaro, Montale</w:t>
               </w:r>
@@ -4582,51 +4582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Del Vento" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zanardo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.storiaeletteratura.it/catalogo/il-poeta-e-la-grazia/4972" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314371v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Pizzetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2499-6637/18248" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vegliante" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4746" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067643v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4723" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067723v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.3413" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.2761" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068728v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067742v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.3234" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Mahrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Turin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.3159" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068746v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068737v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dillen Wout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Spadini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588686v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068755v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314532v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/220798" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314501v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_CFIT.2013.v20.44174" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314384v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Leonelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066707v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066715v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066734v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067676v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067706v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian del Vento" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14277/978-88-6969-041-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314744v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314580v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314869v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314847v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314849v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Del Vento" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zanardo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.storiaeletteratura.it/catalogo/il-poeta-e-la-grazia/4972" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314371v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Pizzetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2499-6637/18248" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067666v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067643v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4723" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067660v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vegliante" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4746" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068728v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067723v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.3413" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.2761" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067742v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.3234" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Mahrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Turin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.3159" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068737v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dillen Wout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Spadini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068746v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588686v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314544v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314532v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/220798" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314501v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_CFIT.2013.v20.44174" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314384v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Leonelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066707v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066715v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066734v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067676v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067706v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067756v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian del Vento" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14277/978-88-6969-041-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314744v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314580v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314869v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314847v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314854v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>